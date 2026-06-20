--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="34621C53" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E6A335" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A985928" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E483358" w14:textId="618DC9F8" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178A07BD" wp14:editId="25578C91">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="178A07BD" wp14:editId="25578C91">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>174625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1826260" cy="539750"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -131,550 +131,730 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A9613B1" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10CE2D82" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39876D66" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1F1A62EB" w14:textId="50B48CB9" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haikarin omavalvonnan </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t>Tavana</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="510C640E" w14:textId="3F3A5090" w:rsidR="00F4138E" w:rsidRPr="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F4138E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1.1.-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525181A0" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE6B011" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme on luettavissa yksikön verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFD46F3" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E97E31F" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F0E610" w14:textId="382BD8AA" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1.-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB6F0CB" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4"/>
+    <w:p w14:paraId="244074B0" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C94EB7" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DDA6F5" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu 6/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Kyselyn perusteella asukkaat toivoisivat enemmän yhteistoimintaa naapureiden kesken, sekä enemmän henkilökohtaista aikaa ohjaajien kanssa. Suositteluindeksimme on tällä hetkellä 60. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325AF519" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66798FBB" w14:textId="4B8BD8AC" w:rsidR="00C468B4" w:rsidRDefault="00FA626D" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tammi-huhtikuun</w:t>
+      </w:r>
+      <w:r w:rsidR="00C468B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaskokoukset toteutuivat suunnitellusti kerran kuussa ja ryhmätoiminta kerran viikossa. Asiakasosallisuuteen panostetaan päivittäin ottamalla asukkaat mukaan niin keittiö- kuin siivoustöihin, kannustamalla heitä kokoontumaan yhteistilaan oma-aloitteisesti sekä viettämään aikaa enemmän yhdessä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608BD5FE" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9D620A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C701A3" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04968231" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti yksiköllä on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. Lisäksi lääkehoitoon osallistuvat ohjaajat tarkastavat lääkelistojen ajantasaisuuden säännöllisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D3937" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamien osalta huomasimme, että erityisesti muita poikkeamia kuin lääkepoikkeamia jää raportoimatta. Panostamme jatkossa siihen, että muutkin poikkeamat tunnistetaan ja kirjataan raportointijärjestelmään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F58BB4A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A15C43A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20159D58" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7841FC40" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haikarin henkilöstötilanne, sekä mitoitus ovat hyvät. Hankalasta henkilöstön saatavuustilanteesta huolimatta olemme saaneet rekrytoitua sijaisia ja järjestettyä työvuorot niin että vaadittu mitoitus täyttyy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167727CD" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743EA362" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220EE47C" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30602285" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että palvelu on hyvää, luotettavaa ja turvallista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288548F3" w14:textId="6CF92AB1" w:rsidR="00FA626D" w:rsidRDefault="00FA626D" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helmikuussa 2026 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hyvinvointialue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suoritti Haikariin tarkastuskäynnin. Saimme tarkastajalta kiitosta asiakasosallisuuden toteutumisesta sekä asumisen yhteisöllisyydestä. Kokonaisuudessaan tarkastaja oli tyytyväinen Haikarin toimintaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73190801" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2254F757" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...53 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A18A84" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="60DDA6F5" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404BAF7D" w14:textId="0222E856" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu 6/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Kyselyn perusteella asukkaat toivoisivat enemmän yhteistoimintaa naapureiden kesken, sekä enemmän henkilökohtaista aikaa ohjaajien kanssa. Suositteluindeksimme on tällä hetkellä 60. </w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>Vuonna 2025 Haikarissa keskityttiin erityisen paljon asiakkaiden osallisuuden ja toimijuuden lisäämiseen sekä omavalvonnan mukaiseen palveluun.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samalla linjalla jatketaan myös vuonna 2026.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Syys-joulukuun asiakaskokoukset toteutuivat suunnitellusti kerran kuussa ja ryhmätoiminta kerran viikossa. Asiakasosallisuuteen panostetaan päivittäin ottamalla asukkaat mukaan niin keittiö- kuin siivoustöihin, kannustamalla heitä kokoontumaan yhteistilaan oma-aloitteisesti sekä viettämään aikaa enemmän yhdessä. </w:t>
-[...16 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> Lisäksi asiakkaita on kannustettu antamaan enemmän palautetta, jotta toimintaa saadaan kehitettyä vielä enemmän asiakkaiden toiveita ja tarpeita vastaavaksi. Yhteisöllisen tekemisen kannustamiseen tullaan panostamaan, jotta asiakkaat saavat mahdollisuuden kokea sekä osallisuutta, että toimijuutta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32981777" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC90DE5" w14:textId="1037CDDD" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...25 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toukokuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maaliskuussa</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti yksiköllä on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. Lisäksi lääkehoitoon osallistuvat ohjaajat tarkastavat lääkelistojen ajantasaisuuden säännöllisesti. </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> pidettiin yhteiskehittämisen paja</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteistyössä Lohjan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toisen yksikön kanssa. Pajan aiheena</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poikkeamien osalta huomasimme, että erityisesti muita poikkeamia kuin lääkepoikkeamia jää raportoimatta. Panostamme jatkossa siihen, että muutkin poikkeamat tunnistetaan ja kirjataan raportointijärjestelmään. </w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oli kehitysvammaisten yhteiskuntaosallisuuden edistäminen</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verkoston kerääminen teeman </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haikarin henkilöstötilanne, sekä mitoitus ovat hyvät. Hankalasta henkilöstön saatavuustilanteesta huolimatta olemme saaneet rekrytoitua sijaisia ja järjestettyä työvuorot niin että vaadittu mitoitus täyttyy. </w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ympärille </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aloitettiin tammikuussa 2026</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-    <w:p w14:paraId="30602285" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja verkoston laajentamista tullaan edelleen jatkamaan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yhteiskehittämisen paja kokoontuu seuraavan kerran toukokuussa sekä kahdesti syksyn 2026 aikana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F26BF9E" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C91D76D" w14:textId="35D520A4" w:rsidR="00C468B4" w:rsidRDefault="00FA626D" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että palvelu on hyvää, luotettavaa ja turvallista. </w:t>
-[...98 lines deleted...]
-        <w:t>Syys- joulukuun aikana omavalvontasuunnitelmassa määritelty suunnitelmallinen valvonta on jatkunut laatupoikkeamien kirjaamisen ja jatkuvan seurannan keinoin.</w:t>
+        <w:t>Tammi-huhtikuun</w:t>
+      </w:r>
+      <w:r w:rsidR="00C468B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana omavalvontasuunnitelmassa määritelty suunnitelmallinen valvonta on jatkunut laatupoikkeamien kirjaamisen ja jatkuvan seurannan keinoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0202784C" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33CDAD4A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="747DB3C4" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Kirsi Alanärä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15666CC7" w14:textId="77777777" w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidRDefault="00740749" w:rsidP="00C468B4">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="723A61D6" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20" w:rsidP="007E2291">
+    <w:p w14:paraId="397D3646" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54416362" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20" w:rsidP="007E2291">
+    <w:p w14:paraId="444AD089" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56944D32" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20"/>
+    <w:p w14:paraId="7633F11D" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -706,73 +886,73 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BD2FAA4" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20" w:rsidP="007E2291">
+    <w:p w14:paraId="18F79F83" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471E9D6A" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20" w:rsidP="007E2291">
+    <w:p w14:paraId="4E189766" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BB560E4" w14:textId="77777777" w:rsidR="00044F20" w:rsidRDefault="00044F20"/>
+    <w:p w14:paraId="44DAF93E" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1154,67 +1334,67 @@
     <w:lvl w:ilvl="7" w:tplc="917E0B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1513181417">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="286669060">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1253049699">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="71582769">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -1306,50 +1486,51 @@
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
+    <w:rsid w:val="001A18EE"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
@@ -1720,50 +1901,51 @@
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
     <w:rsid w:val="008424EC"/>
+    <w:rsid w:val="00842D82"/>
     <w:rsid w:val="008436FF"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
@@ -2142,70 +2324,72 @@
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
+    <w:rsid w:val="00F4138E"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F77FD5"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
+    <w:rsid w:val="00FA626D"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
@@ -2486,63 +2670,63 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5DC0C179"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2874,51 +3058,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00771911"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -3557,51 +3740,51 @@
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00081D73"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00081D73"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4271,94 +4454,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B90AEA9-1849-47FE-A3D3-1CE35DB9A2E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF50B870-55B6-464B-80B4-9DE12FBDE3B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E79D50-5ADE-4028-B4F2-AABB2781D70F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4388,88 +4579,80 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>385</Words>
-  <Characters>3120</Characters>
+  <Words>416</Words>
+  <Characters>3371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3499</CharactersWithSpaces>
+  <CharactersWithSpaces>3780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100546D9D528A649148A058AB254FE16733</vt:lpwstr>