--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -131,244 +131,298 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A9613B1" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10CE2D82" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39876D66" w14:textId="77777777" w:rsidR="00613B53" w:rsidRDefault="00613B53" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:p w14:paraId="1F1A62EB" w14:textId="50B48CB9" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Haikarin omavalvonnan </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00E027EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="510C640E" w14:textId="3F3A5090" w:rsidR="00F4138E" w:rsidRPr="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="00C468B4">
+    </w:p>
+    <w:p w14:paraId="510C640E" w14:textId="728C4931" w:rsidR="00F4138E" w:rsidRPr="00F4138E" w:rsidRDefault="00F45EDA" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F4138E">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1.1.-30.4.2026</w:t>
+        <w:t>1.5.-31.8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525181A0" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE6B011" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="1BE6B011" w14:textId="450C3772" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelmamme on luettavissa yksikön verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t>Omavalvontasuunnitelmamme on luettavissa yksikön verkkosivuilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä yksikön ilmoitustaululla.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFD46F3" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E97E31F" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F0E610" w14:textId="382BD8AA" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="63F0E610" w14:textId="5FDE2CCD" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
-      <w:r w:rsidR="00FA626D">
-[...4 lines deleted...]
-        <w:t>1.1.-30.4.2026</w:t>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.5.-31.8.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB6F0CB" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4"/>
     <w:p w14:paraId="244074B0" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C94EB7" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60DDA6F5" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="60DDA6F5" w14:textId="7FE4685A" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu 6/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Kyselyn perusteella asukkaat toivoisivat enemmän yhteistoimintaa naapureiden kesken, sekä enemmän henkilökohtaista aikaa ohjaajien kanssa. Suositteluindeksimme on tällä hetkellä 60. </w:t>
+        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5/26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Kyselyn perusteella asukkaat toivoisivat enemmän yhteistoimintaa naapureiden kesken, sekä enemmän henkilökohtaista aikaa ohjaajien kanssa. Suositteluindeksimme on tällä hetkellä </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>100 eli kaikki kyselyyn vastanneet suosittelevat palveluamme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325AF519" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66798FBB" w14:textId="4B8BD8AC" w:rsidR="00C468B4" w:rsidRDefault="00FA626D" w:rsidP="00C468B4">
+    <w:p w14:paraId="66798FBB" w14:textId="3E8237C1" w:rsidR="00C468B4" w:rsidRDefault="00E027EA" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tammi-huhtikuun</w:t>
+        <w:t>T</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ouko-elokuussa</w:t>
       </w:r>
       <w:r w:rsidR="00C468B4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakaskokoukset toteutuivat suunnitellusti kerran kuussa ja ryhmätoiminta kerran viikossa. Asiakasosallisuuteen panostetaan päivittäin ottamalla asukkaat mukaan niin keittiö- kuin siivoustöihin, kannustamalla heitä kokoontumaan yhteistilaan oma-aloitteisesti sekä viettämään aikaa enemmän yhdessä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45EDA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemuskyselyssä nousi kehittämiskohteeksi keskusteluajan lisääminen ohjaushenkilöstön kanssa. Tähän olemme jo tarttuneet ja aikaa omaohjaajan kanssa on järjestetty säännöllisemmin. Torstain keittiövuorot ovat kesätauon jälkeen lähteneet taas pyörimään ja asukkaat pääsevät halutessaan yhteistilan keittiöön valmistamaan ruokaa ohjaajan kanssa. Keittiövuorossa asiakas on aina kahdestaan ohjaajan kanssa, jolloin keskustelulle on aikaa ja tilaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608BD5FE" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9D620A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -383,117 +437,131 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04968231" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti yksiköllä on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. Lisäksi lääkehoitoon osallistuvat ohjaajat tarkastavat lääkelistojen ajantasaisuuden säännöllisesti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0D3937" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="1D0D3937" w14:textId="2714EE4C" w:rsidR="00C468B4" w:rsidRDefault="00F45EDA" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poikkeamien osalta huomasimme, että erityisesti muita poikkeamia kuin lääkepoikkeamia jää raportoimatta. Panostamme jatkossa siihen, että muutkin poikkeamat tunnistetaan ja kirjataan raportointijärjestelmään. </w:t>
+        <w:t>Edellisessä raportissa oli nostettu esiin poikkeamien tunnistamisen haasteet. Nyt poikkeamia tunnistetaan paremmin. Kaikki poikkeamat käsitellään henkilöstön viikkokokouksessa ja poikkeamiin laaditaan tarvetta vastaava suunnitelma, jotta samankaltais</w:t>
+      </w:r>
+      <w:r w:rsidR="00E027EA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ilta poikkeamilta vältytään jatkossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F58BB4A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A15C43A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20159D58" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7841FC40" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="7841FC40" w14:textId="1EE03F2A" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haikarin henkilöstötilanne, sekä mitoitus ovat hyvät. Hankalasta henkilöstön saatavuustilanteesta huolimatta olemme saaneet rekrytoitua sijaisia ja järjestettyä työvuorot niin että vaadittu mitoitus täyttyy. </w:t>
+        <w:t xml:space="preserve">Haikarin henkilöstötilanne, sekä mitoitus ovat hyvät. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E027EA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sijaisreservi on vakaa ja kaikkiin avoimiin työvuoroihin on saatu työntekijä. Henkilöstömitoitus täyttyy kaikissa työvuoroissa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167727CD" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="743EA362" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -504,285 +572,297 @@
     <w:p w14:paraId="220EE47C" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30602285" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että palvelu on hyvää, luotettavaa ja turvallista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288548F3" w14:textId="6CF92AB1" w:rsidR="00FA626D" w:rsidRDefault="00FA626D" w:rsidP="00C468B4">
+    <w:p w14:paraId="288548F3" w14:textId="57678C4E" w:rsidR="00FA626D" w:rsidRDefault="00E027EA" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Helmikuussa 2026 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> suoritti Haikariin tarkastuskäynnin. Saimme tarkastajalta kiitosta asiakasosallisuuden toteutumisesta sekä asumisen yhteisöllisyydestä. Kokonaisuudessaan tarkastaja oli tyytyväinen Haikarin toimintaan.</w:t>
+        <w:t xml:space="preserve">Haikarissa arki on jatkunut tasaisena. Asukasmuutoksia on kesän ja alkusyksyn aikana ollut muutamia. Asuntojen käyttöaste on ollut asukasvaihdoksista huolimatta 100%. Asukkaat ovat olleet tyytyväisiä palveluun. Heinäkuussa juhlimme viisi vuotiasta Haikaria. Juhliin osallistui kaikki paikalla olevat asukkaat ja heidän omaisiaan. Lisäksi asukkaiden toimesta oli järjestetty musiikkiesitys sekä juhlapuhe. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73190801" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2254F757" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A18A84" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="404BAF7D" w14:textId="0222E856" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="404BAF7D" w14:textId="36150923" w:rsidR="00C468B4" w:rsidRDefault="00E027EA" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vuonna 2025 Haikarissa keskityttiin erityisen paljon asiakkaiden osallisuuden ja toimijuuden lisäämiseen sekä omavalvonnan mukaiseen palveluun.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alkuvuonna 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C468B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Haikarissa keskityttiin erityisen paljon asiakkaiden osallisuuden ja toimijuuden lisäämiseen sekä omavalvonnan mukaiseen palveluun.</w:t>
       </w:r>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Samalla linjalla jatketaan myös vuonna 2026.</w:t>
+        <w:t xml:space="preserve"> Samalla linjalla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>on jatkettu myös kesällä.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C468B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Lisäksi asiakkaita on kannustettu antamaan enemmän palautetta, jotta toimintaa saadaan kehitettyä vielä enemmän asiakkaiden toiveita ja tarpeita vastaavaksi. Yhteisöllisen tekemisen kannustamiseen tullaan panostamaan, jotta asiakkaat saavat mahdollisuuden kokea sekä osallisuutta, että toimijuutta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32981777" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FC90DE5" w14:textId="1037CDDD" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+    <w:p w14:paraId="0FC90DE5" w14:textId="581B6DBB" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toukokuussa </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pidettiin yhteiskehittämisen paja</w:t>
+        <w:t>Toukokuussa pidettiin yhteiskehittämisen paja</w:t>
       </w:r>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> yhteistyössä Lohjan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> toisen yksikön kanssa. Pajan aiheena</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oli kehitysvammaisten yhteiskuntaosallisuuden edistäminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Verkoston kerääminen teeman </w:t>
+        <w:t xml:space="preserve">. Verkoston kerääminen teeman ympärille </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aloitettiin tammikuussa 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ympärille </w:t>
+        <w:t xml:space="preserve"> ja verkoston laajentamista tullaan edelleen jatkamaan. </w:t>
       </w:r>
       <w:r w:rsidR="00FA626D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>aloitettiin tammikuussa 2026</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Yhteiskehittämisen paja kokoontuu seuraavan kerran </w:t>
+      </w:r>
+      <w:r w:rsidR="00E027EA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">marraskuussa 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA626D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F26BF9E" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C91D76D" w14:textId="29F09468" w:rsidR="00C468B4" w:rsidRDefault="00E027EA" w:rsidP="00C468B4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja verkoston laajentamista tullaan edelleen jatkamaan. </w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>Touko-elokuun</w:t>
+      </w:r>
+      <w:r w:rsidR="00C468B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana omavalvontasuunnitelmassa määritelty suunnitelmallinen valvonta on jatkunut laatupoikkeamien kirjaamisen ja jatkuvan seurannan </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tammi-huhtikuun</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> aikana omavalvontasuunnitelmassa määritelty suunnitelmallinen valvonta on jatkunut laatupoikkeamien kirjaamisen ja jatkuvan seurannan keinoin.</w:t>
+        <w:t>sekä asiakaspalautteiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027EA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keinoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0202784C" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33CDAD4A" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="747DB3C4" w14:textId="77777777" w:rsidR="00C468B4" w:rsidRDefault="00C468B4" w:rsidP="00C468B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -790,65 +870,65 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Kirsi Alanärä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15666CC7" w14:textId="77777777" w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidRDefault="00740749" w:rsidP="00C468B4">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="397D3646" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
+    <w:p w14:paraId="451042EF" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="444AD089" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
+    <w:p w14:paraId="2B37FA55" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7633F11D" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E"/>
+    <w:p w14:paraId="046618C0" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -888,65 +968,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18F79F83" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
+    <w:p w14:paraId="467A6ED0" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E189766" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E" w:rsidP="007E2291">
+    <w:p w14:paraId="4D459A91" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44DAF93E" w14:textId="77777777" w:rsidR="00F4138E" w:rsidRDefault="00F4138E"/>
+    <w:p w14:paraId="0B373C31" w14:textId="77777777" w:rsidR="00E027EA" w:rsidRDefault="00E027EA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2154,50 +2234,51 @@
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C468B4"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
+    <w:rsid w:val="00C62BE9"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
@@ -2252,50 +2333,51 @@
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
+    <w:rsid w:val="00E027EA"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
@@ -2326,50 +2408,51 @@
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F4138E"/>
     <w:rsid w:val="00F42885"/>
+    <w:rsid w:val="00F45EDA"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F77FD5"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FA626D"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
@@ -4206,62 +4289,56 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...10 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100546D9D528A649148A058AB254FE16733" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8b01f50dfe2ea6a91c430f0b2e53020f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ad059a81-527d-4617-9e82-94c76bd1a328" xmlns:ns4="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b94ec33288fcd8f32b0416f4b0ba3d2b" ns3:_="" ns4:_="">
     <xsd:import namespace="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <xsd:import namespace="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -4454,102 +4531,108 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <SharedWithUsers xmlns="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_activity xmlns="ad059a81-527d-4617-9e82-94c76bd1a328" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B90AEA9-1849-47FE-A3D3-1CE35DB9A2E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
+    <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81E79D50-5ADE-4028-B4F2-AABB2781D70F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{965EA0AF-B322-43EB-836E-A8E77C4FFF44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4584,75 +4667,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>416</Words>
-  <Characters>3371</Characters>
+  <Words>497</Words>
+  <Characters>4034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3780</CharactersWithSpaces>
+  <CharactersWithSpaces>4522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100546D9D528A649148A058AB254FE16733</vt:lpwstr>