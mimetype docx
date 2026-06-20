--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,812 +1,727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...2 lines deleted...]
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6FF68B9B" w14:textId="63296EF7" w:rsidR="0061495D" w:rsidRPr="003E3768" w:rsidRDefault="00E01BA9" w:rsidP="003E3768">
+    <w:p w14:paraId="6FF68B9B" w14:textId="00D6EAA3" w:rsidR="0061495D" w:rsidRPr="003E3768" w:rsidRDefault="00027FF9" w:rsidP="003E3768">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3768">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ASPA-KOTI RIEKONMARJAN OMAVALVONNAN SEURANTARAPORTOINTI </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008644B8" w:rsidRPr="003E3768">
+        <w:t xml:space="preserve">TAVANA </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01BA9" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:softHyphen/>
+        <w:t xml:space="preserve">RIEKONMARJAN OMAVALVONNAN SEURANTARAPORTOINTI </w:t>
       </w:r>
       <w:r w:rsidR="008644B8" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
+      <w:r w:rsidR="008644B8" w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6056AA86" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="00F22D58" w:rsidRDefault="008644B8" w:rsidP="008644B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D8C233" w14:textId="77777777" w:rsidR="00E01BA9" w:rsidRPr="003E3768" w:rsidRDefault="00E01BA9" w:rsidP="00BE2805">
+    <w:p w14:paraId="77D8C233" w14:textId="65BD5D95" w:rsidR="00E01BA9" w:rsidRPr="003E3768" w:rsidRDefault="00E01BA9" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelmamme on luettavissa Aspa-kodin verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t>Omavalvontasuunnitelmamme on luettavissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00027FF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tavana Riekonmarjan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
       <w:r w:rsidR="0043126C" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
       <w:r w:rsidR="007B2B6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
-      <w:r w:rsidR="001124E2">
-[...15 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidR="00027FF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>1.1.-30.4</w:t>
       </w:r>
       <w:r w:rsidR="001124E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001124E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519F1177" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="00F22D58" w:rsidRDefault="008644B8" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E6DF4A5" w14:textId="77777777" w:rsidR="006874AB" w:rsidRPr="003E3768" w:rsidRDefault="006874AB" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4F45CB" w14:textId="77777777" w:rsidR="00AC35A6" w:rsidRPr="003E3768" w:rsidRDefault="00AC35A6" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B354D24" w14:textId="77777777" w:rsidR="0040296D" w:rsidRDefault="00DB2B3B" w:rsidP="00BE2805">
+    <w:p w14:paraId="6B354D24" w14:textId="5DED4592" w:rsidR="0040296D" w:rsidRDefault="00AA1AB9" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3768">
-[...123 lines deleted...]
-        <w:t xml:space="preserve">asukaskokouksissa asukkaat tuovat esille omia ideoitaan ja mielipiteitään. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riekonmarjaan tehtiin sisäinen auditointi huhtikuussa 2026. Auditoinnissa haastateltiin asiakkaita. Asiakkaat olivat hyvin tyytyväisiä. He kertoivat, että Riekonmarjan koti on paras asunto mikä ikinä on ollut ja on turvallista asua. Asiakkaiden mielestä Riekonmarjassa on paljon tekemistä ja he kertoivat ohjaajien olevan ammattilaisia ja kohtelevat erinomaisesti. Paras asia yksikössä ovat työntekijät sekä muut asiakkaat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DD5A75" w14:textId="77777777" w:rsidR="003E3768" w:rsidRPr="003E3768" w:rsidRDefault="003E3768" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E4286D" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEFA30E" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="074F388A" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00E67430" w:rsidP="00BE2805">
+    <w:p w14:paraId="0538C18E" w14:textId="25848813" w:rsidR="00B13D22" w:rsidRDefault="00AA1AB9" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22D58">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Palvelua mitataan vuosittain asiakas- ja henkilöstökyselyillä.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003E3768">
+        <w:t>Sisäisessä auditoinnissa tarkastettiin Riekonmarjan sisäinen toiminta. Saimme hyvää palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="006258EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>, mutta myös muutamia kehittämisideoita.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67430" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B13D22" w:rsidRPr="003E3768">
-[...43 lines deleted...]
-    <w:p w14:paraId="0538C18E" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+      <w:r w:rsidR="00050661">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamien tunnistaminen on vaikeaa ja tämä onkin tärkeä kehittämiskohde. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="75ADD128" w14:textId="77777777" w:rsidR="006258EC" w:rsidRPr="003E3768" w:rsidRDefault="006258EC" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D6619A2" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F24CC6" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A77F137" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B52621" w:rsidP="00BE2805">
+    <w:p w14:paraId="166DA80C" w14:textId="0E20CB0B" w:rsidR="00B13D22" w:rsidRDefault="00B52621" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Riekonmarjan henkilöstötilanne on hyvä ja sijaisia on saatu tarvittaessa. </w:t>
       </w:r>
-      <w:r w:rsidR="00B13D22" w:rsidRPr="003E3768">
-[...6 lines deleted...]
-    <w:p w14:paraId="166DA80C" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+      <w:r w:rsidR="006258EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Tällä hetkellä yksi ohjaajista on opintovapaalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1A17A6" w14:textId="77777777" w:rsidR="006258EC" w:rsidRPr="003E3768" w:rsidRDefault="006258EC" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D483DE" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED39544" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161245B2" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00887FD6" w:rsidP="00BE2805">
+    <w:p w14:paraId="56087808" w14:textId="5918D486" w:rsidR="00B13D22" w:rsidRDefault="00887FD6" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Riekonmarjan</w:t>
       </w:r>
       <w:r w:rsidR="005216B4">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10919" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00F02CAF" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>enkilöstötyytyväisyyskyselyistä saimme hyvä</w:t>
       </w:r>
       <w:r w:rsidR="00D10919" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>ä palautetta</w:t>
       </w:r>
       <w:r w:rsidR="00F02CAF" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E34B9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henkilöstö kokee, että työyhteisö toimii hyvin ja töissä on mukava olla.</w:t>
       </w:r>
-      <w:r w:rsidR="0043126C" w:rsidRPr="003E3768">
-[...18 lines deleted...]
-    <w:p w14:paraId="56087808" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+      <w:r w:rsidR="00050661">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Auditoinnissa henkilökunta oli antanut hyvää palautetta johtamisesta sekä työyhteisön kehitysmyönteisyydestä. Henkilöstö kertoi Riekonmarjassa olevan huipputyöyhteisö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DB6AFE" w14:textId="77777777" w:rsidR="006258EC" w:rsidRPr="003E3768" w:rsidRDefault="006258EC" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DF1B7DB" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D270414" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD463F5" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B52621" w:rsidP="00BE2805">
+    <w:p w14:paraId="3CD463F5" w14:textId="1C1068E3" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B52621" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Tavoitteenamme on kehittää kirjaamista enemmän asiakkaiden toimintakykyä kuvaavaksi. Lisäksi tavoitteenamme on kehittää ja parantaa yhteistyötä Lapin hyvinvointialueen kanssa</w:t>
+        <w:t xml:space="preserve">Tavoitteenamme on kehittää ja parantaa yhteistyötä Lapin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa</w:t>
       </w:r>
       <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä ottaa uudeksi palveluksi omaishoidonkotilomitus. Tavoitteenamme on, että kirjaamme myös muut poikkeamat kuin lääke- ja vaaratilannepoikkeamat</w:t>
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="006258EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>markkinoida uusia palveluita</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00050661">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tavoitteenamme on, että kirjaamme myös muut poikkeamat kuin lääke- ja vaaratilannepoikkeamat</w:t>
       </w:r>
       <w:r w:rsidR="00887FD6" w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00887FD6" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0B8F09" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="457B2EBA" w14:textId="77777777" w:rsidR="00BE2805" w:rsidRPr="003E3768" w:rsidRDefault="001124E2" w:rsidP="00BE2805">
+    <w:p w14:paraId="457B2EBA" w14:textId="19775760" w:rsidR="00BE2805" w:rsidRPr="003E3768" w:rsidRDefault="006258EC" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>22.1.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21BC62F9" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="001124E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="001124E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BC62F9" w14:textId="2DF8F053" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="00027FF9" w:rsidP="00BE2805">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="003E3768">
-[...3 lines deleted...]
-        <w:t>Aspa-kodin johtaja</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13D22" w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>ohtaja</w:t>
       </w:r>
       <w:r w:rsidR="00BE2805">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B52621" w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Outi Niemelä </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B271D4D" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F" w:rsidP="007E2291">
+    <w:p w14:paraId="3A048B9D" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1551CAD3" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F" w:rsidP="007E2291">
+    <w:p w14:paraId="7A11EED6" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6720C016" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F"/>
+    <w:p w14:paraId="538F4D43" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24E78029" w14:textId="77777777" w:rsidR="00262B27" w:rsidRPr="006D79FF" w:rsidRDefault="00262B27" w:rsidP="00BB7768">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="24E78029" w14:textId="77777777" w:rsidR="00050661" w:rsidRPr="006D79FF" w:rsidRDefault="00050661" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D135CCA" wp14:editId="0ADB6DEE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D135CCA" wp14:editId="0ADB6DEE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="1425600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Kuva 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Kuva 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
@@ -822,89 +737,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D96C372" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F" w:rsidP="007E2291">
+    <w:p w14:paraId="02E9E417" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="301F16BF" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F" w:rsidP="007E2291">
+    <w:p w14:paraId="657AF4D7" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46A03F4B" w14:textId="77777777" w:rsidR="0016368F" w:rsidRDefault="0016368F"/>
+    <w:p w14:paraId="2D8CB684" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69C8C7D5" w14:textId="7A1FFC85" w:rsidR="00262B27" w:rsidRDefault="00262B27" w:rsidP="00455B1D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="69C8C7D5" w14:textId="7A1FFC85" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00455B1D">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792FA3AA" wp14:editId="33A6B24F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792FA3AA" wp14:editId="33A6B24F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-290195</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1126490" cy="646706"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Aspa.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -919,173 +834,183 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1126490" cy="646706"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56A725B9" w14:textId="77777777" w:rsidR="00262B27" w:rsidRPr="00455B1D" w:rsidRDefault="00262B27" w:rsidP="00455B1D">
+  <w:p w14:paraId="56A725B9" w14:textId="77777777" w:rsidR="00050661" w:rsidRPr="00455B1D" w:rsidRDefault="00050661" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="655F0C5C" w14:textId="0C3855E1" w:rsidR="00111312" w:rsidRDefault="0016368F">
+  <w:p w14:paraId="655F0C5C" w14:textId="0C3855E1" w:rsidR="00050661" w:rsidRDefault="00050661">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2DCA86BB">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E01BA9"/>
+    <w:rsid w:val="00027FF9"/>
     <w:rsid w:val="000411A7"/>
+    <w:rsid w:val="00050661"/>
     <w:rsid w:val="00065CC6"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A3B2D"/>
     <w:rsid w:val="000C1439"/>
     <w:rsid w:val="000C1475"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00111312"/>
     <w:rsid w:val="001124E2"/>
     <w:rsid w:val="0016368F"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00262B27"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002F13BF"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00337C9A"/>
     <w:rsid w:val="00364489"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003A0A27"/>
     <w:rsid w:val="003D6077"/>
     <w:rsid w:val="003E3768"/>
     <w:rsid w:val="0040296D"/>
     <w:rsid w:val="0043126C"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="005216B4"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="006064D3"/>
     <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="006258EC"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006874AB"/>
     <w:rsid w:val="006C5AEA"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007B2B6B"/>
     <w:rsid w:val="007E1F5A"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="00815BB1"/>
     <w:rsid w:val="008425EC"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00887FD6"/>
     <w:rsid w:val="008B00D9"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008C7126"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="009A2F72"/>
     <w:rsid w:val="009B7ACB"/>
     <w:rsid w:val="00A07DF9"/>
+    <w:rsid w:val="00A22C8B"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A54A90"/>
     <w:rsid w:val="00A66FC1"/>
     <w:rsid w:val="00A845A4"/>
+    <w:rsid w:val="00AA1AB9"/>
     <w:rsid w:val="00AC35A6"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B13D22"/>
     <w:rsid w:val="00B52621"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE2805"/>
     <w:rsid w:val="00C26E50"/>
     <w:rsid w:val="00C6025B"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C820ED"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD1F66"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CF673A"/>
     <w:rsid w:val="00D10919"/>
     <w:rsid w:val="00D2136B"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DA255B"/>
@@ -1119,63 +1044,63 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C396314"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BE831F56-F6E4-4D12-A90B-C3B26DAA19F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1507,51 +1432,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00771911"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -1867,51 +1791,51 @@
   <w:style w:type="character" w:styleId="Hienovarainenkorostus">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1934,71 +1858,98 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1153451641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1441802986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1652752546">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2302,73 +2253,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -2559,72 +2496,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9C75BB-F0F6-4447-BAE1-155058DAD396}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6370ACAD-C78F-4079-B956-86B851DE831F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -2654,102 +2632,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>2379</Characters>
+  <Words>237</Words>
+  <Characters>1925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2667</CharactersWithSpaces>
+  <CharactersWithSpaces>2158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Outi Niemelä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>