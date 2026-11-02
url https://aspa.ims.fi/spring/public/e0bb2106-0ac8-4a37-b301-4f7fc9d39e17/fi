--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -1,1112 +1,1129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6FF68B9B" w14:textId="00D6EAA3" w:rsidR="0061495D" w:rsidRPr="003E3768" w:rsidRDefault="00027FF9" w:rsidP="003E3768">
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">TAVANA </w:t>
       </w:r>
-      <w:r w:rsidR="00E01BA9" w:rsidRPr="003E3768">
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">RIEKONMARJAN OMAVALVONNAN SEURANTARAPORTOINTI </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008644B8" w:rsidRPr="003E3768">
+        <w:t>RIEKONMARJAN OMAVALVONNAN SEURANTARAPOR</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidR="008644B8" w:rsidRPr="003E3768">
+        <w:t xml:space="preserve">TTI </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:softHyphen/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.5.2026-31.8.2026</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6056AA86" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="00F22D58" w:rsidRDefault="008644B8" w:rsidP="008644B8">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="00F22D58" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D8C233" w14:textId="65BD5D95" w:rsidR="00E01BA9" w:rsidRPr="003E3768" w:rsidRDefault="00E01BA9" w:rsidP="00BE2805">
-[...54 lines deleted...]
-      <w:r w:rsidR="001124E2">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519F1177" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="00F22D58" w:rsidRDefault="008644B8" w:rsidP="00BE2805">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E6DF4A5" w14:textId="77777777" w:rsidR="006874AB" w:rsidRPr="003E3768" w:rsidRDefault="006874AB" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="005C565A" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C565A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>1.5.2026-31.8.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="00F22D58" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4F45CB" w14:textId="77777777" w:rsidR="00AC35A6" w:rsidRPr="003E3768" w:rsidRDefault="00AC35A6" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B354D24" w14:textId="5DED4592" w:rsidR="0040296D" w:rsidRDefault="00AA1AB9" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Riekonmarjaan tehtiin sisäinen auditointi huhtikuussa 2026. Auditoinnissa haastateltiin asiakkaita. Asiakkaat olivat hyvin tyytyväisiä. He kertoivat, että Riekonmarjan koti on paras asunto mikä ikinä on ollut ja on turvallista asua. Asiakkaiden mielestä Riekonmarjassa on paljon tekemistä ja he kertoivat ohjaajien olevan ammattilaisia ja kohtelevat erinomaisesti. Paras asia yksikössä ovat työntekijät sekä muut asiakkaat. </w:t>
+        <w:t xml:space="preserve">Riekonmarjaan tehtiin sisäinen auditointi huhtikuussa 2026. Auditoinnissa haastateltiin asiakkaita. Asiakkaat olivat tyytyväisiä. He kertoivat, että Riekonmarjan koti on paras asunto mikä ikinä on ollut ja Riekonmarjassa on turvallista asua. Asiakkaiden mielestä Riekonmarjassa on paljon tekemistä ja he kertoivat ohjaajien olevan ammattilaisia ja kohtelevat heitä erinomaisesti. Paras asia yksikössä ovat työntekijät sekä muut asiakkaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DD5A75" w14:textId="77777777" w:rsidR="003E3768" w:rsidRPr="003E3768" w:rsidRDefault="003E3768" w:rsidP="00BE2805">
-[...7 lines deleted...]
-    <w:p w14:paraId="24E4286D" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3768">
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0538C18E" w14:textId="25848813" w:rsidR="00B13D22" w:rsidRDefault="00AA1AB9" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Sisäisessä auditoinnissa tarkastettiin Riekonmarjan sisäinen toiminta. Saimme hyvää palautetta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006258EC">
+        <w:t>Sisäisessä auditoinnissa tarkastettiin Riekonmarjan sisäinen toiminta. Saimme hyvää palautetta, mutta myös muutamia kehittämisideoita.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamien tunnistaminen on vaikeaa ja tämä onkin tärkeä kehittämiskohde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Riekonmarjan henkilöstötilanne on hyvä ja sijaisia on saatu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pääasiassa aina tarvittaessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yksi ohjaajista irtisanoutui kesän aikana ja yksi ohjaajista on opintovapaalla. Hän palaa töihin ensi vuoden alussa. Tarvittaessa käytämme sijaisia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>, mutta myös muutamia kehittämisideoita.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E67430" w:rsidRPr="003E3768">
+      </w:pPr>
+      <w:r w:rsidRPr="00F22D58">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Riekonmarjan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00050661">
+        <w:t>henkilöstötyytyväisyyskyselyistä saimme hyvää palautetta.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poikkeamien tunnistaminen on vaikeaa ja tämä onkin tärkeä kehittämiskohde. </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Henkilöstö kokee, että työyhteisö toimii hyvin ja töissä on mukava olla. Auditoinnissa henkilökunta oli antanut hyvää palautetta johtamisesta sekä työyhteisön kehitysmyönteisyydestä. Myös läheiset ovat tyytyväisiä asiakkaiden saamaan palveluun. He kokevat, että Riekonmarjassa on onnistuttu luomaan kodin omainen ympäristö, tukemaan asiakkaita itsenäisessä elämässä sekä kohtaamaan heitä asiakaslähtöisesti. Läheiset toivoivat asiakkaille enemmän yhteistä tekemistä. Syyskuussa juhlimme Riekonmarjan 20-vuotis taivalta mukavilla juhlilla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...11 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003E3768">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="00F24CC6" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRPr="003E3768" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-      </w:pPr>
+        <w:t>Tavoitteenamme on kehittää ja parantaa yhteistyötä Lapin hyvinvointialueen kanssa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Riekonmarjan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005216B4">
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...98 lines deleted...]
-      <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
+        <w:t>markkinoida uusia palveluita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006258EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>markkinoida uusia palveluita</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22D58">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00050661">
+        <w:t>Tavoitteenamme on, että</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> opimme tunnistamaan poikkeama myös muut kuin lääkepoikkeamat. Tavoitteena on myös lisätä asiakkaille enemmän yhteistä tekemistä arki-iltoihin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="003E3768" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>21.9.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EF19BA" w:rsidRPr="008644B8" w:rsidRDefault="00EF19BA" w:rsidP="00EF19BA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3768">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>ohtaja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A2F72" w:rsidRPr="00F22D58">
-[...13 lines deleted...]
-      <w:r w:rsidR="00887FD6" w:rsidRPr="003E3768">
+      <w:r w:rsidRPr="003E3768">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Outi Niemelä </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0B8F09" w14:textId="77777777" w:rsidR="00B13D22" w:rsidRDefault="00B13D22" w:rsidP="00BE2805">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w:rsidR="00D00B24" w:rsidRDefault="00D00B24" w:rsidP="00271347">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="457B2EBA" w14:textId="19775760" w:rsidR="00BE2805" w:rsidRPr="003E3768" w:rsidRDefault="006258EC" w:rsidP="00BE2805">
-[...64 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00D00B24" w:rsidSect="0095537F">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A048B9D" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
+    <w:p w:rsidR="00E40BF8" w:rsidRDefault="00E40BF8" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A11EED6" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
+    <w:p w:rsidR="00E40BF8" w:rsidRDefault="00E40BF8" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="538F4D43" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Arial">
-[...8 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Montserrat">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Montserrat Alternates">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="24E78029" w14:textId="77777777" w:rsidR="00050661" w:rsidRPr="006D79FF" w:rsidRDefault="00050661" w:rsidP="00BB7768">
+  <w:p w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1333"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...61 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02E9E417" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
+    <w:p w:rsidR="00E40BF8" w:rsidRDefault="00E40BF8" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="657AF4D7" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="007E2291">
+    <w:p w:rsidR="00E40BF8" w:rsidRDefault="00E40BF8" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="2D8CB684" w14:textId="77777777" w:rsidR="00050661" w:rsidRDefault="00050661"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="69C8C7D5" w14:textId="7A1FFC85" w:rsidR="00050661" w:rsidRDefault="00050661" w:rsidP="00455B1D">
+  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
-      <w:ind w:left="-851"/>
-[...6 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792FA3AA" wp14:editId="33A6B24F">
-[...10 lines deleted...]
-          <wp:docPr id="4" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Aspa.jpg"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="0095537F">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:r>
-      <w:br/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="244DECF2" wp14:editId="5C87CD04">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1826855" cy="540000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56A725B9" w14:textId="77777777" w:rsidR="00050661" w:rsidRPr="00455B1D" w:rsidRDefault="00050661" w:rsidP="00455B1D">
+  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
-      <w:ind w:left="-851"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="655F0C5C" w14:textId="0C3855E1" w:rsidR="00050661" w:rsidRDefault="00050661">
-[...14 lines deleted...]
-    </w:r>
+  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F5F2345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E2391E"/>
+    <w:lvl w:ilvl="0" w:tplc="C8BA237A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Luettelokappale"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1304"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E01BA9"/>
-[...110 lines deleted...]
-    <w:rsid w:val="00FE1B19"/>
+    <w:rsidRoot w:val="00EF19BA"/>
+    <w:rsid w:val="001E6709"/>
+    <w:rsid w:val="00271347"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:rsid w:val="002E3EB3"/>
+    <w:rsid w:val="0031407F"/>
+    <w:rsid w:val="003676C1"/>
+    <w:rsid w:val="0039451E"/>
+    <w:rsid w:val="003D6026"/>
+    <w:rsid w:val="0043611C"/>
+    <w:rsid w:val="00462D3F"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rsid w:val="00503144"/>
+    <w:rsid w:val="005A2700"/>
+    <w:rsid w:val="00603E92"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rsid w:val="006D75BF"/>
+    <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="0089702F"/>
+    <w:rsid w:val="009064E5"/>
+    <w:rsid w:val="0095537F"/>
+    <w:rsid w:val="009B4D4B"/>
+    <w:rsid w:val="00A52562"/>
+    <w:rsid w:val="00AA643A"/>
+    <w:rsid w:val="00B418C1"/>
+    <w:rsid w:val="00B662FC"/>
+    <w:rsid w:val="00BD5205"/>
+    <w:rsid w:val="00C37F9E"/>
+    <w:rsid w:val="00D00B24"/>
+    <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D97A49"/>
+    <w:rsid w:val="00DE4AE9"/>
+    <w:rsid w:val="00E40BF8"/>
+    <w:rsid w:val="00EF19BA"/>
+    <w:rsid w:val="00EF728C"/>
+    <w:rsid w:val="00F16FBC"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rsid w:val="00F56C0D"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7C396314"/>
-  <w14:defaultImageDpi w14:val="330"/>
+  <w14:docId w14:val="497EB0FF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BE831F56-F6E4-4D12-A90B-C3B26DAA19F7}"/>
+  <w15:docId w15:val="{836BEFFE-77D5-416B-867D-04CCED580022}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1119,77 +1136,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1211,77 +1228,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
@@ -1436,1271 +1453,3099 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Arial"/>
+    <w:rsid w:val="00EF19BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
       <w:lang w:val="fi-FI"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00F34476"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="40"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00F34476"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="32"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normaali"/>
+    <w:basedOn w:val="Otsikko"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061495D"/>
+    <w:qFormat/>
+    <w:rsid w:val="00740E55"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-[...3 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Seliteteksti">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
+    <w:name w:val="Otsikko 2 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
+    <w:name w:val="Otsikko 4 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00740E55"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:noProof/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
+    <w:name w:val="Otsikko 5 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
+    <w:name w:val="Otsikko 6 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
+    <w:name w:val="Otsikko 7 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
+    <w:name w:val="Otsikko 8 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
+    <w:name w:val="Otsikko 9 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normaali"/>
-    <w:link w:val="SelitetekstiChar"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="OtsikkoChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:after="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alaotsikko">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="AlaotsikkoChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
+    <w:name w:val="Alaotsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaotsikko"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lainaus">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="LainausChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LainausChar">
+    <w:name w:val="Lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Lainaus"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="981" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voimakaskorostus">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Erottuvalainaus">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="ErottuvalainausChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErottuvalainausChar">
+    <w:name w:val="Erottuva lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Erottuvalainaus"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Erottuvaviittaus">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaaliWWW">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003912E6"/>
-[...2 lines deleted...]
-      <w:sz w:val="18"/>
+    <w:rsid w:val="00F56C0D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eivli">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271347"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voimakas">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271347"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hienovarainenkorostus">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="7C00C7" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Korostus">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039451E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kirjannimike">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hienovarainenviittaus">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="31"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="9600F2" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kuvaotsikko">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text2"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="Seliteteksti"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko6-korostus2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko6-korostus3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F2000F" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5-korostus1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="97D700" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksruudukkotaulukko6-korostus2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ruudukkotaulukko4-korostus6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFACFF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFACFF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko7-korostus3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F2000F" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C5900" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9E700" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vaalearuudukkotaulukko1-korostus2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5-korostus6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko7-korostus2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="AspaTaulukko">
+    <w:name w:val="Aspa Taulukko"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001E6709"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAFAFA" w:themeColor="background2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBE5EF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko2-korostus3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vaalealuettelotaulukko1-korostus2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
     <w:name w:val="Ylätunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:lang/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2291"/>
-[...3 lines deleted...]
-    <w:basedOn w:val="Normaali"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Sivunumero">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00453D26"/>
-[...148 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rPr>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:divs>
-[...105 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="ASPASPA">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="3C0060"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="3C0060"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D297F9"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="FF4551"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="E9E700"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="3C5900"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="3C0060"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="3C5900"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="3C5900"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Atria Office Fonts">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Montserrat Alternates"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Montserrat"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...262 lines deleted...]
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88AEB51E-0AF5-405D-98F0-C52C5723B6E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...67 lines deleted...]
-    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
-[...34 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1925</Characters>
+  <Pages>2</Pages>
+  <Words>290</Words>
+  <Characters>2350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2158</CharactersWithSpaces>
+  <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Outi Niemelä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>