--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,1251 +1,363 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 11.5.2 (Apache licensed) using REFERENCE JAXB in Eclipse Adoptium Java 17.0.16 on Linux -->
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="74CF7784" w14:textId="2455D7F1">
+    <w:p w14:paraId="13BE3159" w14:textId="77777777" w:rsidR="00CE5A82" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24113">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A24113">
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aspa-koti </w:t>
+        <w:t>Tavana Valtin omavalvonnan seurantaraportti</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00CE5A82">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...62 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="4D81EF94" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="05E05C5F" w14:textId="1D52FCEF" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="00CE5A82" w:rsidP="004A2C88">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24113">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+        <w:t>1.1.2026 – 30.4.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="47CB6EBA" w14:textId="77777777">
+    <w:p w14:paraId="0B4456E5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="57C65360" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A2C88">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E796EF3" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="43A261C1" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, asiakas- ja henkilöstöpalautteilla sekä viikoittaisilla työkokouksilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478CFE28" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="06FF2498" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026–30.4.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052B8974" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="7244DD63" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...487 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="5E4EE304" w14:textId="77777777">
+    <w:p w14:paraId="56EE0C49" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="055A26F6" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Asiakkailta saadun palautteen perusteella henkilöstön toimintaan ja asiakkaiden kohtaamiseen ollaan pääosin erittäin tyytyväisiä. Asiakkaat ovat kokeneet saavansa tukea arjen asioihin sekä apua haastavissa tilanteissa. Henkilöstön toiminnasta on saatu positiivista palautetta erityisesti läsnäolosta, kuuntelemisesta ja asiakkaiden yksilöllisestä huomioimisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E95680E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="74C5E63B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Kehittämiskohteena asiakkaat ovat tuoneet esiin väliaikaisten toimitilojen vaikutuksen yhteisöllisyyteen ja yhteisten tilojen käyttöön. Kaikilla asiakkailla ei ole tällä hetkellä mahdollisuutta käyttää yhteistilaa samalla tavalla kuin normaalitilanteessa, mikä on vaikuttanut osaltaan yhteiseen toimintaan ja viihtyvyyteen. Tilanteen arvioidaan kuitenkin olevan väliaikainen ja toimitilojen remontin valmistumisen odotetaan parantavan tilannetta merkittävästi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671E5D18" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="12E63EB5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Ryhmätoimintojen osalta kehittämistarpeena on ollut osallistujamäärien lisääminen. Tähän on pyritty vastaamaan lisäämällä tiedottamista asiakkaille sekä järjestämällä matalan kynnyksen toimintaa, kuten yhteisiä kahvihetkiä, kävelyryhmiä ja muuta yhteistä tekemistä asiakkaiden toiveita kuunnellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26006931" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="78D0428E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24113">
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="1367E6C6" w14:textId="77777777">
+    <w:p w14:paraId="689645E8" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="6804CD17" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Omavalvonnan toteutumista on seurattu säännöllisesti arjen työssä, viikkopalavereissa sekä poikkeamien käsittelyn yhteydessä. Yksikössä on ollut muutamia poikkeamatilanteita liittyen asiakkaiden päihtyneeseen käyttäytymiseen. Kaikki tilanteet on käsitelty vakavasti ja niihin on puututtu välittömästi henkilöstön toimesta. Tilanteet on käyty läpi työyhteisössä yhdessä, minkä lisäksi toimintatapoja on arvioitu ja tarvittaessa muutettu vastaavien tilanteiden ennaltaehkäisemiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3CD635" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="07F2637C" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Työkokouksia on järjestetty viikoittain ja niiden avulla on pyritty ylläpitämään avointa keskustelukulttuuria sekä vahvistamaan henkilöstön yhteistä toimintatapaa haastavissa tilanteissa. Omavalvontasuunnitelmaa päivitetään tarvittaessa ja henkilöstö perehdytetään päivitettyihin sisältöihin. Seuraava laajempi perehdytys ja lukukuittauksien kerääminen toteutetaan suunnitelman seuraavan päivityksen yhteydessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DF304F" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="254D439B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...122 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="42B6E347" w14:textId="77777777">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> pidettynä. Näin varmistetaan mitoituksen pysymisen oikealla tasolla.</w:t>
+    <w:p w14:paraId="2027635B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="221B6FEE" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Henkilöstötilanne on ollut kokonaisuutena vakaa, vaikka sairauspoissaoloja on ollut ajanjaksolla melko paljon. Tilannetta on kuitenkin helpottanut se, että henkilöstömäärä on ollut suhteessa mitoitukseen hyvä, minkä ansiosta asiakkaiden palveluiden jatkuvuus ja turvallisuus eivät ole vaarantuneet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1513" w:rsidP="00313CAD" w:rsidRDefault="00AB1513" w14:paraId="178297AF" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Opiskelija yhteistyö eri- oppilaitosten kanssa on hyvin tiivistä. Lähihoitajia, ja sosionomeja, sekä sairaanhoitajia on Valtissa ollut useita. Saatu palaute opiskelijoilta on ollut hyvää. Opiskelijat ovat tekemässä kahta opinnäytettä, jonka tarkoitus on saada asukkaille hyötyä arjen haasteisiin. </w:t>
+    <w:p w14:paraId="11A1B715" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="03F96E42" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Muutamia työntekijöitä on lähtenyt yksiköstä, mutta uusille rekrytoinneille ei ole tällä hetkellä ollut tarvetta henkilöstömitoituksen pysyessä riittävänä. Henkilöstön perehdyttämiseen on edelleen kiinnitetty huomiota ja työntekijöiden osaamista on tuettu arjen työssä.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="35BAE1E2" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> paremmin verrattuna edelliseen vuoteen, mikä on huomattu alkuvuonna toteutetun henkilöstökyselyn (pulssikyselyn) perusteella. Yksilötasolla työntekijät nostivat esiin, että haluaisivat enemmän palkkaa, sekä lisävastuuta työssään. </w:t>
+    <w:p w14:paraId="13079459" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="24D2E0EB" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Työyhteisössä on nähtävissä positiivista kehitystä yhteistyön ja yhteishengen osalta. Työntekijät ovat muutostilanteista huolimatta pyrkineet tukemaan toisiaan ja tekemään yhteistyötä asiakkaiden hyväksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="705C1C88" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="18BF82F9" w14:textId="77777777">
+    <w:p w14:paraId="490B4EE5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="51DE7185" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24113">
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="06103DC9" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:t>Myös muutama asiakas on työllistynyt, josta he on antanut hyvää palautetta</w:t>
+    <w:p w14:paraId="5DB5DC59" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="24D324CA" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Merkittävin onnistuminen tarkastelujaksolla on ollut toiminnan kehittyminen haastavista muutostilanteista huolimatta. Toimitiloihin liittyvät muutokset ja remontit ovat kuormittaneet niin asiakkaita kuin henkilöstöäkin, mutta tilanteesta huolimatta yksikön arki on pysynyt toimivana ja turvallisena.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="1A12CCBF" w14:textId="77777777">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> kehittämiseen. </w:t>
+    <w:p w14:paraId="533726C8" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="05D7B8DA" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Positiivista kehitystä on tapahtunut erityisesti työyhteisön yhteistyössä ja siinä, kuinka henkilöstö on pystynyt sopeutumaan muuttuviin tilanteisiin. Myös asiakkaat ovat omalta osaltaan pyrkineet sopeutumaan tilanteeseen parhaansa mukaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="2CA05915" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FDB2FC7" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="56C4C20E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Toimitilojen remonttien eteneminen, vaikka hitaasti, nähdään tärkeänä asiana toiminnan tulevaisuuden kannalta. Yhteistilojen valmistumisen odotetaan parantavan merkittävästi asiakkaiden viihtyvyyttä, yhteisöllisyyttä ja ryhmätoimintojen toteuttamista.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="1E864975" w14:textId="77777777">
+    <w:p w14:paraId="555567FB" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="4882DA4E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24113">
+      <w:r w:rsidRPr="004A2C88">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="20BCC447" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:t>Lähitulevaisuudessa on keskitytty, ja tullaan keskittymään talousasioihin ja henkilöstön tyytyväisyyteen entisestään. Nämä koostuvat pienistä asioista mutta tarkoitus on saada jokaisen ääni kuuluviin ja huomioida yksilön mielipiteet isomman kuvan keskellä.</w:t>
+    <w:p w14:paraId="5EFDBF2C" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="479BD6D9" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Tulevalla kaudella Tavana Valtissa keskitytään erityisesti arjen toimintojen ja työprosessien kehittämiseen mahdollisimman sujuviksi. Tavoitteena on vahvistaa toiminnan selkeyttä sekä vähentää arjen kuormittavuutta niin henkilöstön kuin asiakkaiden näkökulmasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="3AE09423" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="408E10D5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="25289897" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Keskeisenä kehittämiskohteena ovat toimitilat ja yhteistilojen valmistuminen, joiden arvioidaan parantavan merkittävästi toiminnan laatua ja asiakkaiden osallisuutta. Lisäksi ryhmätoimintojen kehittämistä jatketaan asiakkaiden toiveita kuunnellen ja osallistumismahdollisuuksia pyritään edelleen lisäämään.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24113" w:rsidR="00313CAD" w:rsidP="00313CAD" w:rsidRDefault="00313CAD" w14:paraId="1497DCDB" w14:textId="77777777">
-[...30 lines deleted...]
-        <w:t>ouni Salonen</w:t>
+    <w:p w14:paraId="2172B133" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="4804AAEC" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Muutosvaihe on ollut monella tavalla kuormittava koko yhteisölle, mutta toiminnan arvioidaan olevan kokonaisuutena menossa hyvään suuntaan. Yksikössä halutaan jatkossakin vahvistaa avointa yhteistyötä, toimivaa arkea ja turvallista toimintakulttuuria sekä asiakkaiden että henkilöstön näkökulmasta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00313CAD" w:rsidR="008644B8" w:rsidP="00313CAD" w:rsidRDefault="008644B8" w14:paraId="11F49F74" w14:textId="3476567E"/>
-    <w:sectPr w:rsidRPr="00313CAD" w:rsidR="008644B8" w:rsidSect="002618EC">
+    <w:p w14:paraId="761DFED1" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="77C58505" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Yksikön johtaja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F49F74" w14:textId="6F8CFCA3" w:rsidR="008644B8" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2C88">
+        <w:t>Jere Wesslin</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008644B8" w:rsidRPr="004A2C88" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="187F3988" w14:textId="77777777" w:rsidR="00CE3F6C" w:rsidRDefault="00CE3F6C" w:rsidP="007E2291">
+    <w:p w14:paraId="0D1E01E6" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10B9028B" w14:textId="77777777" w:rsidR="00CE3F6C" w:rsidRDefault="00CE3F6C" w:rsidP="007E2291">
+    <w:p w14:paraId="309BCD06" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="253DE99B" w14:textId="77777777" w:rsidR="00CE3F6C" w:rsidRDefault="00CE3F6C"/>
+    <w:p w14:paraId="1BF1953C" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1263,619 +375,673 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="48C078E6" w14:textId="77777777" w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="158A04E5" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="433D6619" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="224466A6" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="658FFADE" w14:textId="7910F931" w:rsidR="007E2291" w:rsidRDefault="000A604D" w:rsidP="00455B1D">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FA2D065" wp14:editId="14217C93">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FEBE93C" wp14:editId="1B6C6138">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-92075</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1425600"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Kuva 2"/>
+          <wp:extent cx="1826260" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1425600"/>
+                    <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...102 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00455B1D" w:rsidR="00C95882" w:rsidP="00455B1D" w:rsidRDefault="00C95882" w14:paraId="5F97F5F5" w14:textId="77777777">
+  <w:p w14:paraId="5F97F5F5" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001C7005" w:rsidRDefault="00313CAD" w14:paraId="63C393A4" w14:textId="4ED8A13B">
+  <w:p w14:paraId="63C393A4" w14:textId="4ED8A13B" w:rsidR="001C7005" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251659264" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="1E17F6A2" wp14:editId="6CD552DC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E17F6A2" wp14:editId="6CD552DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
-              <wp:docPr id="162555543" name="Tekstiruutu 4" hidden="true"/>
+              <wp:docPr id="162555543" name="Tekstiruutu 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noSelect="true"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="true">
-                      <a:spLocks noSelect="true" noChangeArrowheads="true"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="false" upright="true">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 4" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C55EC9" w:rsidRDefault="00313CAD" w14:paraId="6103DA09" w14:textId="0380E060">
+  <w:p w14:paraId="6103DA09" w14:textId="0380E060" w:rsidR="00C55EC9" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251658240" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="185D5C73" wp14:editId="0F567987">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185D5C73" wp14:editId="0F567987">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
-              <wp:docPr id="1003865012" name="Tekstiruutu 3" hidden="true"/>
+              <wp:docPr id="1003865012" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noSelect="true"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="true">
-                      <a:spLocks noSelect="true" noChangeArrowheads="true"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="false" upright="true">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
           <w:pict>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 3" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0086170C" w:rsidRDefault="00313CAD" w14:paraId="6BD074D7" w14:textId="5E386290">
+  <w:p w14:paraId="6BD074D7" w14:textId="5E386290" w:rsidR="0086170C" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251657216" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="50B07913" wp14:editId="6CB105CC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B07913" wp14:editId="6CB105CC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
-              <wp:docPr id="1144539515" name="Tekstiruutu 2" hidden="true"/>
+              <wp:docPr id="1144539515" name="Tekstiruutu 2" hidden="1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks noSelect="true"/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="true">
-                      <a:spLocks noSelect="true" noChangeArrowheads="true"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="false" upright="true">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
           <w:pict>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 2" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251660288" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="1D21AAD1" wp14:editId="03501D84">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D21AAD1" wp14:editId="03501D84">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175000" cy="334645"/>
               <wp:effectExtent l="10795" t="9525" r="5080" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="983902080" name="Tekstiruutu 1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="true">
-                      <a:spLocks noChangeArrowheads="true"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="334645"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="0086170C" w:rsidRDefault="003554C0" w14:paraId="63B4CA9F" w14:textId="77777777">
+                        <w:p w14:paraId="63B4CA9F" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Hyväksyjä: Katariina Lahtinen, 12.2.2025 16:22</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="false" upright="true">
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQBANnlIGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0F6DbByiyHAuTRY1SYmdfP0pO0nTDXob5QRBN6pA8PFzc9a1he4Vegy35eJRzpqyEStttyb99Xb+54cwHYSthwKqSH5Tnd8vXrxadK9QEGjCVQkYg1hedK3kTgiuyzMtGtcKPwClLzhqwFYFM3GYVio7QW5NN8vwq6wArhyCV9/T3YXDyZcKvayXD57r2KjBTcqotpBPTuYlntlyIYovCNVoeyxD/UEUrtKWkZ6gHEQTbof4DqtUSwUMdRhLaDOpaS5V6oG7G+W/dPDXCqdQLkePdmSb//2Dlp/2T+4Is9G+hpwGmJrx7BPndMwurRtitukeErlGiosTjSFnWOV8cn0aqfeEjyKb7CBUNWewCJKC+xjayQn0yQqcBHM6kqz4wST+n4+t5npNLkm86nV3N5imFKE6vHfrwXkHL4qXkSENN6GL/6EOsRhSnkJjMg9HVWhuTDNxuVgbZXpAA1uk7or8IM5Z1Jb+dT+YDAX+FoEpjsUPWFxCtDqRko9uS35yDRBFpe2erpLMgtBnuVLKxRx4jdQOJod/0FBj53EB1IEYRBsXShtGlAfzJWUdqLbn/sROoODMfLE3ldjybRXknYza/npCBl57NpUdYSVAlD5wN11UYVmLnUG8bynTSwT1Ncq0Tyc9VHesmRSbuj9sTJX9pp6jnHV/+AgAA//8DAFBLAwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOznr9XLqfQiRGH1EbScDtTIJBsdC01GnZv65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcOD52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W48K+rz+0vr6anh5BZJzy3zH84DM6VMxUxyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBANnlIGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAeAUAAAAA" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 1" o:spid="_x0000_s1026">
+            <v:shapetype w14:anchorId="1D21AAD1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBANnlIGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0&#10;F6DbByiyHAuTRY1SYmdfP0pO0nTDXob5QRBN6pA8PFzc9a1he4Vegy35eJRzpqyEStttyb99Xb+5&#10;4cwHYSthwKqSH5Tnd8vXrxadK9QEGjCVQkYg1hedK3kTgiuyzMtGtcKPwClLzhqwFYFM3GYVio7Q&#10;W5NN8vwq6wArhyCV9/T3YXDyZcKvayXD57r2KjBTcqotpBPTuYlntlyIYovCNVoeyxD/UEUrtKWk&#10;Z6gHEQTbof4DqtUSwUMdRhLaDOpaS5V6oG7G+W/dPDXCqdQLkePdmSb//2Dlp/2T+4Is9G+hpwGm&#10;Jrx7BPndMwurRtitukeErlGiosTjSFnWOV8cn0aqfeEjyKb7CBUNWewCJKC+xjayQn0yQqcBHM6k&#10;qz4wST+n4+t5npNLkm86nV3N5imFKE6vHfrwXkHL4qXkSENN6GL/6EOsRhSnkJjMg9HVWhuTDNxu&#10;VgbZXpAA1uk7or8IM5Z1Jb+dT+YDAX+FoEpjsUPWFxCtDqRko9uS35yDRBFpe2erpLMgtBnuVLKx&#10;Rx4jdQOJod/0FBj53EB1IEYRBsXShtGlAfzJWUdqLbn/sROoODMfLE3ldjybRXknYza/npCBl57N&#10;pUdYSVAlD5wN11UYVmLnUG8bynTSwT1Ncq0Tyc9VHesmRSbuj9sTJX9pp6jnHV/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOznr9XLqfQiRGH1EbScDtTIJBsdC01GnZv&#10;65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcO&#10;D52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W48K+rz+0vr6anh5BZJzy3zH84DM6VMxU&#10;xyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA&#10;NnlIGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="0086170C" w:rsidRDefault="003554C0" w14:paraId="63B4CA9F" w14:textId="77777777">
+                  <w:p w14:paraId="63B4CA9F" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Hyväksyjä: Katariina Lahtinen, 12.2.2025 16:22</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2A459AA4" w14:textId="4849257D" w:rsidR="00C00356" w:rsidRDefault="004A2C88">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...19 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4A59B9" wp14:editId="4DF4ED87">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="833324023" name="Tekstiruutu 10" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19135675" id="Tekstiruutu 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwD&#10;uguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5e&#10;XXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWi&#10;Z6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBT&#10;E949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqa&#10;USmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPN&#10;bm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6&#10;M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJ&#10;quSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdx&#10;E1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3c&#10;bUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwN&#10;cqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+x&#10;CWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0W&#10;AgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6g&#10;c+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43578E29" wp14:editId="76261C81">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="217805"/>
+              <wp:effectExtent l="10160" t="9525" r="5715" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="361213379" name="Tekstiruutu 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="217805"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24ED6C11" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 2</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="43578E29" id="Tekstiruutu 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:17.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTIJAWGwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlpd2o6WrpUoS0&#10;XKSFD3AcJ7FwPMZ2m5SvZ+yk3S6IF0QeLE/GPnPmzPHmdugUOQrrJOiCZrOUEqE5VFI3Bf32df9q&#10;TYnzTFdMgRYFPQlHb7cvX2x6k4s5tKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0JmuwHfMY2iapLOsR&#10;vVPJPE3fJD3Yyljgwjn8ez8m6Tbi17Xg/nNdO+GJKihy83G1cS3Dmmw3LG8sM63kEw32Dyw6JjUW&#10;vUDdM8/Iwco/oDrJLTio/YxDl0BdSy5iD9hNlv7WzWPLjIi9oDjOXGRy/w+Wfzo+mi+W+OEtDDjA&#10;2IQzD8C/O6Jh1zLdiDtroW8Fq7BwFiRLeuPy6WqQ2uUugJT9R6hwyOzgIQINte2CKtgnQXQcwOki&#10;uhg84fjzdbZapimmOObm2WqdLmMJlp9vG+v8ewEdCZuCWhxqRGfHB+cDG5afj4RiDpSs9lKpGNim&#10;3ClLjgwNsI/fhP7smNKkL+jNcr4cBfgrBDINZMeqzyA66dHJSnYFXV8OsTzI9k5X0WeeSTXukbLS&#10;k45BulFEP5QDkdUkcpC1hOqEwloYjYsPDTct2J+U9GjagrofB2YFJeqDxuHcZItFcHkMFsvVHAN7&#10;nSmvM0xzhCqop2Tc7vz4Mg7GyqbFSmc73OFA9zJq/cRqoo/GjCOYHlFw/nUcTz099e0vAAAA//8D&#10;AFBLAwQUAAYACAAAACEAxAgb89oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KgNpQiFOBWi6plSkBA3x97GUeN1iN005etZuMBlpNGsZt6Wyyl0YsQhtZE0XM8UCCQbXUuN&#10;hrfX9dU9iJQNOdNFQg0nTLCszs9KU7h4pBcct7kRXEKpMBp8zn0hZbIeg0mz2CNxtotDMJnt0Eg3&#10;mCOXh07eKHUng2mJF7zp8cmj3W8PQUNabT57u9vUe+9OX8+rcWHf1x9aX15Mjw8gMk757xh+8Bkd&#10;Kmaq44FcEp0GfiT/KmcLpdjWGua3c5BVKf/DV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkyCQFhsCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAxAgb89oAAAAEAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="24ED6C11" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 2</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A2477D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="121634A2"/>
     <w:lvl w:ilvl="0" w:tplc="0F50C278">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2395,58 +1561,58 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1075512189">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="622732570">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1386643295">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="372733102">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1508783940">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="000049EB"/>
@@ -2471,65 +1637,67 @@
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051D92"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="0006651D"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
+    <w:rsid w:val="000A604D"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C3279"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D6A65"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F308D"/>
+    <w:rsid w:val="000F5789"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="0010627C"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="00122D6B"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
@@ -2715,105 +1883,108 @@
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="004309D7"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="0043572C"/>
     <w:rsid w:val="00437B24"/>
+    <w:rsid w:val="00440007"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="00457606"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
+    <w:rsid w:val="004A2C88"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00514CAA"/>
+    <w:rsid w:val="00516903"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="0054757F"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00571BBF"/>
     <w:rsid w:val="00573555"/>
     <w:rsid w:val="0057786C"/>
@@ -2888,63 +2059,65 @@
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="0067493A"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="00691640"/>
     <w:rsid w:val="00691AF6"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
+    <w:rsid w:val="006C3774"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007128A9"/>
+    <w:rsid w:val="007256AD"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="007821B5"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A12FA"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
@@ -2997,50 +2170,51 @@
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A73C0"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
+    <w:rsid w:val="008F3CA6"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00935024"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094286F"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="0096132C"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
@@ -3072,50 +2246,51 @@
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14909"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15426"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
+    <w:rsid w:val="00A55B42"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1513"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB7B4C"/>
@@ -3149,90 +2324,92 @@
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B56CF6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
+    <w:rsid w:val="00B62D47"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB12BB"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BE76E8"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF4764"/>
     <w:rsid w:val="00BF514F"/>
+    <w:rsid w:val="00C00356"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C26B42"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C34F99"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C37B1D"/>
     <w:rsid w:val="00C45243"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C55EC9"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
@@ -3251,56 +2428,58 @@
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA2942"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC62B6"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE3F6C"/>
     <w:rsid w:val="00CE571D"/>
+    <w:rsid w:val="00CE5A82"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
+    <w:rsid w:val="00D13681"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D20F74"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
@@ -3400,76 +2579,78 @@
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F26B4D"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F4705A"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
+    <w:rsid w:val="00F76417"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FB63A7"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD0FAC"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
+    <w:rsid w:val="00FF1823"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
     <w:rsid w:val="0818E7CB"/>
@@ -3720,61 +2901,61 @@
     <w:rsid w:val="7B8026B6"/>
     <w:rsid w:val="7D4D2E79"/>
     <w:rsid w:val="7DAC8AE6"/>
     <w:rsid w:val="7DCE6C2C"/>
     <w:rsid w:val="7E5BE5C8"/>
     <w:rsid w:val="7E98ACBF"/>
     <w:rsid w:val="7FE52BDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="2" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="72F943D6"/>
+  <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w14:docId w14:val="72F943D6"/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
-  <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4919,82 +4100,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1680739965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...23 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5274,101 +4428,98 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -5559,197 +4710,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8014AAE4-9A5A-4D95-A60E-D0D497805559}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>599</Words>
-  <Characters>4857</Characters>
+  <Words>581</Words>
+  <Characters>4713</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5446</CharactersWithSpaces>
+  <CharactersWithSpaces>5284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>