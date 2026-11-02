--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -8,356 +8,356 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13BE3159" w14:textId="77777777" w:rsidR="00CE5A82" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="114977F4" w14:textId="77777777" w:rsidR="00CE5A82" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Tavana Valtin omavalvonnan seurantaraportti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tavana Valtin omavalvonnan seurantaraportti </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E05C5F" w14:textId="1D52FCEF" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="00CE5A82" w:rsidP="004A2C88">
+    <w:p w14:paraId="4A8B81BD" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="00CE5A82" w:rsidP="004A2C88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>1.1.2026 – 30.4.2026</w:t>
+        <w:t>1.5.2026 – 31.8.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4456E5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+    <w:p w14:paraId="64FD0F0B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="5B36FB9A" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E796EF3" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A2C88">
+    <w:p w14:paraId="675F1E48" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="47199A1B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, asiakas- ja henkilöstöpalautteilla sekä viikoittaisilla työkokouksilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478CFE28" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026–30.4.2026.</w:t>
+    <w:p w14:paraId="3C39D181" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="11271796" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja aloitettuja kehittämistoimenpiteitä ajalla 1.5.2026–31.8.2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052B8974" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-    <w:p w14:paraId="7244DD63" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="23C0812D" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
+    <w:p w14:paraId="2B287138" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EE0C49" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Asiakkailta saadun palautteen perusteella henkilöstön toimintaan ja asiakkaiden kohtaamiseen ollaan pääosin erittäin tyytyväisiä. Asiakkaat ovat kokeneet saavansa tukea arjen asioihin sekä apua haastavissa tilanteissa. Henkilöstön toiminnasta on saatu positiivista palautetta erityisesti läsnäolosta, kuuntelemisesta ja asiakkaiden yksilöllisestä huomioimisesta.</w:t>
+    <w:p w14:paraId="498C2AF7" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="2159135C" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Raportointijakson aikana toiminta jatkui vielä väistötiloissa yhteistilarakennuksen remontin vuoksi. Remontin valmistuttua yhteistiloihin palattiin syyskuun alussa, ja paluu on otettu asiakkaiden keskuudessa hyvin vastaan. Asiakkaat ovat itse kertoneet, että on mukavaa olla taas tutuissa tiloissa. Muutos näkyy myös arjessa: asiakkaat liikkuvat aiempaa enemmän kotoaan ja viettävät aikaa yhteistiloissa. Tiloissa tehdään vielä pienempiä korjauksia ja säätöjä, mutta yhteistilat ovat käytössä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E95680E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Kehittämiskohteena asiakkaat ovat tuoneet esiin väliaikaisten toimitilojen vaikutuksen yhteisöllisyyteen ja yhteisten tilojen käyttöön. Kaikilla asiakkailla ei ole tällä hetkellä mahdollisuutta käyttää yhteistilaa samalla tavalla kuin normaalitilanteessa, mikä on vaikuttanut osaltaan yhteiseen toimintaan ja viihtyvyyteen. Tilanteen arvioidaan kuitenkin olevan väliaikainen ja toimitilojen remontin valmistumisen odotetaan parantavan tilannetta merkittävästi.</w:t>
+    <w:p w14:paraId="71486ACA" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="0235B455" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Yhteistiloihin palaamisen myötä myös ruokailu on palautunut normaaliksi. Väistötilojen aikana ateriat toimitettiin valmiina annospakattuina, mutta nyt ruoka valmistetaan arkisin taas yksikössä oman avustavan työntekijän toimesta. Asiakkaat ovat olleet muutokseen tyytyväisiä, ja myös ruoan laadun koetaan parantuneen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671E5D18" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Ryhmätoimintojen osalta kehittämistarpeena on ollut osallistujamäärien lisääminen. Tähän on pyritty vastaamaan lisäämällä tiedottamista asiakkaille sekä järjestämällä matalan kynnyksen toimintaa, kuten yhteisiä kahvihetkiä, kävelyryhmiä ja muuta yhteistä tekemistä asiakkaiden toiveita kuunnellen.</w:t>
+    <w:p w14:paraId="6153D88D" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="68A7717D" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Kesän aikana ryhmätoimintoja on toteutettu ulkona ja soveltaen olosuhteiden sallimissa rajoissa, joskin normaalitilannetta harvemmin. Asiakkaat ovat kyselleet ryhmien palaamisesta, ja niiden säännöllinen järjestäminen aloitetaan uudelleen heti, kun yksi toimistila on saatu kuntoon ja yhteistila vapautuu kokonaan asiakkaiden käyttöön. Yhteisön pelisäännöt on lisäksi käyty yhdessä läpi asukaskokouksessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26006931" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-    <w:p w14:paraId="78D0428E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="7AB9B833" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="41DC7D08" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689645E8" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Omavalvonnan toteutumista on seurattu säännöllisesti arjen työssä, viikkopalavereissa sekä poikkeamien käsittelyn yhteydessä. Yksikössä on ollut muutamia poikkeamatilanteita liittyen asiakkaiden päihtyneeseen käyttäytymiseen. Kaikki tilanteet on käsitelty vakavasti ja niihin on puututtu välittömästi henkilöstön toimesta. Tilanteet on käyty läpi työyhteisössä yhdessä, minkä lisäksi toimintatapoja on arvioitu ja tarvittaessa muutettu vastaavien tilanteiden ennaltaehkäisemiseksi.</w:t>
+    <w:p w14:paraId="42B5632A" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="43AA1222" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Omavalvonnan toteutumista on seurattu säännöllisesti arjen työssä, viikkopalavereissa sekä poikkeamien käsittelyn yhteydessä. Jakson aikana poikkeamat ovat liittyneet lääkejakoon. Poikkeamat on käsitelty työyhteisön viikkopalavereissa, ja lääkejaon toimintatapoja on käyty yhdessä läpi vastaavien tilanteiden ehkäisemiseksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3CD635" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Työkokouksia on järjestetty viikoittain ja niiden avulla on pyritty ylläpitämään avointa keskustelukulttuuria sekä vahvistamaan henkilöstön yhteistä toimintatapaa haastavissa tilanteissa. Omavalvontasuunnitelmaa päivitetään tarvittaessa ja henkilöstö perehdytetään päivitettyihin sisältöihin. Seuraava laajempi perehdytys ja lukukuittauksien kerääminen toteutetaan suunnitelman seuraavan päivityksen yhteydessä.</w:t>
+    <w:p w14:paraId="6E866DF4" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="36350E0C" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Kesäkuussa yksikössä tehtiin työsuojeluviranomaisen tarkastus, jonka pohjalta päivitettiin vaarojen ja haittojen arviointi sekä työturvallisuusohjeistus väistötiloissa työskentelyn osalta. Hyvinvointialueen ohjauksen perusteella omavalvontasuunnitelmaa täydennettiin heinäkuussa toimitilojen tarkastusten, palvelujen kuvauksen ja itsemääräämisoikeuden osalta. Toimitilojen tarkastuksissa havaitut korjaustarpeet on ohjattu kiinteistöhuollolle, joka on hoitanut korjaukset virallisia reittejä pitkin ja käyttänyt tarvittaessa alihankintaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DF304F" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-    <w:p w14:paraId="254D439B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="2C68A51F" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="45936A08" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Henkilöstöä on ohjeistettu lukemaan päivitetty omavalvontasuunnitelma ja kuittaamaan se luetuksi lukukuittauslistaan. Työkokouksia on järjestetty edelleen viikoittain, ja niissä on käsitelty omavalvontaan liittyviä asioita sekä arjen toimintatapoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43579198" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="11794226" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2027635B" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Henkilöstötilanne on ollut kokonaisuutena vakaa, vaikka sairauspoissaoloja on ollut ajanjaksolla melko paljon. Tilannetta on kuitenkin helpottanut se, että henkilöstömäärä on ollut suhteessa mitoitukseen hyvä, minkä ansiosta asiakkaiden palveluiden jatkuvuus ja turvallisuus eivät ole vaarantuneet.</w:t>
+    <w:p w14:paraId="73EB5BAE" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="2729250A" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Sairauspoissaoloja on ollut jakson aikana vähemmän kuin keväällä, mikä on osaltaan tukenut arjen sujuvuutta ja palveluiden jatkuvuutta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A1B715" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Muutamia työntekijöitä on lähtenyt yksiköstä, mutta uusille rekrytoinneille ei ole tällä hetkellä ollut tarvetta henkilöstömitoituksen pysyessä riittävänä. Henkilöstön perehdyttämiseen on edelleen kiinnitetty huomiota ja työntekijöiden osaamista on tuettu arjen työssä.</w:t>
+    <w:p w14:paraId="707EA9CD" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="46450E04" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Väistötiloissa työskentely on vaatinut henkilöstöltä joustavuutta ja toimintatapojen soveltamista. Paluu yhteistilarakennukseen helpottaa henkilöstön arkea, ja tilanne paranee edelleen, kun viimeinenkin toimistila saadaan kuntoon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13079459" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="51DE7185" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="623782B2" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="718C5161" w14:textId="06A9AE8A" w:rsidR="00707834" w:rsidRDefault="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB5DC59" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="4882DA4E" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="3EE0FBC1" w14:textId="77777777" w:rsidR="00105C2E" w:rsidRPr="00105C2E" w:rsidRDefault="00105C2E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+    </w:p>
+    <w:p w14:paraId="2F1AF039" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Merkittävin onnistuminen tarkastelujaksolla on ollut yhteisön tilanteen rauhoittuminen. Valtin asiakaskunta vastaa nyt hyvin sitä, mihin palvelu on tarkoitettu, ja arki on aiempaa rauhallisempaa. Tämä luo jokaiselle asiakkaalle todellisen mahdollisuuden onnistua omassa kuntoutumisessaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E8975" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="0C6C23AD" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Onnistumisen taustalla on henkilöstön sitoutunut työ. Työntekijät ovat tehneet paljon työtä sen eteen, että jokainen asiakas voisi paremmin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA152FB" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="66F92453" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Remontin valmistuminen, paluu yhteistiloihin ja ruokailun palautuminen normaaliksi ovat näkyviä onnistumisia asiakkaiden arjessa. Yhteistilat ovat jälleen yhteisön kohtaamispaikka, ja niiden käyttö on selvästi lisääntynyt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF36661" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="049E3336" w14:textId="2E4ACD10" w:rsidR="00707834" w:rsidRDefault="004A2C88">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105C2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFDBF2C" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Tulevalla kaudella Tavana Valtissa keskitytään erityisesti arjen toimintojen ja työprosessien kehittämiseen mahdollisimman sujuviksi. Tavoitteena on vahvistaa toiminnan selkeyttä sekä vähentää arjen kuormittavuutta niin henkilöstön kuin asiakkaiden näkökulmasta.</w:t>
+    <w:p w14:paraId="6BBDAD39" w14:textId="77777777" w:rsidR="00105C2E" w:rsidRPr="00105C2E" w:rsidRDefault="00105C2E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441F5803" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Tulevalla kaudella Tavana Valtissa keskitytään yhteistiloihin paluun vakiinnuttamiseen ja arjen palauttamiseen normaaliksi. Yhteistilarakennuksessa tehdään vielä pienempiä korjauksia, ja ilmanvaihdon säätöjä tehdään parhaillaan. Loput tarvittavat sisäilman seurantamittaukset tehdään remontin jälkeen suunnitellusti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408E10D5" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Keskeisenä kehittämiskohteena ovat toimitilat ja yhteistilojen valmistuminen, joiden arvioidaan parantavan merkittävästi toiminnan laatua ja asiakkaiden osallisuutta. Lisäksi ryhmätoimintojen kehittämistä jatketaan asiakkaiden toiveita kuunnellen ja osallistumismahdollisuuksia pyritään edelleen lisäämään.</w:t>
+    <w:p w14:paraId="01804A2E" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="31AA6715" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Ryhmätoimintojen säännöllinen järjestäminen käynnistetään uudelleen, kun viimeinen toimistila on saatu kuntoon ja yhteistila vapautuu kokonaan asiakkaiden käyttöön. Ryhmien sisällöt suunnitellaan asiakkaiden toiveita kuunnellen. Lisäksi lääkejaon toimintatapojen toimivuutta seurataan jakson poikkeamien pohjalta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2172B133" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Muutosvaihe on ollut monella tavalla kuormittava koko yhteisölle, mutta toiminnan arvioidaan olevan kokonaisuutena menossa hyvään suuntaan. Yksikössä halutaan jatkossakin vahvistaa avointa yhteistyötä, toimivaa arkea ja turvallista toimintakulttuuria sekä asiakkaiden että henkilöstön näkökulmasta.</w:t>
+    <w:p w14:paraId="71415616" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="72907DF1" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Kokonaisuutena toiminta on menossa hyvään suuntaan. Yksikössä halutaan jatkossakin vahvistaa rauhallista ja turvallista arkea, avointa yhteistyötä sekä asiakkaiden osallisuutta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761DFED1" w14:textId="77777777" w:rsidR="004A2C88" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88"/>
-[...2 lines deleted...]
-        <w:t>Yksikön johtaja:</w:t>
+    <w:p w14:paraId="2C3C7705" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00707834"/>
+    <w:p w14:paraId="26AEC705" w14:textId="77777777" w:rsidR="00707834" w:rsidRPr="00105C2E" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="00105C2E">
+        <w:t>Yksikönjohtaja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F49F74" w14:textId="6F8CFCA3" w:rsidR="008644B8" w:rsidRPr="004A2C88" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
+    <w:p w14:paraId="1A15DA3E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="00105C2E" w:rsidRDefault="004A2C88" w:rsidP="004A2C88">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2C88">
+      <w:r w:rsidRPr="00105C2E">
         <w:t>Jere Wesslin</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008644B8" w:rsidRPr="004A2C88" w:rsidSect="002618EC">
+    <w:sectPr w:rsidR="008644B8" w:rsidRPr="00105C2E" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D1E01E6" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+    <w:p w14:paraId="6F9AACEA" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="309BCD06" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+    <w:p w14:paraId="4067A5DB" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BF1953C" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774"/>
+    <w:p w14:paraId="709205E4" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -375,106 +375,106 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="158A04E5" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+    <w:p w14:paraId="368023E5" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433D6619" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774" w:rsidP="007E2291">
+    <w:p w14:paraId="7A983A82" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="224466A6" w14:textId="77777777" w:rsidR="006C3774" w:rsidRDefault="006C3774"/>
+    <w:p w14:paraId="33A2F9C7" w14:textId="77777777" w:rsidR="001B3A09" w:rsidRDefault="001B3A09"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="658FFADE" w14:textId="7910F931" w:rsidR="007E2291" w:rsidRDefault="000A604D" w:rsidP="00455B1D">
+  <w:p w14:paraId="58C9D609" w14:textId="77777777" w:rsidR="007E2291" w:rsidRDefault="000A604D" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FEBE93C" wp14:editId="1B6C6138">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FEBE93C" wp14:editId="1B6C6138">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-92075</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -483,68 +483,68 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F97F5F5" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
+  <w:p w14:paraId="5224EA5D" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="63C393A4" w14:textId="4ED8A13B" w:rsidR="001C7005" w:rsidRDefault="00313CAD">
+  <w:p w14:paraId="6D3FDC7B" w14:textId="77777777" w:rsidR="001C7005" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E17F6A2" wp14:editId="6CD552DC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E17F6A2" wp14:editId="6CD552DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="162555543" name="Tekstiruutu 4" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -556,73 +556,73 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 4" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6103DA09" w14:textId="0380E060" w:rsidR="00C55EC9" w:rsidRDefault="00313CAD">
+  <w:p w14:paraId="45FA4DB3" w14:textId="77777777" w:rsidR="00C55EC9" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185D5C73" wp14:editId="0F567987">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="185D5C73" wp14:editId="0F567987">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1003865012" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -634,69 +634,69 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 3" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BD074D7" w14:textId="5E386290" w:rsidR="0086170C" w:rsidRDefault="00313CAD">
+  <w:p w14:paraId="2E839EF9" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="00313CAD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B07913" wp14:editId="6CB105CC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B07913" wp14:editId="6CB105CC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1144539515" name="Tekstiruutu 2" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -708,182 +708,182 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 2" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D21AAD1" wp14:editId="03501D84">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D21AAD1" wp14:editId="03501D84">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175000" cy="334645"/>
               <wp:effectExtent l="10795" t="9525" r="5080" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="983902080" name="Tekstiruutu 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="334645"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="63B4CA9F" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
+                        <w:p w14:paraId="03665BD7" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Hyväksyjä: Katariina Lahtinen, 12.2.2025 16:22</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1D21AAD1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBANnlIGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0&#10;F6DbByiyHAuTRY1SYmdfP0pO0nTDXob5QRBN6pA8PFzc9a1he4Vegy35eJRzpqyEStttyb99Xb+5&#10;4cwHYSthwKqSH5Tnd8vXrxadK9QEGjCVQkYg1hedK3kTgiuyzMtGtcKPwClLzhqwFYFM3GYVio7Q&#10;W5NN8vwq6wArhyCV9/T3YXDyZcKvayXD57r2KjBTcqotpBPTuYlntlyIYovCNVoeyxD/UEUrtKWk&#10;Z6gHEQTbof4DqtUSwUMdRhLaDOpaS5V6oG7G+W/dPDXCqdQLkePdmSb//2Dlp/2T+4Is9G+hpwGm&#10;Jrx7BPndMwurRtitukeErlGiosTjSFnWOV8cn0aqfeEjyKb7CBUNWewCJKC+xjayQn0yQqcBHM6k&#10;qz4wST+n4+t5npNLkm86nV3N5imFKE6vHfrwXkHL4qXkSENN6GL/6EOsRhSnkJjMg9HVWhuTDNxu&#10;VgbZXpAA1uk7or8IM5Z1Jb+dT+YDAX+FoEpjsUPWFxCtDqRko9uS35yDRBFpe2erpLMgtBnuVLKx&#10;Rx4jdQOJod/0FBj53EB1IEYRBsXShtGlAfzJWUdqLbn/sROoODMfLE3ldjybRXknYza/npCBl57N&#10;pUdYSVAlD5wN11UYVmLnUG8bynTSwT1Ncq0Tyc9VHesmRSbuj9sTJX9pp6jnHV/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOznr9XLqfQiRGH1EbScDtTIJBsdC01GnZv&#10;65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcO&#10;D52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W48K+rz+0vr6anh5BZJzy3zH84DM6VMxU&#10;xyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA&#10;NnlIGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH+LIUGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/S6l6jpaulShLRc&#10;pIUPcB2nsXA8Zuw2KV/P2Em7XRAviDxYnox95syZ4+Vd1xh2UOg12IJPRmPOlJVQarsr+Levmzc3&#10;nPkgbCkMWFXwo/L8bvX61bJ1uZpCDaZUyAjE+rx1Ba9DcHmWeVmrRvgROGUpWQE2IlCIu6xE0RJ6&#10;Y7LpeHyVtYClQ5DKe/r70Cf5KuFXlZLhc1V5FZgpOHELacW0buOarZYi36FwtZYDDfEPLBqhLRU9&#10;Qz2IINge9R9QjZYIHqowktBkUFVaqtQDdTMZ/9bNUy2cSr2QON6dZfL/D1Z+Ojy5L8hC9xY6GmBq&#10;wrtHkN89s7Cuhd2pe0RoayVKKjyJkmWt8/lwNUrtcx9Btu1HKGnIYh8gAXUVNlEV6pMROg3geBZd&#10;dYFJ+jmbXC/GY0pJys1m86v5IpUQ+em2Qx/eK2hY3BQcaagJXRwefYhsRH46Eot5MLrcaGNSgLvt&#10;2iA7CDLAJn0D+otjxrK24LeL6aIX4K8QxDSS7au+gGh0ICcb3RT85nxI5FG2d7ZMPgtCm35PlI0d&#10;dIzS9SKGbtsxXQ4iR1m3UB5JWITeuPTQaFMD/uSsJdMW3P/YC1ScmQ+WhnM7mc+jy1MwX1xPKcDL&#10;zPYyI6wkqIIHzvrtOvQvY+9Q72qqdLLDPQ10o5PWz6wG+mTMNILhEUXnX8bp1PNTX/0CAAD//wMA&#10;UEsDBBQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWMKkASpNJ8S0M2NMQtzSxGuqNU5psq7j12O4wMXy07Oev1cup9CJEYfURtJwO1MgkGx0LTUa&#10;dm/rmwcQKRtypouEGs6YYFldXpSmcPFErzhucyM4hFJhNPic+0LKZD0Gk2axR2JvH4dgMsuhkW4w&#10;Jw4PnZwrdSeDaYk/eNPjs0d72B6DhrTafPZ2v6kP3p2/Xlbjwr6vP7S+vpqeHkFknPLfMfzgMzpU&#10;zFTHI7kkOg1cJP9O9hZKsax5md+DrEr5H776BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIf4shQaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADWdbWjZAAAABAEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="63B4CA9F" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
+                  <w:p w14:paraId="03665BD7" w14:textId="77777777" w:rsidR="0086170C" w:rsidRDefault="003554C0">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Hyväksyjä: Katariina Lahtinen, 12.2.2025 16:22</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A459AA4" w14:textId="4849257D" w:rsidR="00C00356" w:rsidRDefault="004A2C88">
+  <w:p w14:paraId="0A769339" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="004A2C88">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4A59B9" wp14:editId="4DF4ED87">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B4A59B9" wp14:editId="4DF4ED87">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="833324023" name="Tekstiruutu 10" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -895,153 +895,187 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shape w14:anchorId="19135675" id="Tekstiruutu 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwD&#10;uguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5e&#10;XXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWi&#10;Z6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBT&#10;E949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqa&#10;USmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPN&#10;bm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6&#10;M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJ&#10;quSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdx&#10;E1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3c&#10;bUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwN&#10;cqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+x&#10;CWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0W&#10;AgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6g&#10;c+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
-              <o:lock v:ext="edit" selection="t"/>
+            <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251660288;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 10" o:spid="_x0000_s1026">
+              <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43578E29" wp14:editId="76261C81">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43578E29" wp14:editId="76261C81">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175000" cy="217805"/>
               <wp:effectExtent l="10160" t="9525" r="5715" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="361213379" name="Tekstiruutu 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="217805"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="24ED6C11" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
+                        <w:p w14:paraId="45256BD9" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 2</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="43578E29" id="Tekstiruutu 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:17.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTIJAWGwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlpd2o6WrpUoS0&#10;XKSFD3AcJ7FwPMZ2m5SvZ+yk3S6IF0QeLE/GPnPmzPHmdugUOQrrJOiCZrOUEqE5VFI3Bf32df9q&#10;TYnzTFdMgRYFPQlHb7cvX2x6k4s5tKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0JmuwHfMY2iapLOsR&#10;vVPJPE3fJD3Yyljgwjn8ez8m6Tbi17Xg/nNdO+GJKihy83G1cS3Dmmw3LG8sM63kEw32Dyw6JjUW&#10;vUDdM8/Iwco/oDrJLTio/YxDl0BdSy5iD9hNlv7WzWPLjIi9oDjOXGRy/w+Wfzo+mi+W+OEtDDjA&#10;2IQzD8C/O6Jh1zLdiDtroW8Fq7BwFiRLeuPy6WqQ2uUugJT9R6hwyOzgIQINte2CKtgnQXQcwOki&#10;uhg84fjzdbZapimmOObm2WqdLmMJlp9vG+v8ewEdCZuCWhxqRGfHB+cDG5afj4RiDpSs9lKpGNim&#10;3ClLjgwNsI/fhP7smNKkL+jNcr4cBfgrBDINZMeqzyA66dHJSnYFXV8OsTzI9k5X0WeeSTXukbLS&#10;k45BulFEP5QDkdUkcpC1hOqEwloYjYsPDTct2J+U9GjagrofB2YFJeqDxuHcZItFcHkMFsvVHAN7&#10;nSmvM0xzhCqop2Tc7vz4Mg7GyqbFSmc73OFA9zJq/cRqoo/GjCOYHlFw/nUcTz099e0vAAAA//8D&#10;AFBLAwQUAAYACAAAACEAxAgb89oAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KgNpQiFOBWi6plSkBA3x97GUeN1iN005etZuMBlpNGsZt6Wyyl0YsQhtZE0XM8UCCQbXUuN&#10;hrfX9dU9iJQNOdNFQg0nTLCszs9KU7h4pBcct7kRXEKpMBp8zn0hZbIeg0mz2CNxtotDMJnt0Eg3&#10;mCOXh07eKHUng2mJF7zp8cmj3W8PQUNabT57u9vUe+9OX8+rcWHf1x9aX15Mjw8gMk757xh+8Bkd&#10;Kmaq44FcEp0GfiT/KmcLpdjWGua3c5BVKf/DV98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkyCQFhsCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAxAgb89oAAAAEAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+            <v:shape w14:anchorId="43578E29" id="Tekstiruutu 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:17.15pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy9f74HAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlpd2o6WrpUoS0&#10;XKSFD3AcJ7FwbDN2m5SvZ+yk3S6IF0QeLE/GPnPmzPHmdugUOQpw0uiCZrOUEqG5qaRuCvrt6/7V&#10;mhLnma6YMloU9CQcvd2+fLHpbS7mpjWqEkAQRLu8twVtvbd5kjjeio65mbFCY7I20DGPITRJBaxH&#10;9E4l8zR9k/QGKguGC+fw7/2YpNuIX9eC+8917YQnqqDIzccV4lqGNdluWN4As63kEw32Dyw6JjUW&#10;vUDdM8/IAeQfUJ3kYJyp/YybLjF1LbmIPWA3WfpbN48tsyL2guI4e5HJ/T9Y/un4aL8A8cNbM+AA&#10;YxPOPhj+3RFtdi3TjbgDMH0rWIWFsyBZ0luXT1eD1C53AaTsP5oKh8wO3kSgoYYuqIJ9EkTHAZwu&#10;oovBE44/X2erZZpiimNunq3W6TKWYPn5tgXn3wvTkbApKOBQIzo7Pjgf2LD8fCQUc0bJai+VigE0&#10;5U4BOTI0wD5+E/qzY0qTvqA3y/lyFOCvEMg0kB2rPoPopEcnK9kVdH05xPIg2ztdRZ95JtW4R8pK&#10;TzoG6UYR/VAORFYoQygQZC1NdUJhwYzGxYeGm9bAT0p6NG1B3Y8DA0GJ+qBxODfZYhFcHoPFcjXH&#10;AK4z5XWGaY5QBfWUjNudH1/GwYJsWqx0tsMdDnQvo9ZPrCb6aMw4gukRBedfx/HU01Pf/gIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMQIG/PaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoDaUIhTgVouqZUpAQN8fexlHjdYjdNOXrWbjAZaTRrGbelsspdGLEIbWRNFzPFAgkG11L&#10;jYa31/XVPYiUDTnTRUINJ0ywrM7PSlO4eKQXHLe5EVxCqTAafM59IWWyHoNJs9gjcbaLQzCZ7dBI&#10;N5gjl4dO3ih1J4NpiRe86fHJo91vD0FDWm0+e7vb1HvvTl/Pq3Fh39cfWl9eTI8PIDJO+e8YfvAZ&#10;HSpmquOBXBKdBn4k/ypnC6XY1hrmt3OQVSn/w1ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADL1/vgcAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAMQIG/PaAAAABAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="24ED6C11" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
+                  <w:p w14:paraId="45256BD9" w14:textId="77777777" w:rsidR="00C00356" w:rsidRDefault="00A55B42">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 2</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="01FAA03E" w14:textId="77777777" w:rsidR="00707834" w:rsidRDefault="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="312F9721">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251660800;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="09C5A90B">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251661824;mso-position-horizontal:right">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="73E1F914" w14:textId="77777777" w:rsidR="00707834" w:rsidRDefault="00000000">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Versio: 2</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A2477D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="121634A2"/>
     <w:lvl w:ilvl="0" w:tplc="0F50C278">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1569,50 +1603,53 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="622732570">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1386643295">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="372733102">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1508783940">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="000049EB"/>
@@ -1657,95 +1694,97 @@
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000A604D"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C3279"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D6A65"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F308D"/>
     <w:rsid w:val="000F5789"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
+    <w:rsid w:val="00105C2E"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="0010627C"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="00122D6B"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
+    <w:rsid w:val="001B3A09"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C7005"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F62A1"/>
     <w:rsid w:val="00200BCA"/>
     <w:rsid w:val="0020415E"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
@@ -2072,50 +2111,51 @@
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="00691640"/>
     <w:rsid w:val="00691AF6"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C3774"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
+    <w:rsid w:val="00707834"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="007256AD"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="007821B5"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A12FA"/>
     <w:rsid w:val="007A73F7"/>
@@ -2433,50 +2473,51 @@
     <w:rsid w:val="00CA2942"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC62B6"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE3F6C"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE5A82"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
+    <w:rsid w:val="00CF6E62"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D13681"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D20F74"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
@@ -2599,50 +2640,51 @@
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F76417"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FB63A7"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD0FAC"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
+    <w:rsid w:val="00FD4A11"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF1823"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
@@ -2908,51 +2950,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72F943D6"/>
+  <w14:docId w14:val="497C038C"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -4444,79 +4486,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -4711,69 +4753,50 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8014AAE4-9A5A-4D95-A60E-D0D497805559}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -4804,94 +4827,113 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>581</Words>
-  <Characters>4713</Characters>
+  <Words>549</Words>
+  <Characters>4454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5284</CharactersWithSpaces>
+  <CharactersWithSpaces>4994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>