--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -11,249 +11,361 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="39A14B21" w14:textId="608A7FF3" w:rsidR="00602295" w:rsidRPr="00EF7BD8" w:rsidRDefault="00602295" w:rsidP="00602295">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00A14A86">
+    <w:p w14:paraId="64439622" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>osallistetaan</w:t>
-[...8 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A14A86">
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Toiminnan laadun arviointi </w:t>
+        <w:t xml:space="preserve"> Villa Huvi omavalvonnan seurantaraportti 1.1.-30.4.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0117A7D3" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-    <w:p w14:paraId="038DEAC6" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+    <w:p w14:paraId="0FE373B7" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B84136" w14:textId="50894E91" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Muuttuneessa henkilöstötilanteessa työmme vaatii jatkuvaa kehittämistä ja toimintatapojen korjaamista. Panostamme jatkossa siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään. Myös rajoitustoimenpiteiden kirjaamiseen annetaan lisää ohjausta. Yksikössä oli </w:t>
-[...12 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="790F6101">
+        <w:t xml:space="preserve">Johdanto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AA6E17" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094E280C" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166316F9" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275144A" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10983FD0" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD4DBD0" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70019ED0" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Henkilöstötilanne  </w:t>
+        <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9841BF" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-    <w:p w14:paraId="351F1DDF" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+    <w:p w14:paraId="0936931E" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09"/>
+    <w:p w14:paraId="0DB69BA0" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
       <w:r>
-        <w:t>Villa Huvin henkilöstötilanne on ollut muuttuva. Rekrytoinnit ovat olleet avoimena ohjaajien, sairaanhoitajan sekä johtajan tehtäviin. Villa Huvissa työskentelee 26 ohjaajaa, vastaava ohjaaja, johtaja sekä kokki.</w:t>
+        <w:t>Asukkaat kohdataan yksilöllisesti ja he osallistuvat päivittäin valintojen tekemiseen. Asukkailla on mahdollisuus osallistua viikoittain asukaskokouksiin ja erilaisiin toimintatuokioihin useampana päivänä viikossa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C9B38E" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-    <w:p w14:paraId="25FA0343" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRPr="00A14A86" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+    <w:p w14:paraId="317D05AB" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14A86">
+    </w:p>
+    <w:p w14:paraId="244F41F9" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Onnistumiset </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="78FC99AF" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Syksyn aikana Villa Huvissa on pidetty omaisyhdistyksen avustuksella Halloween juhlat sekä puurojuhla omaisille. Rekrytoinneissa olemme myös onnistuneet ja saaneet lisää osaamista Villa Huviin. Syksyn aikana Villa Huvissa on keskitytty turvallisen arjen toteutumiseen. Lisäksi lääkehoidossa siirtyminen annosjakeluun on toteutettu onnistuneesti marraskuun alusta lähtien. </w:t>
-[...4 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A14A86">
+        <w:t>2. Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA2A090" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF66324" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Valvontakäynnin yhteydessä todettuja asioita on hyödynnetty yksikön toiminnan kehittämiseen. Poikkeamat käsitellään viikkopalavereissa ja esimerkiksi lääkehoidon toteuttamiseen on kehitetty uusia toimintamalleja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43464A13" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09"/>
+    <w:p w14:paraId="7A948740" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97CC53" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-    <w:p w14:paraId="06863E6F" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRPr="008644B8" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+    <w:p w14:paraId="2F15A5FA" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
       <w:r>
-        <w:t>Suunnitelmissa on asiakastyön laadun kehittäminen asiakassuunnitelmien (pato) ajantasaisuudesta huolehtimisella. Asiakastyön laadun varmistaminen työntekijöiden perehdyttämisellä.</w:t>
+        <w:t>Henkilöstötilanne on ollut arviointijakson aikana hyvä. Uusi yksikön johtaja on aloittanut ja kaikki ohjaajien tehtävät ovat täytettynä. Yksikössä on aloittanut myös oma siivooja, jonka työpanos on ollut yksikössä merkittävä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6715D73A" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="16B6D2E0" w14:textId="44C4B010" w:rsidR="00F729EE" w:rsidRPr="008644B8" w:rsidRDefault="00F729EE" w:rsidP="00F729EE">
+    <w:p w14:paraId="6C8D27E2" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09"/>
+    <w:p w14:paraId="7E3FEE8D" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52831430" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AF9553" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:r>
+        <w:t>Olemme onnistuneet aloittamaan säännölliset asukaskokoukset sekä erilaisten toimintatuokioiden jalkauttamisessa toimintaamme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0085F7" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09"/>
+    <w:p w14:paraId="6B203576" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDB3850" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB9D564" w14:textId="4015CC55" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Otamme käyttöön </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Aspa.kodin</w:t>
+        <w:t>DomaCare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> johtajan sijainen Anne Tiilikka</w:t>
+        <w:t xml:space="preserve"> 2. Kehitämme asiakastietojärjestelmän toimintojen hyödyntämistä asukastyössä ja laadukkaassa kirjaamisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEEC108" w14:textId="77777777" w:rsidR="00F729EE" w:rsidRPr="001E457A" w:rsidRDefault="00F729EE" w:rsidP="00F729EE"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
+    <w:p w14:paraId="5AD70F7F" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3C50DE" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanna Misukka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F73216" w14:textId="77777777" w:rsidR="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>yksikön johtaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A14B6F" w14:textId="3E97FFB8" w:rsidR="008644B8" w:rsidRPr="006B0C09" w:rsidRDefault="006B0C09" w:rsidP="006B0C09">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.5.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008644B8" w:rsidRPr="006B0C09" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39A14B72" w14:textId="77777777" w:rsidR="00CD63B8" w:rsidRDefault="00CD63B8" w:rsidP="007E2291">
+    <w:p w14:paraId="3539965D" w14:textId="77777777" w:rsidR="00315053" w:rsidRDefault="00315053" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A14B73" w14:textId="77777777" w:rsidR="00CD63B8" w:rsidRDefault="00CD63B8" w:rsidP="007E2291">
+    <w:p w14:paraId="24E43FB9" w14:textId="77777777" w:rsidR="00315053" w:rsidRDefault="00315053" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -284,51 +396,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39A14B76" w14:textId="77777777" w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
@@ -380,58 +491,58 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39A14B70" w14:textId="77777777" w:rsidR="00CD63B8" w:rsidRDefault="00CD63B8" w:rsidP="007E2291">
+    <w:p w14:paraId="38DA210D" w14:textId="77777777" w:rsidR="00315053" w:rsidRDefault="00315053" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A14B71" w14:textId="77777777" w:rsidR="00CD63B8" w:rsidRDefault="00CD63B8" w:rsidP="007E2291">
+    <w:p w14:paraId="6B7A4CDE" w14:textId="77777777" w:rsidR="00315053" w:rsidRDefault="00315053" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39A14B74" w14:textId="77777777" w:rsidR="007E2291" w:rsidRDefault="005C1519" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00455B1D">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
@@ -481,93 +592,235 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="39A14B75" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="11BCE245" w14:textId="77777777" w:rsidR="002F54C3" w:rsidRDefault="00F729EE">
+  <w:p w14:paraId="11BCE245" w14:textId="37A13FB5" w:rsidR="002F54C3" w:rsidRDefault="006B0C09">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="16412C7D">
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16412C7D" wp14:editId="22627EA5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="609332764" name="Tekstiruutu 2" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="03A0AAFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwD&#10;uguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5e&#10;XXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn&#10;9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWi&#10;Z6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBT&#10;E949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqa&#10;USmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPN&#10;bm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6&#10;M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJ&#10;quSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwME&#10;FAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdx&#10;E1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3c&#10;bUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwN&#10;cqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+x&#10;CWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0W&#10;AgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6g&#10;c+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="648CABA8">
-[...21 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="648CABA8" wp14:editId="65D19D0B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="334645"/>
+              <wp:effectExtent l="10795" t="9525" r="5080" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1364645840" name="Tekstiruutu 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="334645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7CAF1A30" w14:textId="77777777" w:rsidR="002F54C3" w:rsidRDefault="00613F4F">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Hyväksyjä: Tiina Apajasaari, 27.5.2025 09:20</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="648CABA8" id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBANnlIGAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti59WLEKbp0GQZ0&#10;F6DbByiyHAuTRY1SYmdfP0pO0nTDXob5QRBN6pA8PFzc9a1he4Vegy35eJRzpqyEStttyb99Xb+5&#10;4cwHYSthwKqSH5Tnd8vXrxadK9QEGjCVQkYg1hedK3kTgiuyzMtGtcKPwClLzhqwFYFM3GYVio7Q&#10;W5NN8vwq6wArhyCV9/T3YXDyZcKvayXD57r2KjBTcqotpBPTuYlntlyIYovCNVoeyxD/UEUrtKWk&#10;Z6gHEQTbof4DqtUSwUMdRhLaDOpaS5V6oG7G+W/dPDXCqdQLkePdmSb//2Dlp/2T+4Is9G+hpwGm&#10;Jrx7BPndMwurRtitukeErlGiosTjSFnWOV8cn0aqfeEjyKb7CBUNWewCJKC+xjayQn0yQqcBHM6k&#10;qz4wST+n4+t5npNLkm86nV3N5imFKE6vHfrwXkHL4qXkSENN6GL/6EOsRhSnkJjMg9HVWhuTDNxu&#10;VgbZXpAA1uk7or8IM5Z1Jb+dT+YDAX+FoEpjsUPWFxCtDqRko9uS35yDRBFpe2erpLMgtBnuVLKx&#10;Rx4jdQOJod/0FBj53EB1IEYRBsXShtGlAfzJWUdqLbn/sROoODMfLE3ldjybRXknYza/npCBl57N&#10;pUdYSVAlD5wN11UYVmLnUG8bynTSwT1Ncq0Tyc9VHesmRSbuj9sTJX9pp6jnHV/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOznr9XLqfQiRGH1EbScDtTIJBsdC01GnZv&#10;65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcO&#10;D52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W48K+rz+0vr6anh5BZJzy3zH84DM6VMxU&#10;xyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA&#10;NnlIGAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7CAF1A30" w14:textId="77777777" w:rsidR="002F54C3" w:rsidRDefault="00613F4F">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Hyväksyjä: Tiina Apajasaari, 27.5.2025 09:20</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24706D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC4E2A04"/>
     <w:lvl w:ilvl="0" w:tplc="20888298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C4E6F86">
       <w:start w:val="1"/>
@@ -890,107 +1143,107 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="604191958">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1127119671">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2119831435">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8196"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00602295"/>
     <w:rsid w:val="00006CB6"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D100F"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001F5118"/>
     <w:rsid w:val="002618EC"/>
+    <w:rsid w:val="00271074"/>
     <w:rsid w:val="00275F34"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="0028585F"/>
     <w:rsid w:val="002F54C3"/>
     <w:rsid w:val="002F69C3"/>
+    <w:rsid w:val="00315053"/>
     <w:rsid w:val="00375F02"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003A5B3A"/>
     <w:rsid w:val="003D0902"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004B2C7B"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005D34F8"/>
     <w:rsid w:val="00602295"/>
     <w:rsid w:val="00613F4F"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
+    <w:rsid w:val="006B0C09"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007835F8"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008675F9"/>
     <w:rsid w:val="00881E13"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC5A8F"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD2927"/>
     <w:rsid w:val="00CD3F86"/>
@@ -1007,53 +1260,53 @@
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F729EE"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FC33FE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE6888"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8196"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39A14B21"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0BA77F77-2BCA-47B3-971D-50AD1E0DCF9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -2205,63 +2458,82 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -2452,213 +2724,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B36C98-677D-43F5-AAB2-28F2382E2D73}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>244</Words>
-  <Characters>1984</Characters>
+  <Words>196</Words>
+  <Characters>1595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Aspa Palvelut Oy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2224</CharactersWithSpaces>
+  <CharactersWithSpaces>1788</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marju Mettänen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>