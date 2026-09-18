--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -84,51 +84,87 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A863F7" w:rsidRPr="00764371">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7684D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1.1.2026-30.4.2026</w:t>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00334FE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7684D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00334FE0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7684D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E63E6" w:rsidRPr="00764371" w:rsidRDefault="008E63E6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A11DE6" w:rsidRPr="00764371" w:rsidRDefault="00A11DE6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
@@ -213,91 +249,91 @@
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r w:rsidR="00764371" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00764371" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
       <w:r w:rsidR="008221A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00764371" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00A7684D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...6 lines deleted...]
-        <w:t>.4</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
       </w:r>
       <w:r w:rsidR="00764371" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="008221A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A863F7" w:rsidRPr="00764371" w:rsidRDefault="00A863F7" w:rsidP="00764371">
       <w:pPr>
@@ -317,108 +353,122 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E63E6" w:rsidRPr="00764371" w:rsidRDefault="008E63E6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Asiakaskokemus ja osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B4F8D" w:rsidRDefault="000A6BC2" w:rsidP="00764371">
+    <w:p w:rsidR="00A55FFF" w:rsidRDefault="000A6BC2" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kevään 2025 asiakastyytyväisyyskyselyssä nousi esiin asiakkaiden </w:t>
+        <w:t>Kevään 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakastyytyväisyyskyselyssä nousi esiin asiakkaiden </w:t>
       </w:r>
       <w:r w:rsidR="007432AC" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>kokemus saamastaan hyvästä palvelusta</w:t>
+        <w:t xml:space="preserve">kokemus saamastaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yksilöllisestä tuesta ja </w:t>
+      </w:r>
+      <w:r w:rsidR="007432AC" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>palvelusta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä tsemppaamisesta</w:t>
       </w:r>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Otava koettiin turvalliseksi paikaksi asua, missä on mukava henki sekä ilmapiiri ja henkilökunta on hyvin tavoitettavissa. Asiakkailla on myös positiivinen kokemus ryhmätoiminnasta</w:t>
-[...27 lines deleted...]
-        <w:t>mahdollisuudesta osallistua ruokailuihin oman valinnan mukaan.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55FFF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Otava koettiin turvalliseksi paikaksi asua ja tukea on saanut myös asioiden hoitamisessa. Myös ruokailuihin osallistumisen mahdollisuus ja ryhmät nousivat kyselyssä esille onnistuneina asioina.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B4F8D" w:rsidRDefault="000A6BC2" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Otavassa järjestetään </w:t>
       </w:r>
       <w:r w:rsidR="00992C8B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sään</w:t>
@@ -470,51 +520,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A863F7" w:rsidRPr="00764371" w:rsidRDefault="008E63E6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB3AD0" w:rsidRDefault="005C1EE8" w:rsidP="00764371">
+    <w:p w:rsidR="00134CD6" w:rsidRDefault="005C1EE8" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Otavassa poikkeamien raportointi on tullut osaksi arjen perustyötä ja ohjaajat ovat hyvin omaksuneet tavan tehdä poikkeama</w:t>
       </w:r>
       <w:r w:rsidR="00CB3AD0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ilmoitukse</w:t>
       </w:r>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -591,60 +641,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ja asiakkaiden saamaa p</w:t>
       </w:r>
       <w:r w:rsidR="004530D9" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">alvelua toteutamme </w:t>
       </w:r>
       <w:r w:rsidR="005C287D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">voimassa olevan </w:t>
       </w:r>
       <w:r w:rsidR="004530D9" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hankintasopimuksen mukaisesti.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00A863F7" w:rsidRPr="00764371" w:rsidRDefault="008E63E6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E6F31" w:rsidRPr="00764371" w:rsidRDefault="00C10906" w:rsidP="00764371">
       <w:pPr>
@@ -711,50 +751,129 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C287D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vaihtuvaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitoitukseen</w:t>
       </w:r>
       <w:r w:rsidR="00760406" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00353D72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstö on sitoutunut tuottamaan hankintasopimuksen mukaista palvelua.</w:t>
+      </w:r>
+      <w:r w:rsidR="00143760">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Työilmapiiri </w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sekä</w:t>
+      </w:r>
+      <w:r w:rsidR="00143760">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keskinäinen vuorovaikutu</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vat</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parantun</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008347F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja jokaisen työntekijän sitoutuminen näkyy siinä.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="005E6F31" w:rsidRPr="00764371" w:rsidRDefault="005E6F31" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008E63E6" w:rsidRPr="00764371" w:rsidRDefault="008E63E6" w:rsidP="00764371">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00764371">
@@ -903,122 +1022,132 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>osallistaen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A40438" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF4FE2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>asiakkaat siihen mukaan</w:t>
       </w:r>
       <w:r w:rsidR="00A40438" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Laadukkaalla symboli -kirjaamisella valmistaudumme myös tulevaan </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00811F90" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Henkilöstö on omaksunut hyvin symboli -kirjauksen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12FC2" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A40438" w:rsidRPr="00764371">
+      <w:r w:rsidR="00353D72" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KantaPalveluun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A40438" w:rsidRPr="00764371">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00353D72" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siirtymiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00353D72">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valmistaudumme symbolikirjaamisella ja suorittamalla siihen liittyviä koulutuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="00353D72" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C84817">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Henkilöstö panostaa omavalvo</w:t>
+        <w:t xml:space="preserve">Henkilöstö panostaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84817">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>omavalvo</w:t>
       </w:r>
       <w:r w:rsidR="00134CD6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00C84817">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nan </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nan kehittämiseen osaksi päivittäistä työskentelytä ja tämä on osa laadukasta asiakastyö</w:t>
+      </w:r>
+      <w:r w:rsidR="00990F37">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tä</w:t>
+      </w:r>
       <w:r w:rsidR="00C84817">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> päivittäisissä kohtaamisissa. </w:t>
       </w:r>
       <w:r w:rsidR="00C12FC2" w:rsidRPr="00764371">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yhdessä henkilökunnan kanssa olemme sopineet panostavamme keskinäisen vuorovaikutuksen ja työilmapiirin parantamiseen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C84817" w:rsidRDefault="00C84817" w:rsidP="009619CF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1034,91 +1163,112 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Merja Pohjanen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D00B24" w:rsidRDefault="009619CF" w:rsidP="009619CF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikön johtaja </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00203CA0" w:rsidRPr="009619CF" w:rsidRDefault="00203CA0" w:rsidP="009619CF">
+    <w:p w:rsidR="00203CA0" w:rsidRPr="009619CF" w:rsidRDefault="00990F37" w:rsidP="009619CF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8.5.2026</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00203CA0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00203CA0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00203CA0" w:rsidRPr="009619CF" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C7639" w:rsidRDefault="002C7639" w:rsidP="004D3A3F">
+    <w:p w:rsidR="000552EA" w:rsidRDefault="000552EA" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C7639" w:rsidRDefault="002C7639" w:rsidP="004D3A3F">
+    <w:p w:rsidR="000552EA" w:rsidRDefault="000552EA" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1163,58 +1313,58 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002C7639" w:rsidRDefault="002C7639" w:rsidP="004D3A3F">
+    <w:p w:rsidR="000552EA" w:rsidRDefault="000552EA" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002C7639" w:rsidRDefault="002C7639" w:rsidP="004D3A3F">
+    <w:p w:rsidR="000552EA" w:rsidRDefault="000552EA" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -1314,80 +1464,80 @@
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00B919BB" w:rsidRDefault="002C7639">
+  <w:p w:rsidR="00F40083" w:rsidRDefault="000552EA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w:rsidR="00B919BB" w:rsidRDefault="009422D6">
+              <w:p w:rsidR="00F40083" w:rsidRDefault="000552EA">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Versio: 3</w:t>
+                  <w:t>Versio: 4</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1955,172 +2105,180 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E63E6"/>
     <w:rsid w:val="00047153"/>
+    <w:rsid w:val="000552EA"/>
     <w:rsid w:val="000A5234"/>
     <w:rsid w:val="000A6BC2"/>
     <w:rsid w:val="00100666"/>
     <w:rsid w:val="00134CD6"/>
     <w:rsid w:val="00142610"/>
+    <w:rsid w:val="00143760"/>
     <w:rsid w:val="00176248"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00203CA0"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002B4F8D"/>
     <w:rsid w:val="002C7639"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
+    <w:rsid w:val="00334FE0"/>
     <w:rsid w:val="00337664"/>
+    <w:rsid w:val="00353D72"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="00401E04"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00445F48"/>
     <w:rsid w:val="004530D9"/>
     <w:rsid w:val="004600A4"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004B606A"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="0053768A"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="005C1EE8"/>
     <w:rsid w:val="005C287D"/>
     <w:rsid w:val="005E6F31"/>
     <w:rsid w:val="005F0440"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00663D7E"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
     <w:rsid w:val="007432AC"/>
     <w:rsid w:val="007520D4"/>
     <w:rsid w:val="00760406"/>
     <w:rsid w:val="00764371"/>
     <w:rsid w:val="00803342"/>
     <w:rsid w:val="00811F90"/>
     <w:rsid w:val="008221A6"/>
+    <w:rsid w:val="008347F8"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="008E63E6"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="00921ED0"/>
     <w:rsid w:val="009422D6"/>
     <w:rsid w:val="009468A5"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009619CF"/>
+    <w:rsid w:val="00990F37"/>
     <w:rsid w:val="00992C8B"/>
     <w:rsid w:val="00993949"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="009F15E8"/>
     <w:rsid w:val="00A05D79"/>
     <w:rsid w:val="00A11DE6"/>
     <w:rsid w:val="00A40438"/>
     <w:rsid w:val="00A41F15"/>
     <w:rsid w:val="00A52562"/>
+    <w:rsid w:val="00A55FFF"/>
     <w:rsid w:val="00A7684D"/>
     <w:rsid w:val="00A863F7"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00AC7C44"/>
     <w:rsid w:val="00B03815"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00B919BB"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C10906"/>
     <w:rsid w:val="00C12FC2"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00C555F6"/>
     <w:rsid w:val="00C84817"/>
     <w:rsid w:val="00C96E73"/>
     <w:rsid w:val="00CB3AD0"/>
     <w:rsid w:val="00CB4673"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
     <w:rsid w:val="00D21077"/>
     <w:rsid w:val="00D67901"/>
     <w:rsid w:val="00D700CE"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00DF4FE2"/>
     <w:rsid w:val="00E81672"/>
     <w:rsid w:val="00E93B6D"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F36683"/>
+    <w:rsid w:val="00F40083"/>
     <w:rsid w:val="00F4619C"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="314317C6"/>
+  <w14:docId w14:val="2282ADB3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0C726EEE-917D-4F38-B16A-3CDEB0C8AACA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -5445,77 +5603,77 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDEABD39-67F8-4197-A04D-21FFDB5DC557}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D139FE-7A87-4952-9D70-77B20DE821D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
@@ -5528,69 +5686,69 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>374</Words>
-  <Characters>3033</Characters>
+  <Words>391</Words>
+  <Characters>3171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3401</CharactersWithSpaces>
+  <CharactersWithSpaces>3555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Merja Pohjanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>