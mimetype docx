--- v0 (2026-05-26)
+++ v1 (2026-09-22)
@@ -67,940 +67,1477 @@
     </w:p>
     <w:p w14:paraId="0CD4F3D4" w14:textId="77777777" w:rsidR="00344C6F" w:rsidRDefault="00344C6F" w:rsidP="003D403D">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D10C0B" w14:textId="77777777" w:rsidR="00344C6F" w:rsidRDefault="00344C6F" w:rsidP="003D403D">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39AC93A8" w14:textId="609AB2FA" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
-[...1 lines deleted...]
-        <w:spacing w:after="40"/>
+    <w:p w14:paraId="2B7CFE54" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>OMAVALVONNAN SEURANTARAPORTTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75359A1B" w14:textId="4D33B9DF" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>1.5.–31.8.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Aurinkopiha, </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="666666"/>
+      <w:r w:rsidR="00BB7D9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Aspa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D403D">
-[...6 lines deleted...]
-    <w:p w14:paraId="5F0807BB" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palvelut Oy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0807BB" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:r>
         <w:t>Johdanto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521D74AA" w14:textId="68241B59" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
-[...24 lines deleted...]
-    <w:p w14:paraId="4F116E88" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
+    <w:p w14:paraId="73D4F89D" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Aurinkopihan omavalvontasuunnitelma ohjaa yksikön päivittäistä toimintaa, palvelun laadun seurantaa, asiakasturvallisuutta ja toiminnan kehittämistä. Omavalvontasuunnitelma on asiakkaiden, läheisten ja henkilöstön saatavilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C52A6CE" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tällä seurantaraportilla kuvaamme omavalvonnan toteutumista ajalla 1.5.–31.8.2026. Raportissa tuodaan esiin toiminnassa tehtyjä havaintoja, onnistumisia, kehittämistarpeita sekä niiden perusteella tehtyjä toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D60BC6" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvonnan toteutumista seurataan osana yksikön päivittäistä johtamista. Seurantaa tehdään muun muassa asiakas- ja läheispalautteen, henkilöstöpalaverien, poikkeamien, lääkehoidon seurannan, asiakaskirjaamisen, RAI-arviointien, toteuttamissuunnitelmien, henkilöstömitoituksen sekä turvallisuuteen ja toimintaympäristöön liittyvien havaintojen avulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438E63BA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Edellisellä raportointijaksolla kehittämiskohteiksi tunnistettiin erityisesti asiakaslähtöisen kirjaamisen vahvistaminen, asiakkaiden yksilöllisten tarpeiden parempi tunnistaminen, lääkehoidon vastuiden selkeyttäminen sekä omahoitajamallin vahvistaminen. Näiden osa-alueiden kehittämistä on jatkettu tällä raportointijaksolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4894A445" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
-      </w:pPr>
-[...462 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096ED2C5" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden osallisuuden vahvistaminen on ollut raportointijaksolla yksi toiminnan keskeisistä tavoitteista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B989206" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Keväällä toteutetun asiakaskyselyn perusteella asiakkaat kokivat myönteisenä erityisesti mahdollisuutensa osallistua itseään koskeviin päätöksiin, henkilökohtaisen palvelun sekä kunnioittavan kohtaamisen. Kehittämiskohteeksi nousi asiakkaiden kokemus omien toiveiden kuulemisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2726F4CE" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Asiakkaiden tarpeiden ja palvelun kohtaamisen osalta 75% hyväksyntä osoittaa, että neljännes henkilöstöstä kokee kuolevansa eroja yksilöllisten tarpeiden tunnistamisen ja toteutuksen välillä. Tämä ei ole lähellä </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="5AEFD6C1" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
+        <w:t>Palautteen perusteella yksikössä on kiinnitetty enemmän huomiota asiakkaan henkilökohtaiseen kohtaamiseen ja mahdollisuuksiin vaikuttaa omaan arkeensa. Omahoitajatyöskentelyä on vahvistettu ja asiakkaan kanssa vietettävälle yksilölliselle ajalle on pyritty varaamaan säännöllisesti aikaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8A49CC" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asukkailla on mahdollisuus osallistua asiakaskokouksiin ja tuoda niiden kautta esille omaan asumiseensa sekä yksikön yhteiseen toimintaan liittyviä toiveita ja kehittämisehdotuksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003DCB1D" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Yksikössä on järjestetty päivätoimintaa ja muuta yhteistä toimintaa. Viikoittaiset aktiviteetit ovat tukeneet yhteisöllisyyttä ja asiakkaiden mahdollisuutta osallistua mielekkääseen toimintaan. Kesän aikana järjestettiin myös yhteistä toimintaa ja tapahtumia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA5CD42" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden osallisuuden toteutumista seurataan jatkossakin. Tavoitteena on, että asiakkaan oma näkemys näkyy mahdollisimman konkreettisesti hänen palvelunsa suunnittelussa, toteuttamisessa ja kirjaamisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC03FE2" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
-      </w:pPr>
-[...109 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Palvelun toteuttaminen ja yksilöllisten tarpeiden huomioiminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365FA056" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijaksolla on kiinnitetty erityistä huomiota siihen, että asiakkaiden saama palvelu vastaa heidän tämänhetkistä toimintakykyään ja yksilöllistä avuntarvettaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D96D7EA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden palveluntarvetta arvioidaan päivittäisen havainnoinnin, asiakaskirjaamisen, RAI-arviointien, toteuttamissuunnitelmien sekä asiakkaan ja hänen verkostonsa kanssa tehtävän yhteistyön avulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE5E939" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seurannassa havaittiin, että useiden asiakkaiden avun ja tuen tarve oli muuttunut. Tämän perusteella asiakkaiden palveluluokkia ja palvelun sisältöä arvioitiin uudelleen yhdessä sosiaalityön kanssa. Raportointijaksolla useiden asiakkaiden palveluluokkia tarkistettiin vastaamaan paremmin heidän todellista avuntarvettaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053118E9" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Erityistä huomiota on kiinnitetty asiakkaisiin, jotka tarvitsevat runsaasti fyysistä apua, kahden työntekijän tukea tai joiden psyykkisessä tai kognitiivisessa toimintakyvyssä on tapahtunut muutoksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47955705" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>RAI-arviointien, toteuttamissuunnitelmien ja päivittäisten kirjausten välistä yhteyttä on samalla vahvistettu. Tavoitteena on, että toimintakyvyn muutokset havaitaan mahdollisimman nopeasti ja että niiden perusteella arvioidaan myös palvelun riittävyyttä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47383362" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Omahoitajamalli tiimityön toiminnaksi</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="45E1D8EA" w14:textId="0C2DFDA6" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
+        <w:t>Toiminnan laadun arviointi ja kehittäminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521804E7" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontaa toteutetaan Aurinkopihassa osana päivittäistä johtamista. Toiminnan laatua ja turvallisuutta käsitellään säännöllisesti henkilöstön kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E80E4A3" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijaksolla on seurattu muun muassa lääkehoitoa, asiakaskirjaamista, RAI-arviointien ja toteuttamissuunnitelmien ajantasaisuutta, henkilöstömitoitusta sekä asiakkaiden yksilöllisen palveluntarpeen toteutumista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D02F70" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Elokuun seurannassa omavalvontasuunnitelman, vuosikellon sekä palvelua koskevien sopimusvaatimusten arvioitiin toteutuneen suunnitellusti. RAI-arviointeja oli tarkistettu, toteuttamissuunnitelmien päivitystyö oli käynnissä ja kirjaamisen laatua seurattiin säännöllisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB896A9" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijaksolla tarkistettiin myös yksikön toimintaan liittyviä muita omavalvonnan kokonaisuuksia, kuten siivouksen ja elintarviketoiminnan suunnitelmia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367882FF" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvonnan kehittämisessä tavoitteena on, ettei seuranta jää pelkäksi suunnitelmien ja asiakirjojen tarkistamiseksi. Havaintojen perusteella toimintatapoja muutetaan ja niiden toteutumista seurataan käytännön työssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484653EB" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
-      </w:pPr>
-[...71 lines deleted...]
-    <w:p w14:paraId="30458873" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="003D403D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakasturvallisuus ja poikkeamien käsittely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E2BB2" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Poikkeamien tunnistamista ja raportointia on vahvistettu raportointijakson aikana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF36E3" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Poikkeamia käsitellään yksikössä osana omavalvontaa. Tavoitteena on tunnistaa tapahtumaan vaikuttaneet tekijät ja määritellä tarvittavat korjaavat toimenpiteet niin, että vastaavan tapahtuman riski vähenee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D97988" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijaksolla tehdyt ilmoitukset liittyivät pääasiassa lääkehoidon käytäntöihin sekä asiakkaiden turvallisen avustamisen ja päivittäisten toimintatapojen varmistamiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291832CB" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Havaintojen perusteella henkilöstölle on tarkennettu yhteisiä toimintatapoja ja vastuita. Samalla on vahvistettu sitä, että poikkeamia käsitellään henkilöstön kanssa avoimesti ja niitä käytetään toiminnan kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20616E2A" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Poikkeamailmoitusten tekemisen aktiivisuuden lisääntyminen nähdään osana kehittyvää turvallisuuskulttuuria. Seuraavassa vaiheessa seurannan painopisteenä on arvioida, ovatko sovitut korjaavat toimenpiteet vähentäneet samankaltaisten tilanteiden toistumista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CC019F" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
-      </w:pPr>
-[...46 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoidon turvallisuus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31670BBA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoidon turvallisuuden kehittämistä on jatkettu raportointijaksolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5939A5AD" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kirjaamisen laadun ja asiakaskeskeisyyden osalta) ja seurata kehityskohteet asiakastyytyväisyyden ja uusien työntekijöiden rekrytoinnin kautta. Tämä </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Lääkehoidon omavalvontaa on vahvistettu ja lääkehoitoon liittyviä vastuita on tarkennettu. Lääkehoidon toteutumista, lääkelistojen ajantasaisuutta, lääkkeiden käsittelyä sekä sovittujen toimintatapojen noudattamista seurataan säännöllisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1395C627" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seurannassa havaittujen puutteiden perusteella henkilöstölle on annettu lisäohjausta ja yhteisiä käytäntöjä on täsmennetty. Erityistä huomiota on kiinnitetty siihen, että lääkemuutokset siirtyvät asianmukaisesti käytännön lääkehoitoon ja että lääkehoitoon liittyvät tarkistus- ja kirjaamiskäytännöt toteutuvat yhdenmukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DF73A6" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoidon poikkeamien käsittelyä on käytetty osana oppimista ja toimintatapojen kehittämistä. Lääkehoidon turvallisuuden seuranta jatkuu seuraavalla raportointijaksolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E648AF5" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kirjaamisen laatu ja asiakastietojen käsittely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5233C952" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakaskirjaamisen kehittäminen on jatkunut koko raportointijakson ajan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF3358" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>DOMA 2:n käyttöönoton yhteydessä henkilöstöä on ohjattu uuden järjestelmän käyttöön ja samalla on harjoiteltu Kanta-kirjaamisen periaatteita. Kirjaamisen tueksi on laadittu yksikön asiakaskunnan tarpeet huomioivaa ohjeistusta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2187AA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kirjaamisen seurannassa on havaittu, että asiakkaiden päivittäiset perustoiminnot kirjataan pääosin hyvin. Kehitettävää on edelleen siinä, miten asiakkaan oma kokemus, mieliala, psyykkinen vointi, toimintakyvyn muutokset ja palvelulle asetetut tavoitteet tulevat kirjauksissa näkyviksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5E76A6" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kirjaamisen laatua on tämän vuoksi seurattu säännöllisesti ja henkilöstölle on annettu palautetta. RAI-arvioita ja toteuttamissuunnitelmia on tarkasteltu yhdessä päivittäisten kirjausten kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FA9BBD" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavoitteena on vahvistaa asiakaslähtöistä kirjaamista niin, että kirjaukset eivät kuvaa ainoastaan tehtyä työtä, vaan myös sitä, miten asiakkaan toimintakykyä, itsenäisyyttä, osallisuutta ja yksilöllisiä tavoitteita on tuettu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D358EE8" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstö ja henkilöstömitoitus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB82DAC" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstöresurssin riittävyyttä on seurattu raportointijaksolla aktiivisesti suhteessa asiakkaiden avuntarpeeseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BD260F" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden palveluntarpeessa tapahtuneet muutokset ovat lisänneet tarvetta tarkastella henkilöstömitoituksen lisäksi työvuorokohtaista henkilöstövahvuutta. Osa asiakkaista tarvitsee runsaasti fyysistä apua tai kahden työntekijän tukea päivittäisissä toiminnoissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2169C99E" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kesäkauden aikana henkilöstön saatavuus pystyttiin turvaamaan myös vuosilomien aikana. Tarvittavia sijaisia rekrytoitiin ja henkilöstöresurssia vahvistettiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726886C4" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Raportointijakson loppua kohden henkilöstömitoitus vahvistui ja elokuun toteutunut mitoitus oli 0,85. Samalla henkilöstörakennetta täydennettiin yksikön tarpeiden mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F06FB46" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstöresurssin seurannassa tavoitteena on jatkossa tarkastella laskennallisen mitoituksen rinnalla asiakkaiden todellista palveluntarvetta sekä sitä, miten henkilöstöä on käytettävissä eri vuorokaudenaikoina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E27FD3" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstön osaaminen ja toimintatapojen kehittäminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414EA1DC" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstön osaamisen vahvistaminen on kohdistunut raportointijaksolla erityisesti lääkehoitoon, asiakaskirjaamiseen, RAI-arviointeihin, toteuttamissuunnitelmiin sekä asiakkaiden yksilölliseen avustamiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A45775" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Yksikössä on järjestetty henkilöstölle koulutusta ja ohjausta. Perehdytystä on täydennetty myös päivittäisen työn yhteydessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBBD183" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seurannassa on tunnistettu tarve yhtenäistää henkilöstön toimintatapoja erityisesti kirjaamisessa, lääkehoidon vastuutehtävissä sekä asiakkaiden toimintakyvyn muutosten tunnistamisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F61564C" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavoitteena on, että sovitut toimintatavat toteutuvat samalla tavalla työntekijästä ja työvuorosta riippumatta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44388065" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Turvallisuus ja toimintaympäristö</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A273EA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakas- ja työturvallisuuden seuranta on ollut osa raportointijakson omavalvontaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145ADF3" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Aurinkopihan asiakkaista useat tarvitsevat apuvälineitä ja henkilöstön fyysistä apua siirtymisissä. Turvallisiin siirtotapoihin, apuvälineiden asianmukaiseen käyttöön ja asiakkaan yksilölliseen avuntarpeeseen on tämän vuoksi kiinnitetty erityistä huomiota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492F2A3B" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Hälytyslaitteiden toimintaa on seurattu ja henkilöstölle on tarkennettu käytäntöjä, joilla varmistetaan, että asiakkaan tarvitsemat hälytys- ja ympäristönhallintalaitteet ovat hänen käytettävissään.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3173E2F1" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kiinteistöön ja asuntojen toimivuuteen liittyviä havaintoja on viety eteenpäin kiinteistöhuollolle. Turvallisuutta arvioitaessa huomioidaan erityisesti esteettömyys sekä pyörätuolia käyttävien asiakkaiden mahdollisuus liikkua mahdollisimman itsenäisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D5F24B" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Turvallisuuskäytäntöjen seuranta ja henkilöstön turvallisuusosaamisen vahvistaminen jatkuvat seuraavalla raportointijaksolla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBD10AC" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yhteistyö asiakkaiden läheisten ja verkostojen kanssa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F355FC3" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Yhteistyö asiakkaiden läheisten, sosiaalityön, terveydenhuollon ja muiden verkostojen kanssa on ollut tiivistä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA7AE68" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Verkostoyhteistyötä on käytetty erityisesti tilanteissa, joissa asiakkaan toimintakyvyssä tai palveluntarpeessa on tapahtunut muutos. Yhteistyössä on arvioitu palvelun riittävyyttä, asiakkaan tarvitsemaa tukea sekä tarvittaessa palveluluokan muuttamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DA9B35" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden muuttoihin tai muuttuviin elämäntilanteisiin liittyvissä tilanteissa yhteistyötä on tehty asiakkaan, läheisten ja palveluista vastaavien tahojen kanssa palvelun jatkuvuuden varmistamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1181086A" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavoitteena on, että asiakkaalla ja hänen verkostollaan on mahdollisimman yhtenäinen käsitys asiakkaan palveluntarpeesta, palvelun tavoitteista ja eri toimijoiden vastuista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2C7AEA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijakson keskeiset onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B742386" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportointijaksolla asiakkaiden yksilöllisen palveluntarpeen seuranta on tarkentunut. Muuttuneisiin avuntarpeisiin on reagoitu ja useiden asiakkaiden palveluluokkia on arvioitu uudelleen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21838E38" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden osallisuutta ja henkilökohtaista kohtaamista on vahvistettu omahoitajatyön, asiakaskokousten ja yhteisen toiminnan avulla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF3B935" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Poikkeamien tunnistaminen ja käsittely ovat kehittyneet ja niitä käytetään aiempaa systemaattisemmin toiminnan kehittämiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77150F4D" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Lääkehoidon omavalvontaa ja vastuunjakoa on vahvistettu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF8F022" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kirjaamisen laatua on seurattu säännöllisemmin ja henkilöstöä on ohjattu asiakaslähtöisempään kirjaamiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52214F99" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>RAI-arviointien, toteuttamissuunnitelmien ja päivittäisten kirjausten yhteyttä on vahvistettu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F7752D" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstömitoitusta ja työvuorojen henkilöstövahvuutta on tarkasteltu aiempaa tiiviimmin suhteessa asiakkaiden todelliseen avuntarpeeseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A571BF5" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kehittämiskohteet ja seuraavat toimenpiteet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD87354" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Seuraavalla raportointijaksolla lääkehoidon turvallisuuden seurantaa jatketaan. Tavoitteena on varmistaa, että sovitut yhteiset käytännöt toteutuvat yhdenmukaisesti ja että tehtyjen korjaavien toimenpiteiden vaikutuksia voidaan arvioida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCD1184" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kirjaamisen kehittämisessä painotetaan asiakkaan oman näkemyksen, psyykkisen voinnin, toimintakyvyn muutosten sekä toteuttamissuunnitelman tavoitteiden näkyvyyttä päivittäisissä kirjauksissa. Kirjaamisen laatua seurataan säännöllisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5225D10A" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstöresurssia arvioidaan edelleen suhteessa asiakkaiden todelliseen avuntarpeeseen. Kokonaismitoituksen lisäksi seurataan henkilöstön riittävyyttä eri työvuoroissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD14F8B" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>RAI-arvioiden, toteuttamissuunnitelmien ja päivittäisten kirjausten keskinäistä vastaavuutta vahvistetaan. Asiakkaan toimintakyvyn muuttuessa arvioidaan samalla, vastaako nykyinen palvelu edelleen hänen tarpeitaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE531FA" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkaiden kuulluksi tulemiseen kiinnitetään edelleen erityistä huomiota. Omahoitajatyön, asiakaskokousten ja muun henkilökohtaisen vuorovaikutuksen avulla vahvistetaan asiakkaiden mahdollisuutta vaikuttaa omaan palveluunsa ja arkeensa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BB43A6" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Poikkeamien seurannassa painopistettä siirretään yhä enemmän korjaavien toimenpiteiden vaikuttavuuteen. Tavoitteena on pystyä arvioimaan, onko havaittu riski vähentynyt ja onko sovittu toimintatapa vakiintunut osaksi yksikön arkea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751F0CA5" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844D85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvonnan tavoitteena seuraavalla raportointijaksolla on jatkaa toiminnan järjestelmällistä seurantaa ja varmistaa, että havaituista kehittämistarpeista seuraa konkreettisia ja pysyviä muutoksia asiakkaiden palvelun laatuun ja turvallisuuteen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194E6FEA" w14:textId="7072C1D4" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:r>
         <w:t>Yksikön  johtaja</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2560AD24" w14:textId="097D699A" w:rsidR="00556490" w:rsidRPr="003D403D" w:rsidRDefault="00556490" w:rsidP="003D403D">
+    </w:p>
+    <w:p w14:paraId="077834F0" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="003D403D" w:rsidRDefault="00844D85" w:rsidP="00844D85">
       <w:r>
         <w:t>Irina Rätsep</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2560AD24" w14:textId="53C79A73" w:rsidR="00556490" w:rsidRPr="003D403D" w:rsidRDefault="00556490" w:rsidP="00844D85">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00556490" w:rsidRPr="003D403D" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F9CAE13" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40" w:rsidP="004D3A3F">
+    <w:p w14:paraId="0B287F73" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11CF94B6" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40" w:rsidP="004D3A3F">
+    <w:p w14:paraId="4F1923A1" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="113FD1FD" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40"/>
+    <w:p w14:paraId="3E904EA6" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1029,91 +1566,91 @@
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat Alternates">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A839917" w14:textId="77777777" w:rsidR="003D403D" w:rsidRPr="0095537F" w:rsidRDefault="003D403D" w:rsidP="0095537F">
+  <w:p w14:paraId="7A839917" w14:textId="77777777" w:rsidR="00844D85" w:rsidRPr="0095537F" w:rsidRDefault="00844D85" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5529889F" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40" w:rsidP="004D3A3F">
+    <w:p w14:paraId="7EA7475F" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BAC3E23" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40" w:rsidP="004D3A3F">
+    <w:p w14:paraId="67FBF1B5" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1861073A" w14:textId="77777777" w:rsidR="00A34D40" w:rsidRDefault="00A34D40"/>
+    <w:p w14:paraId="5E4AB0A5" w14:textId="77777777" w:rsidR="005D5EF7" w:rsidRDefault="005D5EF7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B2F017B" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="001E6709">
+  <w:p w14:paraId="6B2F017B" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="456261CA" wp14:editId="6A4E595F">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1121,68 +1658,68 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0558ABD2" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="001E6709">
+  <w:p w14:paraId="0558ABD2" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35C44C90" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="001E6709">
+  <w:p w14:paraId="35C44C90" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AFBE223" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="0095537F">
+  <w:p w14:paraId="6AFBE223" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AC78D4B" wp14:editId="348452C9">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1190,57 +1727,57 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5C1F564B" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="001E6709">
+  <w:p w14:paraId="5C1F564B" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="393E6592" w14:textId="77777777" w:rsidR="003D403D" w:rsidRDefault="003D403D" w:rsidP="001E6709">
+  <w:p w14:paraId="393E6592" w14:textId="77777777" w:rsidR="00844D85" w:rsidRDefault="00844D85" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40180790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD40016"/>
     <w:lvl w:ilvl="0" w:tplc="1D66128E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="majorBidi" w:hint="default"/>
       </w:rPr>
@@ -1762,150 +2299,155 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1618608175">
+  <w:num w:numId="1" w16cid:durableId="1084959037">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2021080091">
+  <w:num w:numId="2" w16cid:durableId="1230388203">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2127848003">
+  <w:num w:numId="3" w16cid:durableId="610631368">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="325019570">
+  <w:num w:numId="4" w16cid:durableId="1126313155">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1496141457">
+  <w:num w:numId="5" w16cid:durableId="1736853782">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF6D9A"/>
     <w:rsid w:val="000A09A8"/>
     <w:rsid w:val="00177B93"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="002123E0"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002B48C7"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="00344C6F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D403D"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="004566DA"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="00554AB2"/>
     <w:rsid w:val="00556490"/>
     <w:rsid w:val="00591E59"/>
     <w:rsid w:val="005A2700"/>
+    <w:rsid w:val="005D5EF7"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="007C37CC"/>
     <w:rsid w:val="00810A5C"/>
+    <w:rsid w:val="00844D85"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="00905D0D"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="00A34D40"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B50789"/>
     <w:rsid w:val="00B6037C"/>
     <w:rsid w:val="00B662FC"/>
+    <w:rsid w:val="00BB7D9A"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D91FE4"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00E3556B"/>
     <w:rsid w:val="00EF6D9A"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
@@ -5043,50 +5585,65 @@
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
     <w:name w:val="Seliteteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00591E59"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="255091640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="ASPASPA">
       <a:dk1>
         <a:srgbClr val="3C0060"/>
       </a:dk1>
       <a:lt1>
@@ -5290,81 +5847,81 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7B78081-785A-48CE-A15B-50AFB9280370}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD3CFEB1-6673-4CE7-AA04-680F58CC9AB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6718</Characters>
+  <Pages>7</Pages>
+  <Words>1502</Words>
+  <Characters>12173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7532</CharactersWithSpaces>
+  <CharactersWithSpaces>13648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Irina Rätsep</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>