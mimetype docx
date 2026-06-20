--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,142 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="23C218C1" w14:textId="38B1D435" w:rsidR="008A2B34" w:rsidRPr="001E457A" w:rsidRDefault="008644B8" w:rsidP="001E457A">
+    <w:p w14:paraId="23C218C1" w14:textId="3F48B668" w:rsidR="008A2B34" w:rsidRPr="001E457A" w:rsidRDefault="008644B8" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00A50FC4" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Päivitetty </w:t>
       </w:r>
-      <w:r w:rsidR="00241133">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00841992">
+        <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidR="00A50FC4" w:rsidRPr="001E457A">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B40A4CA" w14:textId="77777777" w:rsidR="007D78D3" w:rsidRPr="001E457A" w:rsidRDefault="007D78D3" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FEBF70" w14:textId="62AD90E0" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D02EE4D" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="447CC5CE" w14:textId="77777777" w:rsidR="29C8BC8E" w:rsidRPr="001E457A" w:rsidRDefault="00460EAE" w:rsidP="001E457A">
+    <w:p w14:paraId="447CC5CE" w14:textId="00EAEA6C" w:rsidR="29C8BC8E" w:rsidRPr="001E457A" w:rsidRDefault="00460EAE" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>mavalvontasuunnitelma</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t>mme</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> on julkaistu Aspa-kodin verkkosivuilla. Tällä </w:t>
       </w:r>
+      <w:r w:rsidR="00611A03" w:rsidRPr="001E457A">
+        <w:t>seuranta raportilla</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
-        <w:t xml:space="preserve">seurantaraportilla </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>julkistamme omavalvonnan toteut</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>umiseen</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>valvonnan</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">huomioita ja </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD54C5" w14:textId="77777777" w:rsidR="007D78D3" w:rsidRPr="001E457A" w:rsidRDefault="46A18284" w:rsidP="001E457A">
       <w:pPr>
@@ -195,189 +193,289 @@
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5769B061" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA05688" w14:textId="1601DBA4" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
+    <w:p w14:paraId="0CA05688" w14:textId="71A341AE" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00241133">
-        <w:t>9</w:t>
+      <w:r w:rsidR="00EC00E8">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
-        <w:t>.2025-</w:t>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC00E8">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F62">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
         <w:t>3</w:t>
       </w:r>
+      <w:r w:rsidR="00EC00E8">
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidR="0061569D">
-        <w:t>1.</w:t>
-[...2 lines deleted...]
-        <w:t>12</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F62">
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
-        <w:t>.2025</w:t>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96F62">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2448FD" w14:textId="77777777" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA6978D" w14:textId="027B0B30" w:rsidR="00F90508" w:rsidRPr="00A20F6E" w:rsidRDefault="00F90508" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B10E81E" w14:textId="22C9EFCF" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A5B651" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E45D837" w14:textId="77777777" w:rsidR="00241133" w:rsidRDefault="0061569D" w:rsidP="001E457A">
+    <w:p w14:paraId="553CD019" w14:textId="43204BEC" w:rsidR="00611A03" w:rsidRDefault="0061569D" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Olemme edelleen toteuttaneet asukaskokouksia kerran kuukaudessa.  </w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t xml:space="preserve">Asiakaskokouksissa olemme käsitelleet seuraavia asioita: </w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D45B81">
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D45B81">
+      <w:r w:rsidR="00241133" w:rsidRPr="00D45B81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ruusuja ja risuja</w:t>
       </w:r>
       <w:r w:rsidR="00D45B81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve"> kuullaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4F8C">
+        <w:t xml:space="preserve">edelleen </w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t>jokaisessa kokouksessa</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771D3831" w14:textId="72DE77A0" w:rsidR="00611A03" w:rsidRDefault="00611A03" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> kuullaan jokaisessa kokouksessa, taloyhtiöön oltu tyytyväisiä, ruokien hinnat harmittavat yleisten kustannusten noustessa. Yhteisöllisen avautumisen jälkeen kuultu asiakkaiden toiveita ja uusia käytäntöjä uusissa tiloissa, Yhteisöllisessä oltu todella tyytyväisiä uudistukseen yhteisöllisen osalta. Käsitelty jalkahoitajalle halukkaita, yhdenvertaisuus asioita vammaispalveluissa, suunniteltu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t>aloyhtiö</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038DA">
+        <w:t xml:space="preserve">n toiminnallisuus </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF42F8">
+        <w:t xml:space="preserve">mietityttänyt ja kutsuttiin sosiaalinen isännöitsijä </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4F8C">
+        <w:t xml:space="preserve">vieraaksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF42F8">
+        <w:t xml:space="preserve">kokoukseen ja pohdittu esteettömyyttä ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB795C">
+        <w:t>ideoita,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF42F8">
+        <w:t xml:space="preserve"> miten kehittää yhteisöllisyyttä koko talossa.</w:t>
+      </w:r>
       <w:r>
-        <w:t>puurojuhlan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Kirjelmä mennyt Sato:lle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B74A0B" w14:textId="77777777" w:rsidR="00611A03" w:rsidRDefault="00241133" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> ohjelmaa, näytelmäkerhon virittämistä, joulun ruokailuja yms. Arki on ollut aktiivista ja toiminnallista kaikella tavalla.</w:t>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB795C">
+        <w:t>artoitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t>tiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB795C">
+        <w:t xml:space="preserve"> j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>alkahoitajalle halukkaita</w:t>
+      </w:r>
+      <w:r w:rsidR="00317FAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB795C">
+        <w:t>kevään aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285EF84D" w14:textId="77777777" w:rsidR="00611A03" w:rsidRDefault="00611A03" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t>uunnit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eltiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB795C">
+        <w:t>kevät</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0D81">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve">uhlan ohjelmaa, näytelmäkerhon </w:t>
+      </w:r>
+      <w:r w:rsidR="00317FAF">
+        <w:t xml:space="preserve">uudelleen </w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t>virittämist</w:t>
+      </w:r>
+      <w:r w:rsidR="000F0D81">
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C9B9F" w14:textId="77777777" w:rsidR="00611A03" w:rsidRDefault="00241133" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arki on ollut aktiivista ja toiminnallista kaikella tavalla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62945EDB" w14:textId="46BB1A33" w:rsidR="0061569D" w:rsidRPr="001E457A" w:rsidRDefault="0060564D" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ateriapalvelusta puhuttiin ja parannettiin ruokalistan valikoimaa asiakastoiveiden pohjalta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC84AA7" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54E4AB94" w14:textId="77777777" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="00670431" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -399,540 +497,624 @@
       <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adun</w:t>
       </w:r>
       <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E88BA18" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="001E457A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E57F9EB" w14:textId="7E1A4058" w:rsidR="001A7544" w:rsidRPr="001E457A" w:rsidRDefault="00263EAB" w:rsidP="001E457A">
+    <w:p w14:paraId="4E57F9EB" w14:textId="65E9971E" w:rsidR="001A7544" w:rsidRPr="001E457A" w:rsidRDefault="00927559" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A7544" w:rsidRPr="001E457A">
+        <w:t>Yksikössämme on edelleen poikkeamia tehty ja sen pohjalta muutettu toimintatapoja,</w:t>
+      </w:r>
+      <w:r w:rsidR="00732C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">anostamme jatkossa lisää siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7E86" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> Laadussa on jaettu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA024F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">yhdessä </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A7544" w:rsidRPr="001E457A">
+        <w:t>vastuualueita,</w:t>
+      </w:r>
+      <w:r w:rsidR="00732C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>käsitellyiksi.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00361CB4">
+        <w:t xml:space="preserve"> jota käytännössä </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA024F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meillä poikkeamien tekeminen on kehittynyt valtavasti ja näin voimme oppia erilaisista tilanteista. Monissa poikkeamissa toiminta on ollut esimerkillistä ja poikkeamien pohdinta on johtanut käytänteiden muutokseen ja lisännyt turvallisuutta. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7E86" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">kehitetään vastuualue kohtaisesti. Muratin oma </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00241133">
+        <w:t>vuosi kello</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA024F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tämä edelleen on tavoitteemme ja Muratissa on edelleen tehty poikkeamia valveutuneen henkilökunnan osalta. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1A69">
+        <w:t xml:space="preserve"> kehittynyt koko ajan selkeämmäksi. </w:t>
+      </w:r>
+      <w:r w:rsidR="00521468">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Pääasiassa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve">Olemme myös panostaneet kirjaamiseen ja Doma 2.0 </w:t>
+      </w:r>
+      <w:r w:rsidR="002E436A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">poikkeamat korostuvat </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1A69">
+        <w:t>käyttöönottoon</w:t>
+      </w:r>
+      <w:r w:rsidR="00521468">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">lääkehoidon kokonaisuuteen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve"> Kantaan siirtymisen vuoksi. Kirjaamisen auditointi on kehittynyt </w:t>
+      </w:r>
+      <w:r w:rsidR="002E436A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ja päätimme palkata mahdollisesti sairaanhoitaja lääkehoidon kehittämiseksi.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D45B81">
+        <w:t>työvälineeksi arvioida toimintaa ja kirjausten laatua.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145E9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00241133">
+        <w:t xml:space="preserve"> Esteettömyyttä parannetaan koko ajan palautteiden kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201B85FD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AEFF7AD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142E1A0D" w14:textId="77777777" w:rsidR="00082FA9" w:rsidRPr="001E457A" w:rsidRDefault="00082FA9" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA14AD" w14:textId="2432207C" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lemme </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnistuneet vakauttamaan vakinaisten </w:t>
+      </w:r>
+      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>henkilöstön</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sitoutumista ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>olemme voineet</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vähentää vuokratyövoiman käyttöä</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edelleen</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> merkittävästi</w:t>
+      </w:r>
+      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Muun muassa asiakkaiden palveluiden jatkuvuuden osalta tällä on suuri merkitys.</w:t>
+      </w:r>
+      <w:r w:rsidR="00361CB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> On ollut</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todella</w:t>
+      </w:r>
+      <w:r w:rsidR="00361CB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilo, että yhteisömme on ollut vahva </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">suurista </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">muutoksista huolimatta </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ja haluaa puhaltaa yhteen laadukkaan asiakastyömme ja oman työhyvinvoinnin vuoksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201B85FD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
+    <w:p w14:paraId="62E81447" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEFF7AD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
+    <w:p w14:paraId="7C5EC30D" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Henkilöstötilanne</w:t>
+        <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142E1A0D" w14:textId="77777777" w:rsidR="00082FA9" w:rsidRPr="001E457A" w:rsidRDefault="00082FA9" w:rsidP="001E457A">
+    <w:p w14:paraId="42470B11" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47AA14AD" w14:textId="2432207C" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
+    <w:p w14:paraId="3A80677D" w14:textId="4D5735FC" w:rsidR="006202DB" w:rsidRDefault="00670431" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+      <w:r w:rsidR="00C218EE" w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">lemme </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1A69">
+        <w:t>maisilta o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">onnistuneet vakauttamaan vakinaisten </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">lemme saaneet </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>henkilöstön</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1A69">
+        <w:t xml:space="preserve">rohkeasti myös rakentavaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> sitoutumista ja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:t>palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>olemme voineet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> vähentää vuokratyövoiman käyttöä</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> edelleen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">jotta olemme voineet onnistua työssämme paremmin. Olemme onnistuneet vakauttamaan työyhteisön ja löydetty yhteiset viikoittaiset keskustelut ja linjaukset asiakkaiden vointiin liittyvissä kysymyksissä. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> merkittävästi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Työryhmästä on muodostunut moniammatillinen ja sitoutunut tiimi.  Yhteisöllisen visio on käynyt toteen ja yhteisöllisestä asumisesta on tullut aktiivinen ja virikkeellinen ympäristö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BEE774" w14:textId="77777777" w:rsidR="00611A03" w:rsidRPr="001E457A" w:rsidRDefault="00611A03" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>. Muun muassa asiakkaiden palveluiden jatkuvuuden osalta tällä on suuri merkitys.</w:t>
-[...42 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E81447" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
+    <w:p w14:paraId="6B0EF7DB" w14:textId="77777777" w:rsidR="008C4061" w:rsidRPr="001E457A" w:rsidRDefault="008C4061" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C5EC30D" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
+    <w:p w14:paraId="38477768" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Onnistumiset</w:t>
+        <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42470B11" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="001E457A">
-[...98 lines deleted...]
-    <w:p w14:paraId="690CE5E1" w14:textId="24604E20" w:rsidR="00740749" w:rsidRDefault="00263EAB" w:rsidP="001E457A">
+    <w:p w14:paraId="2707A4D9" w14:textId="3CBCC918" w:rsidR="00263EAB" w:rsidRDefault="00263EAB" w:rsidP="00611A03">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yhteisöllisen kehittäminen aktiiviseksi arjeksi on </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> virikkeellistä arkea paremmin. </w:t>
+        <w:t>Yhteisöllisen kehittäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t>istä</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A1A69">
-        <w:t>Tavoite on kehittää myös ympärivuorokautisen asumisen virikkeellisyyttä.</w:t>
+      <w:r w:rsidR="003E55C3">
+        <w:t>jat</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t>ketaan</w:t>
+      </w:r>
+      <w:r w:rsidR="003E55C3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t>Asiakasmuutot ovat vaikuttaneet yhteis</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3C3B">
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t>llisen rakenteeseen paljon</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5101">
+        <w:t xml:space="preserve"> ja vaatii </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t>jatkuvaa ohjausta,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5101">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve">pelisääntöjen kertaamista, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5101">
+        <w:t>että yhteisöllisyys kehittyy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3C3B">
+        <w:t>Ympärivuorokautisesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A3C3B">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t>osa osallistunut</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve"> yhteisöllisen viriketoimintaa välillä</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92927">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve"> Myös ympärivuorokautisessa on saatu luotua arjen pelihetkiä ja pyhäpäivien viettoa, niistä löytyy Instagramin puolelta kuvia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2707A4D9" w14:textId="2A1BC338" w:rsidR="00263EAB" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
+    <w:p w14:paraId="0E2F6403" w14:textId="003724A4" w:rsidR="003A1A69" w:rsidRDefault="00FB30C2" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Kierrätys jatkuu tehokkaana, ruokahävikki pienentyisi.</w:t>
+        <w:t xml:space="preserve">Sairaanhoitajuuden kehittäminen </w:t>
+      </w:r>
+      <w:r w:rsidR="007934A8">
+        <w:t xml:space="preserve">Muratissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve">Sairaanhoitajan työkuvan kehittäminen Muratin toiminnassa syksyn tavoitteena. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2F6403" w14:textId="77777777" w:rsidR="003A1A69" w:rsidRDefault="003A1A69" w:rsidP="001E457A">
+    <w:p w14:paraId="05944AF0" w14:textId="7B046848" w:rsidR="00263EAB" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Muratin lääkehoitoa kehitetään moniammatillisesti</w:t>
+        <w:t xml:space="preserve">Tavoitteena tarjota </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D6F">
+        <w:t xml:space="preserve">Tavanalaista </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tavallista ja esteetöntä arkea jokaiselle omassa kodissaan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05944AF0" w14:textId="01019751" w:rsidR="00263EAB" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
+    <w:p w14:paraId="3516A1CB" w14:textId="2F41F8FD" w:rsidR="00D45B81" w:rsidRPr="001E457A" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tavoitteena tarjota tavallista ja esteetöntä arkea jokaiselle omassa kodissaan </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Henkilöstön tavoitteena on työhyvinvoinnin ylläpitäminen oman hyvinvoinnin kautta liikunnan, arjen vastapainon ja Hyvä työkaveri -kohtaamisen avulla. </w:t>
+        <w:t xml:space="preserve">Henkilöstön tavoitteena on </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA071D">
+        <w:t xml:space="preserve">liikunta ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00F903A4">
+        <w:t>työhyvinvointi. -</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA071D">
+        <w:t xml:space="preserve">projektin </w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve">jälkeen jatkaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F903A4">
+        <w:t>hyviä</w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D6F">
+        <w:t>käytänteitä,</w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve"> joi</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve">ta testattiin ja otettiin osaksi arkea sujuvoittamaan. Ehkä meillä vielä leuanveto kisatkin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00611A03">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve"> mahdollisesti tulevaisuudessa.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D45B81" w:rsidRPr="001E457A" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78EEA204" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D" w:rsidP="007E2291">
+    <w:p w14:paraId="3B06C7EB" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB5E8F4" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D" w:rsidP="007E2291">
+    <w:p w14:paraId="6C940039" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E28D090" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D"/>
+    <w:p w14:paraId="26B3356A" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -971,148 +1153,98 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0DBB8616" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRPr="006D79FF" w:rsidRDefault="001B7D5D" w:rsidP="00BB7768">
+  <w:p w14:paraId="0DBB8616" w14:textId="7EE65B1F" w:rsidR="001B7D5D" w:rsidRPr="006D79FF" w:rsidRDefault="003301CB" w:rsidP="003301CB">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="5028"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-        <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43C98B24" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D" w:rsidP="007E2291">
+    <w:p w14:paraId="25EB0119" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2FD114" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D" w:rsidP="007E2291">
+    <w:p w14:paraId="6A6177E8" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="354D5887" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D"/>
+    <w:p w14:paraId="52753D73" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6674E298" w14:textId="2BF74182" w:rsidR="001B7D5D" w:rsidRDefault="00241133" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4798F1C4" wp14:editId="39890462">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4504690</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1160,85 +1292,85 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D25D3DC" w14:textId="77777777" w:rsidR="00A50FC4" w:rsidRPr="00455B1D" w:rsidRDefault="00A50FC4" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1F3D7551" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00D45B81">
+  <w:p w14:paraId="1F3D7551" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00611A03">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="29B20B5E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13CA6877" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00D45B81">
+  <w:p w14:paraId="13CA6877" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00611A03">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E6ACE53">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="527A00F8">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1192.8pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="4C7E979E" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00943710">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
@@ -1742,100 +1874,104 @@
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
+    <w:rsid w:val="000C6D6F"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
+    <w:rsid w:val="000F0D81"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
+    <w:rsid w:val="00145E9F"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
+    <w:rsid w:val="001A3C3B"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
@@ -1877,69 +2013,72 @@
     <w:rsid w:val="00290FAC"/>
     <w:rsid w:val="00291093"/>
     <w:rsid w:val="002969D7"/>
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
     <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
+    <w:rsid w:val="002E436A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
+    <w:rsid w:val="00317FAF"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="00327119"/>
+    <w:rsid w:val="003301CB"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00361CB4"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
@@ -1952,50 +2091,51 @@
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A1A69"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003B77A7"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
+    <w:rsid w:val="003E55C3"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
@@ -2007,76 +2147,78 @@
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
+    <w:rsid w:val="004C4746"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
+    <w:rsid w:val="00521468"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
     <w:rsid w:val="00550936"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00573555"/>
     <w:rsid w:val="0057786C"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582600"/>
     <w:rsid w:val="0058264C"/>
     <w:rsid w:val="005853D9"/>
@@ -2085,224 +2227,234 @@
     <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
+    <w:rsid w:val="005E5101"/>
     <w:rsid w:val="005F0D86"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
+    <w:rsid w:val="0060564D"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
+    <w:rsid w:val="00611A03"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0061569D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
+    <w:rsid w:val="00647F57"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
+    <w:rsid w:val="00732C7C"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
+    <w:rsid w:val="007934A8"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C59E1"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
+    <w:rsid w:val="00841992"/>
     <w:rsid w:val="008424EC"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
+    <w:rsid w:val="008657DE"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
+    <w:rsid w:val="008E7D21"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
+    <w:rsid w:val="00927559"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="00943710"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
@@ -2417,108 +2569,112 @@
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
+    <w:rsid w:val="00B96F62"/>
+    <w:rsid w:val="00BA0E9B"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
+    <w:rsid w:val="00C92927"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
+    <w:rsid w:val="00CA4F8C"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
@@ -2555,145 +2711,154 @@
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
+    <w:rsid w:val="00DF73B1"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E24FAB"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
+    <w:rsid w:val="00EB795C"/>
     <w:rsid w:val="00EB7A92"/>
+    <w:rsid w:val="00EC00E8"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
+    <w:rsid w:val="00EF42F8"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
+    <w:rsid w:val="00F038DA"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
+    <w:rsid w:val="00F903A4"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
+    <w:rsid w:val="00FA024F"/>
+    <w:rsid w:val="00FA071D"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
+    <w:rsid w:val="00FB30C2"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
@@ -4158,54 +4323,50 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="1680739965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -4503,50 +4664,68 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="d3015686-45e1-4983-a507-7fe3e0a792a5" xsi:nil="true"/>
+    <_activity xmlns="d3015686-45e1-4983-a507-7fe3e0a792a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007123BB007D8B08489156C608F9754E35" ma:contentTypeVersion="11" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="4fcbd8db2517aacc363520895c58605d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d3015686-45e1-4983-a507-7fe3e0a792a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c61960d87088baa2bec21610a63034b5" ns3:_="">
     <xsd:import namespace="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4690,116 +4869,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4BDE4D-655E-4CCF-AA0E-5FF8D18F6E27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABE58BEE-177C-4525-BAC4-61D0B5D5EC54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2773D059-9E79-46A2-8E75-307109F14CF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4834,75 +4995,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>426</Words>
-  <Characters>3453</Characters>
+  <Words>400</Words>
+  <Characters>3243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3872</CharactersWithSpaces>
+  <CharactersWithSpaces>3636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007123BB007D8B08489156C608F9754E35</vt:lpwstr>