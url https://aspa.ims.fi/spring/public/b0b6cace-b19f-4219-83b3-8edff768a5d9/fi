--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -8,67 +8,73 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23C218C1" w14:textId="3F48B668" w:rsidR="008A2B34" w:rsidRPr="001E457A" w:rsidRDefault="008644B8" w:rsidP="001E457A">
+    <w:p w14:paraId="23C218C1" w14:textId="05E39F54" w:rsidR="008A2B34" w:rsidRPr="001E457A" w:rsidRDefault="008644B8" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00A50FC4" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Päivitetty </w:t>
       </w:r>
+      <w:r w:rsidR="001F23E7">
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00841992">
-        <w:t>5.5</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F23E7">
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00A50FC4" w:rsidRPr="001E457A">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B40A4CA" w14:textId="77777777" w:rsidR="007D78D3" w:rsidRPr="001E457A" w:rsidRDefault="007D78D3" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FEBF70" w14:textId="62AD90E0" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
@@ -87,52 +93,50 @@
     </w:p>
     <w:p w14:paraId="0D02EE4D" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="447CC5CE" w14:textId="00EAEA6C" w:rsidR="29C8BC8E" w:rsidRPr="001E457A" w:rsidRDefault="00460EAE" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>mavalvontasuunnitelma</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t>mme</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> on julkaistu Aspa-kodin verkkosivuilla. Tällä </w:t>
       </w:r>
       <w:r w:rsidR="00611A03" w:rsidRPr="001E457A">
         <w:t>seuranta raportilla</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>julkistamme omavalvonnan toteut</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>umiseen</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>valvonnan</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">huomioita ja </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>toimenpiteitä.</w:t>
       </w:r>
     </w:p>
@@ -193,289 +197,238 @@
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5769B061" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA05688" w14:textId="71A341AE" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
+    <w:p w14:paraId="0CA05688" w14:textId="2C52A1E7" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC00E8">
-        <w:t>1</w:t>
+      <w:r w:rsidR="001F23E7">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00EC00E8">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B96F62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00EC00E8">
-        <w:t>0</w:t>
+      <w:r w:rsidR="001F23E7">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0061569D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B96F62">
-        <w:t>4</w:t>
+      <w:r w:rsidR="001F23E7">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00B96F62">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2448FD" w14:textId="77777777" w:rsidR="00A14B5C" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA6978D" w14:textId="027B0B30" w:rsidR="00F90508" w:rsidRPr="00A20F6E" w:rsidRDefault="00F90508" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B10E81E" w14:textId="22C9EFCF" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A5B651" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553CD019" w14:textId="43204BEC" w:rsidR="00611A03" w:rsidRDefault="0061569D" w:rsidP="001E457A">
+    <w:p w14:paraId="553CD019" w14:textId="4F1425EF" w:rsidR="00611A03" w:rsidRDefault="00482AEF" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Olemme edelleen toteuttaneet asukaskokouksia kerran kuukaudessa.  </w:t>
+        <w:t>Olemme toteuttaneet</w:t>
+      </w:r>
+      <w:r w:rsidR="0061569D">
+        <w:t xml:space="preserve"> asukaskokouksia kerran kuukaudessa.  </w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t xml:space="preserve">Asiakaskokouksissa olemme käsitelleet seuraavia asioita: </w:t>
       </w:r>
       <w:r w:rsidR="00D45B81">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00241133" w:rsidRPr="00D45B81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ruusuja ja risuja</w:t>
       </w:r>
       <w:r w:rsidR="00D45B81">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t xml:space="preserve"> kuullaan </w:t>
       </w:r>
       <w:r w:rsidR="00CA4F8C">
         <w:t xml:space="preserve">edelleen </w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t>jokaisessa kokouksessa</w:t>
       </w:r>
       <w:r w:rsidR="00611A03">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00241133">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771D3831" w14:textId="72DE77A0" w:rsidR="00611A03" w:rsidRDefault="00611A03" w:rsidP="001E457A">
+    <w:p w14:paraId="771D3831" w14:textId="1367A79F" w:rsidR="00611A03" w:rsidRDefault="00A37725" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>T</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Heinäkuussa pidimme kesäloman kokouksilta. Sosiaalisen isännöitsijän laatima kirjelmä taloyhtiölle kehittämishankkeista toistaiseksi torppaantui. Tarvitaan isompi tahtotila talon asukkailta kaveriksi kehittää esimerkiksi grillauspaikkaa piha-alueelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B74A0B" w14:textId="5C9C66D8" w:rsidR="00611A03" w:rsidRDefault="00A37725" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Kirjelmä mennyt Sato:lle. </w:t>
+        <w:t>Jalkahoitaja jatkaa alkusyksystä jalkahoitoja edelleen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3069">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B74A0B" w14:textId="77777777" w:rsidR="00611A03" w:rsidRDefault="00241133" w:rsidP="001E457A">
+    <w:p w14:paraId="285EF84D" w14:textId="581065DD" w:rsidR="00611A03" w:rsidRDefault="00BF3069" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>K</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> j</w:t>
+        <w:t>Olemme suunnitelleet syksyn olympialaisia syyskuulle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22BFB">
+        <w:t xml:space="preserve"> yhteistyössä omaisten kanssa</w:t>
       </w:r>
       <w:r>
-        <w:t>alkahoitajalle halukkaita</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00611A03">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680C9B9F" w14:textId="60C57CAA" w:rsidR="00611A03" w:rsidRDefault="00241133" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arki on ollut aktiivista ja toiminnallist</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AEF">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3069">
+        <w:t xml:space="preserve"> ke</w:t>
+      </w:r>
+      <w:r w:rsidR="00482AEF">
+        <w:t>sän</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3069">
+        <w:t xml:space="preserve"> ajan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62945EDB" w14:textId="61A1C03D" w:rsidR="0061569D" w:rsidRPr="001E457A" w:rsidRDefault="0060564D" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Ateriapalvelusta puhuttiin ja parannettiin ruokalistan valikoimaa asiakastoiveiden pohjalta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC84AA7" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54E4AB94" w14:textId="77777777" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="00670431" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -497,173 +450,250 @@
       <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adun</w:t>
       </w:r>
       <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E88BA18" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="001E457A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E57F9EB" w14:textId="65E9971E" w:rsidR="001A7544" w:rsidRPr="001E457A" w:rsidRDefault="00927559" w:rsidP="001E457A">
+    <w:p w14:paraId="4E57F9EB" w14:textId="5AF3A7E4" w:rsidR="001A7544" w:rsidRPr="001E457A" w:rsidRDefault="00927559" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yksikössämme on edelleen poikkeamia tehty ja sen pohjalta muutettu toimintatapoja,</w:t>
       </w:r>
       <w:r w:rsidR="00732C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Laadussa on jaettu </w:t>
       </w:r>
       <w:r w:rsidR="00FA024F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vastuualueita,</w:t>
       </w:r>
       <w:r w:rsidR="00732C7C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jota käytännössä </w:t>
       </w:r>
+      <w:r w:rsidR="00B75074">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuukausittain </w:t>
+      </w:r>
       <w:r w:rsidR="00FA024F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">kehitetään vastuualue kohtaisesti. Muratin oma </w:t>
       </w:r>
       <w:r w:rsidR="00611A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>vuosi kello</w:t>
       </w:r>
-      <w:r w:rsidR="00FA024F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> kehittynyt koko ajan selkeämmäksi. </w:t>
+      <w:r w:rsidR="00946842">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a yritetään vielä selkeyttää syksyä kohti. </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koulutuksia pitkin matkaa </w:t>
       </w:r>
       <w:r w:rsidR="00521468">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Olemme myös panostaneet kirjaamiseen ja Doma 2.0 </w:t>
+        <w:t xml:space="preserve">Doma 2.0 </w:t>
       </w:r>
       <w:r w:rsidR="002E436A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>käyttöönottoon</w:t>
+        <w:t>käyttöönotto</w:t>
+      </w:r>
+      <w:r w:rsidR="00946842">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">on ja varsinkin </w:t>
       </w:r>
       <w:r w:rsidR="00521468">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kantaan siirtymisen vuoksi. Kirjaamisen auditointi on kehittynyt </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Esteettömyyttä parannetaan koko ajan palautteiden kautta.</w:t>
+        <w:t>Kantaan siirtymi</w:t>
+      </w:r>
+      <w:r w:rsidR="00181D62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>seen liittyen</w:t>
+      </w:r>
+      <w:r w:rsidR="008D08CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00946842">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joka alkaa 1.9.26</w:t>
+      </w:r>
+      <w:r w:rsidR="00521468">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Kirja</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1069D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">amisen seuranta kehittyi </w:t>
+      </w:r>
+      <w:r w:rsidR="008D08CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>viikoittaiseksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1069D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D62">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>arvioinniksi,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1069D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jota käsitellään </w:t>
+      </w:r>
+      <w:r w:rsidR="008D08CA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">henkilöstön tiimipalaverissa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201B85FD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AEFF7AD" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142E1A0D" w14:textId="77777777" w:rsidR="00082FA9" w:rsidRPr="001E457A" w:rsidRDefault="00082FA9" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47AA14AD" w14:textId="2432207C" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
+    <w:p w14:paraId="47AA14AD" w14:textId="61C36511" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">lemme </w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -674,150 +704,150 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>henkilöstön</w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sitoutumista ja </w:t>
       </w:r>
       <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>olemme voineet</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> vähentää vuokratyövoiman käyttöä</w:t>
+        <w:t xml:space="preserve"> vähentää </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75074">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sijaisten käytön jopa </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5C55">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nollaan kesän aikana. Sitoutuneet kesätyöntekijät ovat olleet merkittävä vaikutin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00670431" w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361CB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>On ollut</w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> edelleen</w:t>
-[...13 lines deleted...]
-        <w:t>. Muun muassa asiakkaiden palveluiden jatkuvuuden osalta tällä on suuri merkitys.</w:t>
+        <w:t xml:space="preserve"> todella</w:t>
       </w:r>
       <w:r w:rsidR="00361CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> On ollut</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">suurista </w:t>
+        <w:t xml:space="preserve"> ilo, että yhteisömme on ollut vahva</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulevistakin </w:t>
       </w:r>
       <w:r w:rsidR="00361CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">muutoksista huolimatta </w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ja haluaa puhaltaa yhteen laadukkaan asiakastyömme ja oman työhyvinvoinnin vuoksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E81447" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C5EC30D" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42470B11" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A80677D" w14:textId="4D5735FC" w:rsidR="006202DB" w:rsidRDefault="00670431" w:rsidP="001E457A">
+    <w:p w14:paraId="3A80677D" w14:textId="30F032AE" w:rsidR="006202DB" w:rsidRDefault="00670431" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00C218EE" w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>maisilta o</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -835,292 +865,280 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>palautetta</w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">jotta olemme voineet onnistua työssämme paremmin. Olemme onnistuneet vakauttamaan työyhteisön ja löydetty yhteiset viikoittaiset keskustelut ja linjaukset asiakkaiden vointiin liittyvissä kysymyksissä. </w:t>
+        <w:t xml:space="preserve">jotta olemme voineet onnistua työssämme paremmin. Olemme onnistuneet vakauttamaan työyhteisön ja löydetty yhteiset viikoittaiset keskustelut ja linjaukset asiakkaiden vointiin liittyvissä kysymyksissä. Työryhmästä on muodostunut moniammatillinen ja sitoutunut tiimi.  Yhteisöllisen visio </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tarvitsee </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vielä yhteistä hiomista ja työnohjaus auttaa meitä kehittämään työryhmää paremmaksi yhteisöllisen hoidon malliin.</w:t>
       </w:r>
       <w:r w:rsidR="003A1A69">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Työryhmästä on muodostunut moniammatillinen ja sitoutunut tiimi.  Yhteisöllisen visio on käynyt toteen ja yhteisöllisestä asumisesta on tullut aktiivinen ja virikkeellinen ympäristö. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BEE774" w14:textId="77777777" w:rsidR="00611A03" w:rsidRPr="001E457A" w:rsidRDefault="00611A03" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0EF7DB" w14:textId="77777777" w:rsidR="008C4061" w:rsidRPr="001E457A" w:rsidRDefault="008C4061" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38477768" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="001E457A">
+    <w:p w14:paraId="38477768" w14:textId="77777777" w:rsidR="006202DB" w:rsidRDefault="00992C86" w:rsidP="001E457A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2707A4D9" w14:textId="3CBCC918" w:rsidR="00263EAB" w:rsidRDefault="00263EAB" w:rsidP="00611A03">
+    <w:p w14:paraId="0FC6A7CE" w14:textId="77777777" w:rsidR="0071113F" w:rsidRPr="001E457A" w:rsidRDefault="0071113F" w:rsidP="001E457A">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2F6403" w14:textId="04C74F03" w:rsidR="003A1A69" w:rsidRDefault="00611A03" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Yhteisöllisen kehittäm</w:t>
-[...2 lines deleted...]
-        <w:t>istä</w:t>
+        <w:t>Sairaanhoitajan työkuvan kehittäminen Muratin toiminnassa syksyn tavoitteena.</w:t>
+      </w:r>
+      <w:r w:rsidR="0003328B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007943B8">
+        <w:t>Pohdittu</w:t>
+      </w:r>
+      <w:r w:rsidR="0071113F">
+        <w:t xml:space="preserve"> yhdessä</w:t>
+      </w:r>
+      <w:r w:rsidR="007943B8">
+        <w:t xml:space="preserve"> sh</w:t>
+      </w:r>
+      <w:r w:rsidR="0003328B">
+        <w:t xml:space="preserve">:n </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:t xml:space="preserve">tarvetta </w:t>
+      </w:r>
+      <w:r w:rsidR="0003328B">
+        <w:t xml:space="preserve">yksikön johtajan lisäksi, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:t xml:space="preserve">koska lähihoitajat ovat kehittyneet </w:t>
+      </w:r>
+      <w:r w:rsidR="007943B8">
+        <w:t>omassa työssä,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003328B">
+        <w:t xml:space="preserve">kun ovat ottaneet vastuuta. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E55C3">
-[...55 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0E2F6403" w14:textId="003724A4" w:rsidR="003A1A69" w:rsidRDefault="00FB30C2" w:rsidP="001E457A">
+    <w:p w14:paraId="05944AF0" w14:textId="7B046848" w:rsidR="00263EAB" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sairaanhoitajuuden kehittäminen </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Sairaanhoitajan työkuvan kehittäminen Muratin toiminnassa syksyn tavoitteena. </w:t>
+        <w:t xml:space="preserve">Tavoitteena tarjota </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6D6F">
+        <w:t xml:space="preserve">Tavanalaista </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tavallista ja esteetöntä arkea jokaiselle omassa kodissaan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05944AF0" w14:textId="7B046848" w:rsidR="00263EAB" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
+    <w:p w14:paraId="3516A1CB" w14:textId="712B7845" w:rsidR="00D45B81" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tavoitteena tarjota </w:t>
+        <w:t xml:space="preserve">Henkilöstön tavoitteena on </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA071D">
+        <w:t xml:space="preserve">liikunta ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00F903A4">
+        <w:t>työhyvinvointi. -</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA071D">
+        <w:t xml:space="preserve">projektin </w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve">jälkeen jatkaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F903A4">
+        <w:t>hyviä</w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C6D6F">
-        <w:t xml:space="preserve">Tavanalaista </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">tavallista ja esteetöntä arkea jokaiselle omassa kodissaan </w:t>
+        <w:t>käytänteitä,</w:t>
+      </w:r>
+      <w:r w:rsidR="008657DE">
+        <w:t xml:space="preserve"> joi</w:t>
+      </w:r>
+      <w:r w:rsidR="00611A03">
+        <w:t xml:space="preserve">ta testattiin ja otettiin osaksi arkea sujuvoittamaan. </w:t>
+      </w:r>
+      <w:r w:rsidR="0003328B">
+        <w:t>Varsinkin että jokainen pysähtyy ja ottaa omat ruokailu ja taukotilanteet</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4EDB">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3516A1CB" w14:textId="2F41F8FD" w:rsidR="00D45B81" w:rsidRPr="001E457A" w:rsidRDefault="00D45B81" w:rsidP="001E457A">
+    <w:p w14:paraId="7DB69C51" w14:textId="2BD470A9" w:rsidR="00BA37D4" w:rsidRPr="001E457A" w:rsidRDefault="00BA37D4" w:rsidP="001E457A">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Henkilöstön tavoitteena on </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> mahdollisesti tulevaisuudessa.</w:t>
+        <w:t xml:space="preserve">Työnohjauksessa ja kehittämisen päivillä työstetään meidän vahvuuksia jotta voisimme kertoa paremmin osaamisestamme Muratissa. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D45B81" w:rsidRPr="001E457A" w:rsidSect="002618EC">
+    <w:sectPr w:rsidR="00BA37D4" w:rsidRPr="001E457A" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B06C7EB" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
+    <w:p w14:paraId="56223799" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C940039" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
+    <w:p w14:paraId="34690C09" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26B3356A" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1"/>
+    <w:p w14:paraId="310B4EE6" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1141,116 +1159,115 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DBB8616" w14:textId="7EE65B1F" w:rsidR="001B7D5D" w:rsidRPr="006D79FF" w:rsidRDefault="003301CB" w:rsidP="003301CB">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5028"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25EB0119" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
+    <w:p w14:paraId="695929D4" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A6177E8" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1" w:rsidP="007E2291">
+    <w:p w14:paraId="3C762AB6" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52753D73" w14:textId="77777777" w:rsidR="00DF73B1" w:rsidRDefault="00DF73B1"/>
+    <w:p w14:paraId="79B77F35" w14:textId="77777777" w:rsidR="00B475CC" w:rsidRDefault="00B475CC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6674E298" w14:textId="2BF74182" w:rsidR="001B7D5D" w:rsidRDefault="00241133" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4798F1C4" wp14:editId="39890462">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4504690</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-316865</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
@@ -1292,106 +1309,106 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D25D3DC" w14:textId="77777777" w:rsidR="00A50FC4" w:rsidRPr="00455B1D" w:rsidRDefault="00A50FC4" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1F3D7551" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00611A03">
+  <w:p w14:paraId="1F3D7551" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="29B20B5E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="13CA6877" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00611A03">
+  <w:p w14:paraId="13CA6877" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E6ACE53">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="527A00F8">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1192.8pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:1391.6pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="4C7E979E" w14:textId="77777777" w:rsidR="0021067E" w:rsidRDefault="00943710">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1773,112 +1790,112 @@
     <w:lvl w:ilvl="7" w:tplc="917E0B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1552955932">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="591162906">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2101639967">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="822351486">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
     <w:rsid w:val="000110E1"/>
     <w:rsid w:val="000142B5"/>
     <w:rsid w:val="00015808"/>
     <w:rsid w:val="00020F6C"/>
     <w:rsid w:val="00021B1C"/>
     <w:rsid w:val="000248C9"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00027373"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00032DC8"/>
+    <w:rsid w:val="0003328B"/>
     <w:rsid w:val="0003408D"/>
     <w:rsid w:val="00035A3C"/>
     <w:rsid w:val="000376C1"/>
     <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
@@ -1916,87 +1933,90 @@
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00145E9F"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
+    <w:rsid w:val="00181D62"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A3C3B"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
+    <w:rsid w:val="001D4EDB"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
+    <w:rsid w:val="001F23E7"/>
     <w:rsid w:val="001F62A1"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="0021067E"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
     <w:rsid w:val="002331DF"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00241133"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
@@ -2133,50 +2153,51 @@
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
+    <w:rsid w:val="00482AEF"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C4746"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
@@ -2229,50 +2250,51 @@
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
     <w:rsid w:val="005E5101"/>
     <w:rsid w:val="005F0D86"/>
+    <w:rsid w:val="005F1BDC"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="0060564D"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
     <w:rsid w:val="00611A03"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0061569D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
@@ -2298,74 +2320,76 @@
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
+    <w:rsid w:val="0071113F"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="00732C7C"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007934A8"/>
     <w:rsid w:val="007936EE"/>
+    <w:rsid w:val="007943B8"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C59E1"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
@@ -2389,131 +2413,135 @@
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="008657DE"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
+    <w:rsid w:val="008D08CA"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008E7D21"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="00927559"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="00943710"/>
     <w:rsid w:val="009443BC"/>
+    <w:rsid w:val="00946842"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
     <w:rsid w:val="009C43B4"/>
+    <w:rsid w:val="009C5C55"/>
     <w:rsid w:val="009C79F1"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A20F6E"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
+    <w:rsid w:val="00A37725"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
@@ -2524,117 +2552,123 @@
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
+    <w:rsid w:val="00B1069D"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
+    <w:rsid w:val="00B22BFB"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
+    <w:rsid w:val="00B475CC"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
+    <w:rsid w:val="00B75074"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00B96F62"/>
     <w:rsid w:val="00BA0E9B"/>
+    <w:rsid w:val="00BA37D4"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
+    <w:rsid w:val="00BF3069"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
@@ -2756,85 +2790,87 @@
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
+    <w:rsid w:val="00EB3EC2"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB795C"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC00E8"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF42F8"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F038DA"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
+    <w:rsid w:val="00F43EE7"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F903A4"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA024F"/>
     <w:rsid w:val="00FA071D"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB30C2"/>
     <w:rsid w:val="00FB44AA"/>
@@ -3137,63 +3173,63 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="177A8914"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3525,50 +3561,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00771911"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -4207,51 +4244,51 @@
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00081D73"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00081D73"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4664,68 +4701,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007123BB007D8B08489156C608F9754E35" ma:contentTypeVersion="11" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="4fcbd8db2517aacc363520895c58605d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d3015686-45e1-4983-a507-7fe3e0a792a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c61960d87088baa2bec21610a63034b5" ns3:_="">
     <xsd:import namespace="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4869,92 +4888,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="d3015686-45e1-4983-a507-7fe3e0a792a5" xsi:nil="true"/>
+    <_activity xmlns="d3015686-45e1-4983-a507-7fe3e0a792a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4BDE4D-655E-4CCF-AA0E-5FF8D18F6E27}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E4BDE4D-655E-4CCF-AA0E-5FF8D18F6E27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d3015686-45e1-4983-a507-7fe3e0a792a5"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2773D059-9E79-46A2-8E75-307109F14CF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
@@ -4995,75 +5026,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>400</Words>
-  <Characters>3243</Characters>
+  <Words>375</Words>
+  <Characters>3044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3636</CharactersWithSpaces>
+  <CharactersWithSpaces>3413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007123BB007D8B08489156C608F9754E35</vt:lpwstr>