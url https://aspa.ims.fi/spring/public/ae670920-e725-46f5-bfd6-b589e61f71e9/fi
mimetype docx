--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -21,1269 +21,965 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="56253233" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="00C05DB1">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56CA15E8" w14:textId="2BFCFD27" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="51D4E52D" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metsätuvan omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F68D699" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FD90F6" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seurantaraportilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AEFE10" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41559DB4" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026-30.4.2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8FDFD4" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068A8EE7" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t> Metsätuvan omavalvonnan </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C98E0F4" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFAAA7C" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisimmän raportoidun asiakaskyselymme, toteutettu 4/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Asiakkaat ovat kokeneet käynnit päivätoiminnassa mielekkäiksi, monipuolisiksi ja turvallisiksi. Tyytyväisyyden nousua havaittiin asiakkaiden kuulluksi tulemisen kokemuksessa. Vuoden 2026 asiakastyytyväisyyskysely toteutetaan ajalla 27.4.-15.5.2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6B3994" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628CB722" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syksyllä asiakkailta tuli jonkin verran palautetta siitä, että asiakkaiden välinen yhteishenki on hiukan laskenut tai he ovat kuulleet toisilta asiakkailta esimerkiksi asiattomiksi koettuja kommentteja. Asian selvittämiseksi laajemmin laadittiin ennen syksyn yhteisökokousta ilmapiirikysely, johon kaikki asiakkaat vastasivat. Tulosten pohjalta lähdettiin aktiivisesti seuraamaan tilannetta ja käymään säännöllisesti turvallisen tilan periaatteita. Kysely toistettiin ennen tammikuun 2026 yhteisökokousta ja kyselyn perusteella tilanne on kohentunut aikaisemmasta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5A816C" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A23DF8D" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuodenvaihteessa toteutettiin yhtiön brändiuudistusta asiakkaita </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>osallistaen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: yksikköön on tuotu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uutta värimaailmaa ja sisustusta uusittu muun muassa taiteen ja käsitöiden avulla.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4423D2" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>seurantaraportti</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1F3C4E" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B59507B" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7157DA" w14:textId="6AB5A9A2" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laatupoikkeamien kirjaamista varten on laadittu uudet yhtiötasoiset pohjat ja jatkossa panostamme siihen, että henkilökunta tuntee laatupoikkeamaprosessin entistä paremmin. Yhteisessä kehittämispäivässä nostettiin aiheeksi poikkeamien sekä riskien tunnistaminen ja raportointi. Aiheesta tullaan järjestämään myös yhtiötasoista koulutusta koko henkilöstölle. </w:t>
+      </w:r>
+      <w:r w:rsidR="00351058">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Työryhmämme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osallistuu keväällä vaarojen ja haittojen kartoitukseen ja arvioinnin pohjalta tehdään toimintasuunnitelma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7343FF83" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myös valvontalain 29§ mukainen henkilöstön ilmoitusvelvollisuus oli kehittämispäivämme aiheena, ja keväällä osallistutaan myös tämän asian tiimoilta yhteiseen koulutukseen. Omavalvontasuunnitelman päivitys toteutetaan yhdessä henkilökunnan kanssa.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE4312" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424FD465" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötilanne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B93EBC7" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C8F6E7" w14:textId="27261DD0" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökunta on säilynyt samana. Metsätuvalla on ollut keikkatöissä asiakkaille entuudestaan tuttuja keikkatyöntekijöitä. Myös opiskelijat sekä useamman kuukauden yksikössä toiminut työkokeilija tuovat työn arkeen myönteistä lisävirettä ja lisäksi sisaryksikkömme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351058">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...5 lines deleted...]
-        <w:t>  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pihakoivun henkilökunta on auttanut tarvittaessa päivätoiminnassa. Lyhytaikaisten sijaisten käyttöä on voitu vähentää, mikä tuo jatkuvuutta ja turvallisuuden tunnetta niin asiakkaille kuin työntekijöillekin. Henkilökunnalle tehdyssä työtyytyväisyyskyselyssä enemmistö suosittelee </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351058">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanaa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työnantajana (NPS 6</w:t>
+      </w:r>
+      <w:r w:rsidR="008D54FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Kyselyn tulosten mukaan työntekijät ovat erittäin sitoutuneita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00351058">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvojen sekä strategisten tavoitteiden toteutumiseen päivittäisessä työssä ja työyhteisössä. 100% työntekijöistä kokee työnsä merkitykselliseksi, saavansa työkavereilta tarvittaessa apua sekä tulevansa arvostetuksi ja kohdatuksi työpaikallaan. Vuoden 2026 toimintasuunnitelmaan on yhdessä kirjattu kehittämistehtäviksi muun muassa liikunnan ja hyvinvoinnin tarkastelun kautta saatavaa työhyvinvointia ja aiheeseen liittyen järjestettiin keväällä Liikkuva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -työpaja.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21B74378" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="6CB4CBF0" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...133 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E8DAF7" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="6F00B616" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05DB1">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:t> </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onnistumiset </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53995147" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="09566C99" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05DB1">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5390CDC6" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Olemme saaneet niin asiakkailta kuin verkostoiltakin myönteistä palautetta ja meidät nähdään luotettavana yhteistyökumppanina. Läheisten palaute toiminnasta on ollut positiivista ja henkilökunnan ammattitaitoa sekä asiakkaan yksilöllistä huomioimista on kehuttu loistavaksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7532F480" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDACEF5" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metsätuvalla siirryttiin talvella kirjaamaan sosiaalihuollon asiakastietovarantoon, Kantaan. Ohjaajamme hankkivat tätä varten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sote-ammattikortit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja yksikössä otettiin käyttöön uusi asiakastietojärjestelmä, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DomaCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Kirjaaminen on ollut aktiivisesti tarkastelussa ja olemme saaneet kirjaamisen auditoinnissa erittäin myönteistä palautetta kirjaamisvalmentajalta erityisesti asiakasta kunnioittavasta kirjaamistyylistämme. Asiakkaiden palveluiden toteuttamissuunnitelmia on kevään aikana päivitetty Kantaan, ja asiakkaat pääsevät myös itse tarkastelemaan suunnitelmiaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OmaKannasta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B425B9A" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC1118A" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-        <w:t>  </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCFEB3B" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="68CAB8DE" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...67 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26C0C5E9" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="4422FF7B" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05DB1">
-[...7 lines deleted...]
-        <w:t>Loppuvuonna 2025 toteutettiin yhtiön brändiuudistusta asiakkaita </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tulevan kesän ja syksyn kehittämistyönä tulee olemaan uuden kirjaamisen tavan vakiinnuttaminen: uusista kansallisista asiakirjamalleista ja niiden käytöstä on tiedusteltu tilaajalta, joka on perustanut työryhmän palvelukohtaisen kirjaamisohjeen laatimiseksi. Tähän liittyen tullaan toteuttamaan sekä kirjaamisen tekniseen että laadulliseen puoleen keskittyviä koulutuksia ja keskusteluja. Myös keikka- ja kesätyöntekijöiden perehdyttäminen uusiin järjestelmiin ja kirjaamistapoihin nostetaan erityiseen tarkasteluun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAFDB91" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liikkuva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...7 lines deleted...]
-        <w:t>osallistaen</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...7 lines deleted...]
-        <w:t>: yksikköön on tuotu </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -työpajassa tehtiin toimintasuunnitelma työhyvinvoinnin säilyttämisen ja lisäämisen tueksi. Toimenpiteiden seurantaa tehdään jatkossa kuukausittain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8700E6" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesäaikana asiakkaille on suunniteltu erilaisia lähiretkiä ja myös päivätoiminnan arjessa tulee kesäkeleillä olemaan luvassa paljon liikkumista niin sisällä kuin ulkonakin. Kesän iloksi on myös valmisteltu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...7 lines deleted...]
-        <w:t>Tavanan</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TavanaLine</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C05DB1">
-[...7 lines deleted...]
-        <w:t> uutta värimaailmaa ja sisustusta uusittu muun muassa taiteen ja käsitöiden avulla.   </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -niminen teemakokonaisuus, joka sisältää risteilyteemaista ohjelmaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C753C3B" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
+    <w:p w14:paraId="0C3A4C61" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C05DB1">
-[...19 lines deleted...]
-        <w:t> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4894934D" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
-[...29 lines deleted...]
-        <w:t>  </w:t>
+    <w:p w14:paraId="28C3D6B9" w14:textId="3390CA07" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Raportin laatinut yksikönjohtaja Anu Virhiä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E3D215" w14:textId="77777777" w:rsidR="00C05DB1" w:rsidRPr="00C05DB1" w:rsidRDefault="00C05DB1" w:rsidP="00C05DB1">
-[...700 lines deleted...]
-    <w:p w14:paraId="28C3D6B9" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="44937983" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50726EDD" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="007E2291">
+    <w:p w14:paraId="07599127" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07C22F59" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="007E2291">
+    <w:p w14:paraId="4611E18B" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56D8FA98" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2"/>
+    <w:p w14:paraId="0DDD4212" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1309,97 +1005,97 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5BC29A" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="007E2291">
+    <w:p w14:paraId="071BD6D1" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5412D709" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="007E2291">
+    <w:p w14:paraId="4D46E862" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60095191" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2"/>
+    <w:p w14:paraId="2B6B0B11" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="403CA258" w14:textId="030576F0" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="00C05DB1">
+  <w:p w14:paraId="403CA258" w14:textId="030576F0" w:rsidR="008D54FB" w:rsidRDefault="008D54FB" w:rsidP="00C05DB1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9195"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="18B6B236">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s10245" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252.4pt;margin-top:5.05pt;width:250pt;height:26.35pt;z-index:251658241;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="3A9246E6" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2">
+              <w:p w14:paraId="3A9246E6" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRDefault="008D54FB">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 3</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Anna Jung, 15.9.2025 12:37</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F27772" wp14:editId="33DAF3EA">
@@ -1431,60 +1127,60 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="712CD857" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRPr="00455B1D" w:rsidRDefault="004A0CE2" w:rsidP="00455B1D">
+  <w:p w14:paraId="712CD857" w14:textId="77777777" w:rsidR="008D54FB" w:rsidRPr="00455B1D" w:rsidRDefault="008D54FB" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="22354A36" w14:textId="7635A4F0" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2">
+  <w:p w14:paraId="22354A36" w14:textId="7635A4F0" w:rsidR="008D54FB" w:rsidRDefault="008D54FB">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61DA0D5E" wp14:editId="7106093E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -1579,85 +1275,91 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D6649"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00096CFC"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D6649"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000F0DFE"/>
     <w:rsid w:val="000F49B6"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
+    <w:rsid w:val="001E73A0"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002F69C3"/>
+    <w:rsid w:val="00351058"/>
     <w:rsid w:val="003912E6"/>
+    <w:rsid w:val="003C6A84"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004A0CE2"/>
     <w:rsid w:val="004A3391"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005B545E"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005F0C48"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006353B9"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
+    <w:rsid w:val="008D54FB"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00997198"/>
+    <w:rsid w:val="00A2151E"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AA0A8A"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AF3E2D"/>
     <w:rsid w:val="00AF7858"/>
+    <w:rsid w:val="00B44315"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00C033AE"/>
     <w:rsid w:val="00C05DB1"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00E50F8C"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="02A7DBC2"/>
     <w:rsid w:val="05617AAB"/>
     <w:rsid w:val="076469DB"/>
     <w:rsid w:val="089409E8"/>
     <w:rsid w:val="0DD3F87D"/>
     <w:rsid w:val="216E54CB"/>
@@ -3219,50 +2921,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1153451641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1299259290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1876457135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -4117,63 +3832,56 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...11 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="18" ma:versionID="7256ce2dbfe1be532448ffbdedf78ef4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns3="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xmlns:ns4="27e59a26-2248-4e2d-a439-3a2390497b91" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="31ed82cb8b4852399e054aa3c2201c4f" ma:root="true" ns3:_="" ns4:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns4:SharingHintHash"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoKeyPoints"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceKeyPoints"/>
@@ -4386,108 +4094,115 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <SharedWithUsers xmlns="27e59a26-2248-4e2d-a439-3a2390497b91">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+    <_activity xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627EA63B-3C8E-40B3-8FE1-608A1844228F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3934928C-6E44-4A8A-8988-4F4F2F182C39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4AC1FE8-C47D-4C41-84A1-F7EA94267F02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4522,75 +4237,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>516</Words>
-  <Characters>4180</Characters>
+  <Words>639</Words>
+  <Characters>5184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4687</CharactersWithSpaces>
+  <CharactersWithSpaces>5812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anu Virhiä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>