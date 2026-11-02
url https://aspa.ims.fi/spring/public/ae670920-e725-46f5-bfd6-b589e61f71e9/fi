--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -1,1558 +1,3920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:body>
-    <w:p w14:paraId="56253233" w14:textId="77777777" w:rsidR="004A0CE2" w:rsidRDefault="004A0CE2" w:rsidP="00C05DB1">
+    <w:p w:rsidR="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="6D379D5F" w14:textId="2C1C42D8"/>
+    <w:p w:rsidR="5D3042D5" w:rsidP="54F13E05" w:rsidRDefault="5D3042D5" w14:paraId="65754F74" w14:textId="72E0E347">
       <w:pPr>
-        <w:textAlignment w:val="baseline"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="1D5CBC88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="1D5CBC88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metsätuvan omavalvonnan seurantaraportti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="5BEF787E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="23563DC3" w14:textId="1F52FCA6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="0129A501" w14:textId="168F83E7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="437A4071" w14:textId="6692AA7B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="50D1A9CC" w14:textId="0BFF0FE8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 01.05.2026-31.08.2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="4072AA3D" w14:textId="62A53059">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="488F8F7E" w14:textId="0660FA0E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="734D8E82" w14:textId="171C9172">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="35EB10DD" w14:textId="2B10EF35">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisimmän raportoidun asiakaskyselymme, toteutettu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="15D72BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5AE46628">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Asiakkaat ovat kokeneet käynnit päivätoiminnassa mielekkäiksi, monipuolisiksi ja turvallisiksi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="77DCFC4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Päivätoiminnan ru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4DF3E292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>oasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="77DCFC4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on tullut erityisen hyvää palautetta niin arjessa kuin kyselyissäkin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="139A80D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Suositteluindeksissä (NPS) havaittiin nousua edelliseen kyselyyn verrattuna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="32668287">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Asiakkailla on mahdollisuus antaa palautetta päivittäisessä arjessa ja syyskuussa järjestettävissä yhteisökokouksissa palautetta kerätään jälleen kootusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="72427937" w14:textId="229BA6A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D4E52D" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="24926703" w14:textId="1604CB3C">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3052A6BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kevään kyselyssä asiakkailta tuli erityisesti toivetta erilaisista retkistä. Kesän aikana retkiä järjestettiinkin runsaasti ja ulkoilua sekä liikuntaa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="2458F811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lisättiin toiminnan arkeen entisestään. Kesällä asiakkaille järjestettiin jatkuvana teemana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="2458F811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="2458F811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Line –risteilyteemaista ohjelmaa, jossa tehtiin muun muassa nojatuolimatkoja ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A8E2E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erilaista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="6CDCD87F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>merimatkailuun liittyvää</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A8E2E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4D5C9D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>aktiviteettia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="267DA41A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omissa toimitiloissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A8E2E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="1181F486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaat osallistuivat aktiivisesti projektin valmisteluun ja siitä tuli paljon myönteistä palautetta.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F68D699" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="5297A341" w14:textId="2F40756A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Kesällä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="45545783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yksikön turvallisuussuunnitelmien päivittämisen yhteydessä perustettiin nimike “t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>urvallisuuden asiakasedustaja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6ED7F7DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="14464543">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6ED7F7DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dustaja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tekee säännöllisesti turvallisuuskävelyitä toimitiloissa itsenäisesti tai ohjaajan kanssa. Hän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="6C9979C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kirjaa huomioitaan ja raportoi henkilökunnalle mahdollisesti havaitsemiaan puutteita.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="23FD90F6" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="3F453CBD" w14:textId="434D338B">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. </w:t>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AEFE10" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="55FF54C1" w14:textId="082533F2">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41559DB4" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="7C810F16" w14:textId="427C6624">
       <w:pPr>
-        <w:rPr>
-[...83 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="628CB722" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="3819D33E" w14:textId="3638BE3E">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Syksyllä asiakkailta tuli jonkin verran palautetta siitä, että asiakkaiden välinen yhteishenki on hiukan laskenut tai he ovat kuulleet toisilta asiakkailta esimerkiksi asiattomiksi koettuja kommentteja. Asian selvittämiseksi laajemmin laadittiin ennen syksyn yhteisökokousta ilmapiirikysely, johon kaikki asiakkaat vastasivat. Tulosten pohjalta lähdettiin aktiivisesti seuraamaan tilannetta ja käymään säännöllisesti turvallisen tilan periaatteita. Kysely toistettiin ennen tammikuun 2026 yhteisökokousta ja kyselyn perusteella tilanne on kohentunut aikaisemmasta. </w:t>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Laatupoikkeamien kirjaamista varten on laadittu uudet yhtiötasoiset pohjat ja jatkossa panostamme siihen, että henkilökunta tuntee laatupoikkeamaprosessin entistä paremmin. Yhteisessä kehittämispäivässä nostettiin aiheeksi poikkeamien sekä riskien tunnistaminen ja raportointi. Aiheesta järjes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4E3461BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="798AE566">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös yhtiötasoista koulutusta koko henkilöstölle. Koko henkilöstö osallistu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4CE589D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="1109FA7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>alkukesästä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaarojen ja haittojen kartoitukseen ja arvioinnin pohjalta teh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="7D1FF5A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimintasuunnitelma. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5A816C" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="2504C295" w14:textId="1B52C990">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Myös valvontalain 29§ mukai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="779A0714">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>sesta henkilöstön ilmoitusvelvollisuudesta järjestettiin koulutusta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omavalvontasuunnitelman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4894F6CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja elintarvikehuollon omavalvontasuunnitelman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>päivitys toteutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="349C469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhdessä henkilökunnan kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="6B607820" w14:textId="4524E7F2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A6382E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesän aikana päivitettiin myös </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="21C55CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muun muassa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A6382E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yksikön siivoussuunnitelma,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="52EA3C5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Turvallisesti työssä -opas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="1DF917ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja muita yksikön toimintaan liittyviä suunnitelmia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="642D4115">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>, joihin henkilöstö tutustuu syksyn aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="1DF917ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="3A6382E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="5FAEC620" w14:textId="7DA2D805">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="63FFC335" w14:textId="113B311F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötilanne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="278FDD8D" w14:textId="05F3E860">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="1233B3FD" w14:textId="69F5CE3E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökunta on säilynyt samana. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="027CC181">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Kesäajan toimintaan osallistui asiakkaille entuudestaan tuttu kesätyöntekijä ja muita tuttuja sijaisia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="6C7E8AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>, ja vakinainen henkilöstö pääsi viettämään kesälomaa turvallisin mielin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="027CC181">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5D23555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arjen vahvistusta on saatu myös tutulta ryhmäavustajalta, joka työskentelee Metsätuvalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5D23555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>viiko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="019F84DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5D23555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ttain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5D23555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lyhytaikaisten sijaisten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="25B1A9A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tarvetta on ollut erittäin vähän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mikä tuo jatkuvuutta ja turvallisuuden tunnetta niin asiakkaille kuin työntekijöillekin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="7C7FA003" w14:textId="1EF1399F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökunnalle tehdyssä työtyytyväisyyskyselyssä enemmistö suosittelee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työnantajana (NPS 60). Kyselyn tulosten mukaan työntekijät ovat erittäin sitoutuneita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-palveluiden arvojen sekä strategisten tavoitteiden toteutumiseen päivittäisessä työssä ja työyhteisössä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>100%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työntekijöistä kokee työnsä merkitykselliseksi, saavansa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työkavereilta tarvittaessa apua sekä tulevansa arvostetuksi ja kohdatuksi työpaikallaan. Vuoden 2026 toimintasuunnitelmaan on yhdessä kirjattu kehittämistehtäviksi muun muassa liikunnan ja hyvinvoinnin tarkastelun kautta saatavaa työhyvinvointia ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="7D988EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liikunnan lisääminen asiakastyöhön on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="46C35D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ollut mielekästä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="7D988EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös työntekijöille. Yksikön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="159AC78D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4605F76A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="159AC78D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>irkistyspäivä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="60E90D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ä vietettiin yhdessä liikkuen sisaryksikkömme työntekijän järjestämässä kaupunkiseikkailussa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="757FF631" w14:textId="0947836C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A23DF8D" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="3E797D9B" w14:textId="608053B4">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> uutta värimaailmaa ja sisustusta uusittu muun muassa taiteen ja käsitöiden avulla.  </w:t>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onnistumiset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4423D2" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="6F3F1184" w14:textId="33B2FB4E">
       <w:pPr>
-        <w:rPr>
-[...43 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C7157DA" w14:textId="6AB5A9A2" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="25D5A3BB" w14:textId="671D867F">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> osallistuu keväällä vaarojen ja haittojen kartoitukseen ja arvioinnin pohjalta tehdään toimintasuunnitelma. </w:t>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Olemme saaneet niin asiakkailta kuin verkostoiltakin myönteistä palautetta ja meidät nähdään luotettavana yhteistyökumppanina. Läheisten palaute toiminnasta on ollut positiivista ja henkilökunnan ammattitaitoa sekä asiakkaan yksilöllistä huomioimista on kehuttu loistavaksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7343FF83" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="3AFD00AC" w14:textId="7F01F5BB">
       <w:pPr>
-        <w:rPr>
-[...178 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F00B616" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="4D7C1115" w14:textId="4D05E48E">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metsätuvalla siirryttiin talvella kirjaamaan sosiaalihuollon asiakastietovarantoon, Kantaan. Kirjaaminen on ollut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="164965CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kesän aikana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aktiivisesti tarkastelussa ja olemme saaneet kirjaamisen auditoinnissa erittäin myönteistä palautetta kirjaamisvalmentajalta erityisesti asiakasta kunnioittavasta kirjaamistyylistämme. Asiakkaiden palveluiden toteuttamissuunnitelmia on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="7EA77783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>kesän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana päivitetty Kantaan, ja asiakkaat pääsevät myös itse tarkastelemaan suunnitelmiaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>OmaKannasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09566C99" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="3F33C462" w14:textId="3E8DE65A">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5390CDC6" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
-[...7 lines deleted...]
-        <w:t>Olemme saaneet niin asiakkailta kuin verkostoiltakin myönteistä palautetta ja meidät nähdään luotettavana yhteistyökumppanina. Läheisten palaute toiminnasta on ollut positiivista ja henkilökunnan ammattitaitoa sekä asiakkaan yksilöllistä huomioimista on kehuttu loistavaksi.</w:t>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="554B60CD" w14:textId="297A9F5A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="761909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Yksikkömme sai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="23C8CB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="23C8CB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="23C8CB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palvelut Oy:n hallinno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="13BA0C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>lta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="23C8CB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="016836A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>palkinnon erityisen ansiokkaasta toiminnasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="57452BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuluneen vuoden aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5987A4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="016836A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="14A78795">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Välipalkitsemisen perusteina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4BC3334D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="016836A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="7826BF6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>muun muassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="239F979C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korkea </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="016836A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>asiakas- ja henkilöstötyytyväis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="159149A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="147BCE02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="0D327D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>hyvin hoidet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="187E3B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="0D327D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> talou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="5D7D35A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="404A3B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="24B2C2A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>sekä muut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="404A3B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="404A3B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>laatutekij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="59896D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ät</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="0D327D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>. Välipalkitsemiseen myönnetty rahasumma käytetään yksikön kehittämiseen syksyllä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7532F480" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="68560FE9" w:rsidP="54F13E05" w:rsidRDefault="68560FE9" w14:paraId="2E56C22B" w14:textId="2F375E1C">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDACEF5" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="42ED5637" w14:textId="2AD01E22">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B425B9A" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="529B3B54" w:rsidP="529B3B54" w:rsidRDefault="529B3B54" w14:paraId="70009F23" w14:textId="6D427214">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC1118A" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="36F477A1" w14:textId="111FD368">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tulevan syksyn kehittämistyönä tulee olemaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4E6310D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Kanta-kirjaamisen laadullinen sisältö:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uusista kansallisista asiakirjamalleista ja niiden käytöstä on tiedusteltu tilaajalta, joka on perustanut työryhmän palvelukohtaisen kirjaamisohjeen laatimiseksi. Tähän liittyen tullaan toteuttamaan sekä kirjaamisen tekniseen että laadulliseen puoleen keskittyviä koulutuksia ja keskusteluja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="75106F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myös muut hyvinvointialueet siirtyvät viimeistään syksyllä Kanta-kirjaamiseen. Henkilökuntamme jakaa arv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="26796AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>okasta osaamistaan uudesta kirjaamistavasta myös muille yksiköille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="68560FE9" w:rsidRDefault="5D3042D5" w14:paraId="307CB412" w14:textId="2528A299">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="253F37BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kevään </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liikkuva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="68560FE9" w:rsidR="4EAE62E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -työpajassa tehtiin toimintasuunnitelma työhyvinvoinnin säilyttämisen ja lisäämisen tueksi. Toimenpiteiden seurantaa tehdään kuukausittain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="5D1BF70E" w14:textId="22708B19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="3E0A492A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimitilojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="02B680A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja työskentelyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="3E0A492A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turvallisuus on kesän ja syksyn teemana. Suunnitelmat on päivitetty ja syksyllä koko henkilöstö osallistuu alkusammutuskoulutukseen. Myös </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="3B66C65D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mielenterveysaiheista koulutusta on luvassa ja loppuvuodelle on suunnitteilla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="26D6794E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yksikön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="3B66C65D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="79D93671">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sisäistä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="7F0DDE32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehittämistä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="3B66C65D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>virkistystä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="4E18E882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68CAB8DE" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="5D3042D5" w:rsidP="529B3B54" w:rsidRDefault="5D3042D5" w14:paraId="0A0AA666" w14:textId="72860E70">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="529B3B54" w:rsidR="5D3042D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4422FF7B" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
+    <w:p w:rsidR="529B3B54" w:rsidP="54F13E05" w:rsidRDefault="529B3B54" w14:paraId="08F7861B" w14:textId="3BCC4F81">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Tulevan kesän ja syksyn kehittämistyönä tulee olemaan uuden kirjaamisen tavan vakiinnuttaminen: uusista kansallisista asiakirjamalleista ja niiden käytöstä on tiedusteltu tilaajalta, joka on perustanut työryhmän palvelukohtaisen kirjaamisohjeen laatimiseksi. Tähän liittyen tullaan toteuttamaan sekä kirjaamisen tekniseen että laadulliseen puoleen keskittyviä koulutuksia ja keskusteluja. Myös keikka- ja kesätyöntekijöiden perehdyttäminen uusiin järjestelmiin ja kirjaamistapoihin nostetaan erityiseen tarkasteluun.</w:t>
+      <w:r w:rsidRPr="54F13E05" w:rsidR="1D5CBC88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportin laatinut yksikönjohtaja Anu Virhiä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAFDB91" w14:textId="77777777" w:rsidR="00A2151E" w:rsidRDefault="00A2151E" w:rsidP="00A2151E">
-[...108 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...228 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...14 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D6649"/>
-[...108 lines deleted...]
-    <w:rsid w:val="7FE864D4"/>
+    <w:rsidRoot w:val="5D46E2FE"/>
+    <w:rsid w:val="005A9AF9"/>
+    <w:rsid w:val="0094A422"/>
+    <w:rsid w:val="0096D55F"/>
+    <w:rsid w:val="00E3FA46"/>
+    <w:rsid w:val="016836A3"/>
+    <w:rsid w:val="019F84DE"/>
+    <w:rsid w:val="025C6C37"/>
+    <w:rsid w:val="027CC181"/>
+    <w:rsid w:val="02B680A0"/>
+    <w:rsid w:val="0389E691"/>
+    <w:rsid w:val="038EC4D4"/>
+    <w:rsid w:val="03911078"/>
+    <w:rsid w:val="05E2650E"/>
+    <w:rsid w:val="06F3F8ED"/>
+    <w:rsid w:val="09D5799B"/>
+    <w:rsid w:val="0A330A99"/>
+    <w:rsid w:val="0D327D37"/>
+    <w:rsid w:val="0D996FC0"/>
+    <w:rsid w:val="0F2CA704"/>
+    <w:rsid w:val="1063B106"/>
+    <w:rsid w:val="1109FA7E"/>
+    <w:rsid w:val="1181F486"/>
+    <w:rsid w:val="11F8ADD6"/>
+    <w:rsid w:val="135AF543"/>
+    <w:rsid w:val="139A80D2"/>
+    <w:rsid w:val="13BA0C12"/>
+    <w:rsid w:val="13EA3148"/>
+    <w:rsid w:val="14464543"/>
+    <w:rsid w:val="147BCE02"/>
+    <w:rsid w:val="14A78795"/>
+    <w:rsid w:val="156554F1"/>
+    <w:rsid w:val="159149A3"/>
+    <w:rsid w:val="159AC78D"/>
+    <w:rsid w:val="15D72BB5"/>
+    <w:rsid w:val="164965CD"/>
+    <w:rsid w:val="16FBD72D"/>
+    <w:rsid w:val="17324C5E"/>
+    <w:rsid w:val="1754F2AC"/>
+    <w:rsid w:val="187E3B47"/>
+    <w:rsid w:val="18D14638"/>
+    <w:rsid w:val="1A800390"/>
+    <w:rsid w:val="1A82D7D5"/>
+    <w:rsid w:val="1A8A7E37"/>
+    <w:rsid w:val="1A9CA58F"/>
+    <w:rsid w:val="1B10AD03"/>
+    <w:rsid w:val="1BB2E200"/>
+    <w:rsid w:val="1D5CBC88"/>
+    <w:rsid w:val="1D8A640C"/>
+    <w:rsid w:val="1DF917ED"/>
+    <w:rsid w:val="1EA95BF9"/>
+    <w:rsid w:val="2048721B"/>
+    <w:rsid w:val="21407F53"/>
+    <w:rsid w:val="21B1A7F5"/>
+    <w:rsid w:val="21C55CAB"/>
+    <w:rsid w:val="22D6DB7E"/>
+    <w:rsid w:val="22E499B9"/>
+    <w:rsid w:val="23219F58"/>
+    <w:rsid w:val="239F979C"/>
+    <w:rsid w:val="23C0DEFD"/>
+    <w:rsid w:val="23C8CB4C"/>
+    <w:rsid w:val="2458F811"/>
+    <w:rsid w:val="24B2C2A4"/>
+    <w:rsid w:val="252438D7"/>
+    <w:rsid w:val="253F37BA"/>
+    <w:rsid w:val="253FC18A"/>
+    <w:rsid w:val="259F871B"/>
+    <w:rsid w:val="25B1A9A9"/>
+    <w:rsid w:val="25E77068"/>
+    <w:rsid w:val="26796AFA"/>
+    <w:rsid w:val="267DA41A"/>
+    <w:rsid w:val="26D6794E"/>
+    <w:rsid w:val="27FEFFAD"/>
+    <w:rsid w:val="29878905"/>
+    <w:rsid w:val="29AFD678"/>
+    <w:rsid w:val="29F75E01"/>
+    <w:rsid w:val="2A65F2C8"/>
+    <w:rsid w:val="2A695DF9"/>
+    <w:rsid w:val="2C0E3862"/>
+    <w:rsid w:val="2CA19704"/>
+    <w:rsid w:val="2CCA1820"/>
+    <w:rsid w:val="2E083897"/>
+    <w:rsid w:val="2EB6E934"/>
+    <w:rsid w:val="2F1D7FFA"/>
+    <w:rsid w:val="2FD644EB"/>
+    <w:rsid w:val="2FEDD226"/>
+    <w:rsid w:val="3052A6BB"/>
+    <w:rsid w:val="31C03457"/>
+    <w:rsid w:val="32668287"/>
+    <w:rsid w:val="3403A414"/>
+    <w:rsid w:val="349C469D"/>
+    <w:rsid w:val="3631061F"/>
+    <w:rsid w:val="36F69F94"/>
+    <w:rsid w:val="37013A6F"/>
+    <w:rsid w:val="3756ABFB"/>
+    <w:rsid w:val="37C651CA"/>
+    <w:rsid w:val="398A9CF2"/>
+    <w:rsid w:val="3A6382E3"/>
+    <w:rsid w:val="3A8055BA"/>
+    <w:rsid w:val="3A8E2E21"/>
+    <w:rsid w:val="3B0FD088"/>
+    <w:rsid w:val="3B668516"/>
+    <w:rsid w:val="3B66C65D"/>
+    <w:rsid w:val="3C14E907"/>
+    <w:rsid w:val="3E0A492A"/>
+    <w:rsid w:val="40306ACC"/>
+    <w:rsid w:val="404A3B75"/>
+    <w:rsid w:val="40DA0CAB"/>
+    <w:rsid w:val="419F74CE"/>
+    <w:rsid w:val="434983D0"/>
+    <w:rsid w:val="4524CE8E"/>
+    <w:rsid w:val="45545783"/>
+    <w:rsid w:val="4605F76A"/>
+    <w:rsid w:val="46C35D75"/>
+    <w:rsid w:val="48772686"/>
+    <w:rsid w:val="4894F6CF"/>
+    <w:rsid w:val="4A12193D"/>
+    <w:rsid w:val="4BB40417"/>
+    <w:rsid w:val="4BC3334D"/>
+    <w:rsid w:val="4BDDE1D6"/>
+    <w:rsid w:val="4C112215"/>
+    <w:rsid w:val="4C28C411"/>
+    <w:rsid w:val="4CE589D2"/>
+    <w:rsid w:val="4D5C9D7C"/>
+    <w:rsid w:val="4DF3E292"/>
+    <w:rsid w:val="4E18E882"/>
+    <w:rsid w:val="4E3461BE"/>
+    <w:rsid w:val="4E6310D2"/>
+    <w:rsid w:val="4EAE62E6"/>
+    <w:rsid w:val="4EF1580A"/>
+    <w:rsid w:val="50F8C006"/>
+    <w:rsid w:val="51917E46"/>
+    <w:rsid w:val="529B3B54"/>
+    <w:rsid w:val="52C97860"/>
+    <w:rsid w:val="52EA3C5D"/>
+    <w:rsid w:val="53AE9DA7"/>
+    <w:rsid w:val="549860C9"/>
+    <w:rsid w:val="54C6F363"/>
+    <w:rsid w:val="54F13E05"/>
+    <w:rsid w:val="54FBCAD1"/>
+    <w:rsid w:val="55E1D8B4"/>
+    <w:rsid w:val="57452BA8"/>
+    <w:rsid w:val="594FE28B"/>
+    <w:rsid w:val="5987A4AB"/>
+    <w:rsid w:val="59896D39"/>
+    <w:rsid w:val="5AD8A10F"/>
+    <w:rsid w:val="5AE46628"/>
+    <w:rsid w:val="5B225298"/>
+    <w:rsid w:val="5BEF787E"/>
+    <w:rsid w:val="5C3B834A"/>
+    <w:rsid w:val="5C519926"/>
+    <w:rsid w:val="5D23555F"/>
+    <w:rsid w:val="5D3042D5"/>
+    <w:rsid w:val="5D46E2FE"/>
+    <w:rsid w:val="5D7D35A5"/>
+    <w:rsid w:val="5DE6B6EA"/>
+    <w:rsid w:val="5F96ECAE"/>
+    <w:rsid w:val="5FA18FED"/>
+    <w:rsid w:val="60DE089C"/>
+    <w:rsid w:val="60E90D5B"/>
+    <w:rsid w:val="642D4115"/>
+    <w:rsid w:val="64E0C6E0"/>
+    <w:rsid w:val="651701B7"/>
+    <w:rsid w:val="65C0194B"/>
+    <w:rsid w:val="66ECA1FA"/>
+    <w:rsid w:val="6786777D"/>
+    <w:rsid w:val="68560FE9"/>
+    <w:rsid w:val="6902D77D"/>
+    <w:rsid w:val="6A7DC374"/>
+    <w:rsid w:val="6B047700"/>
+    <w:rsid w:val="6B9EE975"/>
+    <w:rsid w:val="6C7E8AE9"/>
+    <w:rsid w:val="6C95EF1B"/>
+    <w:rsid w:val="6C9979C9"/>
+    <w:rsid w:val="6CDCD87F"/>
+    <w:rsid w:val="6D371BD4"/>
+    <w:rsid w:val="6E70DFA0"/>
+    <w:rsid w:val="6ED7F7DE"/>
+    <w:rsid w:val="6F52B1A1"/>
+    <w:rsid w:val="6F627F94"/>
+    <w:rsid w:val="6FECD65D"/>
+    <w:rsid w:val="71107A2F"/>
+    <w:rsid w:val="71725A6A"/>
+    <w:rsid w:val="7192DFBC"/>
+    <w:rsid w:val="7237267F"/>
+    <w:rsid w:val="72491378"/>
+    <w:rsid w:val="72504CFC"/>
+    <w:rsid w:val="727D40BB"/>
+    <w:rsid w:val="732BE34F"/>
+    <w:rsid w:val="74585855"/>
+    <w:rsid w:val="74832F81"/>
+    <w:rsid w:val="75106F2F"/>
+    <w:rsid w:val="75F863E0"/>
+    <w:rsid w:val="761909CD"/>
+    <w:rsid w:val="7723B3AF"/>
+    <w:rsid w:val="773A3E40"/>
+    <w:rsid w:val="779A0714"/>
+    <w:rsid w:val="77DCFC4E"/>
+    <w:rsid w:val="7826BF6A"/>
+    <w:rsid w:val="798AE566"/>
+    <w:rsid w:val="79D93671"/>
+    <w:rsid w:val="7A73C502"/>
+    <w:rsid w:val="7AA3D772"/>
+    <w:rsid w:val="7B11B586"/>
+    <w:rsid w:val="7B31FC67"/>
+    <w:rsid w:val="7BC6A3D7"/>
+    <w:rsid w:val="7C7541A3"/>
+    <w:rsid w:val="7D1FF5A3"/>
+    <w:rsid w:val="7D988EBC"/>
+    <w:rsid w:val="7DD85C08"/>
+    <w:rsid w:val="7EA77783"/>
+    <w:rsid w:val="7F0DDE32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10247"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w14:defaultImageDpi w14:val="330"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="273CAABB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{36D0EF64-2773-4D33-B0BB-A4CC2A6A41BE}"/>
+  <w15:docId w15:val="{26DEF73D-4A1C-43F8-B7B3-098A3F8929D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1574,78 +3936,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1680,57 +4042,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1791,2524 +4153,357 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko1">
-[...86 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Seliteteksti">
-[...251 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1304 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...415 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anu Virhiä</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+  <dc:creator>Anu Virhiä</dc:creator>
+  <lastModifiedBy>Anu Virhiä</lastModifiedBy>
+</coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>