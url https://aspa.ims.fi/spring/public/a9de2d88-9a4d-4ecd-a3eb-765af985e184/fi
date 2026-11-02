--- v0 (2026-06-20)
+++ v1 (2026-11-02)
@@ -9,628 +9,669 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F857B12" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="5B7EEB06" w14:textId="77777777" w:rsidR="00985BD2" w:rsidRDefault="00985BD2" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0A1C3839" w14:textId="666F6B94" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E725BF">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sillansuun</w:t>
-      </w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...89 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E725BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Sillansuun</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0E93DB5D" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+        </w:rPr>
+        <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A5A098" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280EE8C6" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sillansuun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F04A9A7" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ED4E93" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEC2E40" w14:textId="58EEEFB2" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013445D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.-30.8.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0013445D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B726B8" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A550FAD" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...302 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3443DB9F" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="0073084C" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C47277A" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="00C2660A" w14:textId="6177FB04" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisin asiakaskyselymme on toteutettu 5/202</w:t>
+      </w:r>
+      <w:r w:rsidR="0013445D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Kyselyn perusteella asiakkaista</w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>96%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> melko tai erittäin tyytyväisiä tarjoamaamme tukeen ja apuun. Melko tyytyväisten</w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osuus oli noussut edelliseltä vuodelta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja erittäin tyytyväisten asiakkaiden osuus oli </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hieman laskenut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakkaat kokevat, että heidän toiveitaan kuunnellaan ja he voivat osallistua itseään koskeviin päätöksiin. Suositteluindeksimme oli </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>selkeästi noussu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edellisestä arvioinnista. Avoimissa palautteissa asiakkaat kertoivat, että suosittelisivat </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sillansuuta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seuraavista syistä: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kuulluksi tuleminen, huomio siitä, että aidosti haluamme auttaa, tunne, että kunnioitetaan asiakkaita, osaav</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t ohjaajat</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä saa tukea arkeen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD144B5" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43459AA3" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kehittämisasioina asiakkaat toivat esiin sen, että </w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enemmän ohje</w:t>
+      </w:r>
+      <w:r w:rsidR="00023663">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>staisimme uusia työntekijöitä ja sijaisia. Toiveena olisi myös, että ottaisimme yksilön lähtötilanteet enemmän huomioon</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83DA6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mm.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kotitöissä. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> järjestämää lääkäripalvelua myös toivottiin. Onnistumisia on koettu siinä, että kotikäynnit tapahtuvat sovitusti ja ajallaan, kokonaisvaltain</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työote sekä monipuolinen tuki ja apu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604A3E13" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3C3718" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana palautetta on kerätty </w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>myös suullisesti. Asiakkaita kannustetaan jatkuvaan palautteeseen ja korostamme myös, että</w:t>
+      </w:r>
+      <w:r w:rsidR="0073084C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> näillä palautteilla meillä on yhteinen näkemys, mikä tuki ja apu häntä parhaiten palvelevat.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701A658A" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A4D400D" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB64676" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="0073084C" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="709EEBAA" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB9E2ED" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C437191" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Poikkeamaraporttien kohdalla </w:t>
       </w:r>
       <w:r w:rsidR="00382B3D">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>olemme tehostaneet toimintaamme edelliseen jaksoon nähden</w:t>
       </w:r>
       <w:r>
@@ -654,1114 +695,699 @@
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jatkossa siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi. Poikkeamien tekoa on käsitelty yhteisesti viikoittaisissa työkokouksissa</w:t>
       </w:r>
       <w:r w:rsidR="0073084C">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä kuukausiraportissa palvelupäällikölle.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC3DAC3" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="5268AEDA" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43AC2403" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="1508BF9C" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEE5145" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="0BAB720E" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB09729" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="0073084C" w:rsidP="008B2E92">
+    <w:p w14:paraId="4B434745" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="0073084C" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sillansuuhun</w:t>
       </w:r>
       <w:r w:rsidR="008B2E92">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on ollut helppo saada henkilökuntaa ja myös opiskelijoita tulee meille mielellään harjoitteluun. Lyhytaikaisia keikkasijaisia käytämme yllättävissä poissaoloissa aina tarpeen mukaan. Monet keikkasijaiset ovat olleet meillä sijaisina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tai harjoittelussa jo aiemmin</w:t>
       </w:r>
       <w:r w:rsidR="008B2E92">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, mikä tuo turvallisuuden tunnetta asiakkaille myös vakituisen henkilökunnan äkillisissä poissaoloissa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A3EA97" w14:textId="0C893823" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
-[...567 lines deleted...]
-    <w:p w14:paraId="29F64CA5" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="6744EFE8" w14:textId="77777777" w:rsidR="00985BD2" w:rsidRDefault="00985BD2" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F120724" w14:textId="5E74E952" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötyytyväisyyskysely toteutettiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82FC4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keväällä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00761610">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D43658B" w14:textId="2FC2EF99" w:rsidR="00F32647" w:rsidRPr="005A0CB0" w:rsidRDefault="005A0CB0" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="0" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tulokset kertovat myönteisestä kokonaiskuvasta, jossa työn merkityksellisyys, vahva kollegiaalinen tuki ja kokemus vastuullisesta toiminnasta ovat keskeisiä voimavaroja. Henkilöstö kokee tulevansa kohdatuksi ja saa apua työkaverilta, mikä luo turvallisen ja kannattelevan arjen. Myös arvojen toteutuminen ja strategisten tavoitteiden näkyminen käytännön työssä näyttäytyvät myönteisesti. Nämä tekijät yhdessä tukevat vahvaa sitoutumista ja antavat hyvän perustan mahdollisille muutoksille ja kehittämiselle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719BBED3" w14:textId="491F0A88" w:rsidR="002A4046" w:rsidRPr="005A0CB0" w:rsidRDefault="005A0CB0" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="1" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kehityskohteena korostuu työnantajan suositteluhalukkuus</w:t>
+      </w:r>
+      <w:r w:rsidR="00761610">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jonka taustalla nousevat erityisesti palkkaan ja palkkaukseen oikeudenmukaisuuteen liittyvät kysymykset. Avoimista kommenteista heijastuu tarve selkeämmälle palkkapolitiikan sanoittamiselle sekä arvojen ja palkkaratkaisujen paremmalle linjakkuudelle. Kokonaisuutta tarkastellen työn sisältä, työyhteisö ja esihenkilötyö näyttävät olevan paremmassa kunnossa kuin työantajakuvan ja kilpailukyvyn kokemus. Tämä ero kertoo, että arjen johtaminen toimii, mutta työnantajamielikuva ja koettu vastine tehdystä työstä eivät ole täysin samalla tasolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF498F0" w14:textId="77777777" w:rsidR="00382B3D" w:rsidRDefault="00382B3D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089C2BCC" w14:textId="77777777" w:rsidR="00382B3D" w:rsidRDefault="00382B3D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A48E748" w14:textId="77777777" w:rsidR="00382B3D" w:rsidRDefault="00382B3D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DD9B83" w14:textId="77777777" w:rsidR="00382B3D" w:rsidRDefault="00382B3D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A3A8B7" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428C29D4" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E71EB2" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="162D9072" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05917AD1" w14:textId="1653A1DC" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="008B2E92" w:rsidP="00F32647">
+    <w:p w14:paraId="6D0B2480" w14:textId="452D4A93" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00761610" w:rsidP="00761610">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötyytyväisyys ja asiakastyytyväisyyskyselyn tulokset ovat olleet hyviä ja myös muu toiminnasta saatu palaute on ollut positiivista. Henkilöstötyytyväisyyskyselyssä saimme</w:t>
+      </w:r>
+      <w:r w:rsidR="0010578F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4,9, pistettä kysymyksessä ”Työyhteisössäni on hyvä yhteishenki”. Tämä hyvä yhteishenki ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00985BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avoimuus</w:t>
+      </w:r>
+      <w:r w:rsidR="0010578F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> välittyy myös asiakastyöhön ja jalkautuu myös arvojen mukaisena toimintana. Asiakkailta ja tilaajilta saatu positiivinen palaute niin suullisesti kuin kirjallisesti kertoo myös osaltaan sitä, että Sillansuussa tehdään hyvää työtä. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0010578F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>100%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0010578F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johdettavista kokee saavansa tarvittaessa apua työkavereilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F844074" w14:textId="77777777" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00F32647" w:rsidP="00F32647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:ins w:id="25" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="26" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z">
-[...85 lines deleted...]
-    <w:p w14:paraId="392169D6" w14:textId="77777777" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00F32647" w:rsidP="00F32647">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>100%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johdettavistasi uskoo tiimin kykyyn saavuttaa työn tavoitteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA98904" w14:textId="77777777" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00F32647" w:rsidP="00F32647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:ins w:id="28" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="29" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z">
-[...11 lines deleted...]
-    <w:p w14:paraId="51E5FC46" w14:textId="77777777" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00F32647" w:rsidP="00F32647">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>92%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johdettavistasi kokee, että tiimissä on hyvä yhteishenki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FA475A" w14:textId="77777777" w:rsidR="00F32647" w:rsidRPr="00F32647" w:rsidRDefault="00F32647" w:rsidP="00F32647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:ins w:id="30" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="31" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z">
-[...20 lines deleted...]
-          <w:ins w:id="32" w:author="Minna Fali" w:date="2026-05-29T10:52:00Z"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="5EB58E16" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+        <w:t>92%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32647">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johdettavistasi kokee työn merkitykselliseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D902CEC" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1842C9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C6E5FA" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7618BB14" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="697149D6" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DCDED58" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Tänä vuonna olemme Aspa-koti </w:t>
+    <w:p w14:paraId="3A2A826A" w14:textId="2EC8BFB6" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tänä vuonna olemme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00985BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961A6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sillansuussa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">keskittyneet omavalvonnan käytännön toteuttamisen kehittämiseen. Tavoitteena on </w:t>
       </w:r>
       <w:r w:rsidR="00382B3D">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>myös</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> poikkeamien käsittely ja se, että kaikista poikkeamatilanteista tehdään aina poikkeamaraportti. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50172534" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
-[...17 lines deleted...]
-    <w:p w14:paraId="18EFF0E8" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="0BDA027D" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459E310E" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CCB00A" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikönjohtaja:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961A6B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Minna Fali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F9A822" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92"/>
-    <w:p w14:paraId="4FB3EE80" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="278A5430" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92"/>
+    <w:p w14:paraId="00CC8624" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D18FA6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="4142B83E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F7CAAE3" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="007E2291">
+    <w:p w14:paraId="73DDC439" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD526DE" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="007E2291">
+    <w:p w14:paraId="136BA128" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FAE3BB0" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8"/>
+    <w:p w14:paraId="0BC1CFFB" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1789,205 +1415,204 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0C3FD7F5" w14:textId="77777777" w:rsidR="00815CE8" w:rsidRDefault="00815CE8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18236FC2" w14:textId="77777777" w:rsidR="00815CE8" w:rsidRDefault="00815CE8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01D478AD" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="007E2291">
+    <w:p w14:paraId="1679151A" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="073D65FD" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="007E2291">
+    <w:p w14:paraId="1C76779B" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BC33275" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8"/>
+    <w:p w14:paraId="664CC148" w14:textId="77777777" w:rsidR="00E91AD2" w:rsidRDefault="00E91AD2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="12DC7937" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="008B2E92">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FD9CCEC" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8" w:rsidP="008B2E92">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E3D0A14" wp14:editId="26B86095">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09CD04E0" wp14:editId="1940C1C5">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2F22F644" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRPr="00455B1D" w:rsidRDefault="002F31F8" w:rsidP="00455B1D">
+  <w:p w14:paraId="219745A4" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRPr="00455B1D" w:rsidRDefault="002F31F8" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6B4E6CE3" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8">
+  <w:p w14:paraId="43575821" w14:textId="77777777" w:rsidR="00874BC6" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="0A5DFA44">
+      <w:pict w14:anchorId="6456657A">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5256B6C7">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
+      <w:pict w14:anchorId="617FDB06">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="63AED359" w14:textId="77777777" w:rsidR="002F31F8" w:rsidRDefault="002F31F8">
+              <w:p w14:paraId="6BBC48B1" w14:textId="77777777" w:rsidR="00874BC6" w:rsidRDefault="00000000">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Versio: 2</w:t>
+                  <w:t>Versio: 1</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2B714A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7321732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2093,229 +1718,244 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="702438126">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Minna Fali">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-4326079-653380917-4100141572-4617"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0037018F"/>
     <w:rsid w:val="00023663"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D7C6D"/>
+    <w:rsid w:val="0010578F"/>
+    <w:rsid w:val="00111333"/>
+    <w:rsid w:val="0013445D"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00196177"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002A4046"/>
     <w:rsid w:val="002C00CD"/>
     <w:rsid w:val="002C55C1"/>
     <w:rsid w:val="002F31F8"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="0037018F"/>
     <w:rsid w:val="00382B3D"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0040326D"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="0048625F"/>
     <w:rsid w:val="004A5565"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="0053512D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
+    <w:rsid w:val="005A0CB0"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="0073084C"/>
+    <w:rsid w:val="00761610"/>
     <w:rsid w:val="00761934"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007B0D65"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E52E8"/>
     <w:rsid w:val="00815CE8"/>
     <w:rsid w:val="00821937"/>
+    <w:rsid w:val="00830550"/>
     <w:rsid w:val="008644B8"/>
+    <w:rsid w:val="00874BC6"/>
     <w:rsid w:val="008B2E92"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008C2791"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008F11E0"/>
     <w:rsid w:val="008F7230"/>
     <w:rsid w:val="0091519B"/>
     <w:rsid w:val="00934AF1"/>
     <w:rsid w:val="00961A6B"/>
+    <w:rsid w:val="00985BD2"/>
+    <w:rsid w:val="009B568F"/>
     <w:rsid w:val="00A112B3"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A43DAF"/>
     <w:rsid w:val="00A55B6D"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B04EC9"/>
     <w:rsid w:val="00B13670"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B92E92"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
+    <w:rsid w:val="00BD79C6"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C85E02"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
+    <w:rsid w:val="00D82FC4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D83DA6"/>
     <w:rsid w:val="00E427B6"/>
     <w:rsid w:val="00E725BF"/>
+    <w:rsid w:val="00E91AD2"/>
     <w:rsid w:val="00EC455D"/>
     <w:rsid w:val="00EF31FB"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F2482B"/>
     <w:rsid w:val="00F32647"/>
+    <w:rsid w:val="00F9515C"/>
     <w:rsid w:val="00FB21EE"/>
+    <w:rsid w:val="00FC2199"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="09E27CD9"/>
+  <w14:docId w14:val="21666C9C"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9070EA0D-7A9D-4D99-AEA4-C8D6FD89586A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2647,50 +2287,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002C00CD"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -3017,51 +2658,51 @@
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Muutos">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B13670"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3465,50 +3106,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -3699,224 +3372,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
-[...36 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57F3F44C-6492-45A3-95F1-6D5ACE14651A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D50058-AE73-45F1-BF7F-253F672842B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
@@ -3927,71 +3568,71 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5356</Characters>
+  <Pages>2</Pages>
+  <Words>555</Words>
+  <Characters>4504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6005</CharactersWithSpaces>
+  <CharactersWithSpaces>5049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenna Vertanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>