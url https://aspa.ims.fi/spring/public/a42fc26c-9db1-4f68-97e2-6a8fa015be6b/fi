--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,1381 +1,752 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DD5C85B" w14:textId="77777777" w:rsidR="00AE0423" w:rsidRPr="00381B84" w:rsidRDefault="00AE0423" w:rsidP="00AE0423">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C514B3">
+    <w:p w14:paraId="38543516" w14:textId="77777777" w:rsidR="004E288E" w:rsidRDefault="004E288E" w:rsidP="00AE0423">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Aspa-koti</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445F7B37" w14:textId="77777777" w:rsidR="004E288E" w:rsidRDefault="004E288E" w:rsidP="00AE0423">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076A7C6B" w14:textId="77777777" w:rsidR="004E288E" w:rsidRDefault="004E288E" w:rsidP="00AE0423">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD5C85B" w14:textId="1E06D6C8" w:rsidR="00AE0423" w:rsidRPr="00381B84" w:rsidRDefault="00343883" w:rsidP="00AE0423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE0423">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Rantakoivun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C514B3">
+      <w:r w:rsidR="00AE0423" w:rsidRPr="00C514B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan </w:t>
       </w:r>
+      <w:r w:rsidR="00AE0423">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>seuranta</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0423" w:rsidRPr="00C514B3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rapor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0423">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tti</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>seuranta</w:t>
-[...17 lines deleted...]
-        <w:t>tti</w:t>
+        <w:t xml:space="preserve"> 1.1.2026-30.4.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D741ADC" w14:textId="77777777" w:rsidR="00AE0423" w:rsidRPr="00C514B3" w:rsidRDefault="00AE0423" w:rsidP="00AE0423">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0507A161" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1201E61D" w14:textId="77777777" w:rsidR="00AE0423" w:rsidRDefault="00AE0423" w:rsidP="00AE0423">
-      <w:pPr>
+    <w:p w14:paraId="10C6A855" w14:textId="3B2EEE58" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johdanto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30349128" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB181EC" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D22523" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE7607D" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6DA520" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B0A37D" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>1.1.202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>-30.4.202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794469F6" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B38B33" w14:textId="277CC954" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EFFD24" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA1A897" w14:textId="28AFC466" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asukkaiden osallisuuden olemme mahdollistaneet kuukausittaisilla asiakaskokouksilla. Kuuntelemme asiakkaiden henkilökohtaisia mielipiteitä jatkuvasti päivittäisiin toimiin ja ulkoiluun liittyen. Asukkaat osallistuvat myös ruokalistan sekä juhlapyhien suunnitteluun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCF3134" w14:textId="34771B18" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asiakkaat voivat itse valita, millaisiin henkilökunnan järjestämiin vapaa-ajantoimintoihin he haluavat osallistua. Seurantajaksolla yksikössä esim. ulkoiltiin usein, tehtiin käsitöitä/askartelua, tanssittiin yhteistilassa musiikin tahdissa, leivottiin, vietettiin pääsiäistä ja vappua, osallistuttiin kehitysvammaisten kirkkopyhään </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Voikkaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kirkossa, mahdollistettiin torstaikerhoon sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>discoon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> osallistuminen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339FA402" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E63ADFB" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0924410A" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D50401" w14:textId="50A20963" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yksikössä poikkeamat kirjataan IMS-järjestelmään, jotka käsitellään tiimipalaverissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB50D4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jotta korjaavat ja ennaltaehkäisevät toimenpiteet tulee pohdittua arjen tasolla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0772EF" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366E27DC" w14:textId="6F983E54" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Toiminnan laatu on sidoksissa myös hyviin dokumentteihin, jotka on laadittu tilaajan ohjeistuksen mukaisesti. Seurantajaksolla laadimme toimintakertomuksen vuoden 2025 toiminnasta, päivitimme kemikaaliluettelon sekä laiterekisterin, pelastussuunnitelman </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB50D4">
+        <w:t xml:space="preserve">sekä Turvallisestä työssä -oppaan. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F30E11D" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7C3879" w14:textId="77777777" w:rsidR="00D658B7" w:rsidRDefault="00D658B7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDFD654" w14:textId="6CB088C7" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3. Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696E4D2E" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C860A5" w14:textId="55D95C3F" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB50D4">
+        <w:t>Henkilöstön määrä on turvallisella sekä riittävällä tasolla sekä työvuorosuunnittelussa että toteutuneissa työvuoroissa. Määräaikaisiin työsuhteisiin on saatu koulutettuja ja osaavia henkilöitä.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D526B7">
+        <w:t xml:space="preserve">Kesätyöntekijänä tulee yksikössä olemaan vain entuudestaan tuttuja työntekijöitä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Henkilökunnan vaihtuvuus on viimeisen 6 kuukauden jaksolla </w:t>
+      </w:r>
+      <w:r w:rsidR="00D526B7">
+        <w:t xml:space="preserve">ollut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">erittäin pieni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629C3A5D" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0368CECD" w14:textId="003093A1" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pakollisena koulutuksena jokainen työntekijä katsoo tilaajan toteuttaman hoitotyön iltapäivän ”Itsemääräämisoikeuden toteutuminen” -koulutuksen sekä suorittaa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eOppivassa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ”Sosiaalihuollon kirjaamisen peruskurssi” -koulutuksen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C6F8BD" w14:textId="77777777" w:rsidR="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2412FC3D" w14:textId="5043E645" w:rsidR="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="004C5128">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Keväällä suoritetussa henkilöstökyselyssä (18/21 vastaajaa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738B9FFC" w14:textId="4BC94851" w:rsidR="004C5128" w:rsidRPr="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="004C5128">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t>100%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t xml:space="preserve"> kokee, että organisaatiossa toimitaan vastuullisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B2966C" w14:textId="77777777" w:rsidR="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="004C5128">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t>100%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t xml:space="preserve"> kokee organisaation jättävän positiivisen muistijäljen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195CCF6E" w14:textId="0BE430FC" w:rsidR="004C5128" w:rsidRPr="00D526B7" w:rsidRDefault="004C5128" w:rsidP="004C5128">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t>%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D526B7">
+        <w:t xml:space="preserve"> uskoo tiimin kykyyn saavuttaa työn tavoitteet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4166EE" w14:textId="37580317" w:rsidR="00D526B7" w:rsidRPr="00D526B7" w:rsidRDefault="004C5128" w:rsidP="004C5128">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00D526B7" w:rsidRPr="00D526B7">
+        <w:t>%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D526B7" w:rsidRPr="00D526B7">
+        <w:t xml:space="preserve"> kokee asiakkaiden saavan tarpeitaan vastaavan kodin, yksilölliset palvelut ja tuen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D695FBB" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRPr="001E457A" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC772D0" w14:textId="4109A740" w:rsidR="004C5128" w:rsidRPr="004C5128" w:rsidRDefault="00343883" w:rsidP="004C5128">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776EDDCE" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B046FC1" w14:textId="3DD13355" w:rsidR="004C5128" w:rsidRDefault="004C5128" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Rantakoivussa Aspa Palvelut Oy:n arvot toteutuvat päivittäisessä työssä, sillä henkilöstökyselyssä asteikolla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>1-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> henkilökunnan näkemyksen keskiarvo arvojen toteutumisesta oli 4,43. Sekä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>toteuttama</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> että tilaajan toteuttama asiakaskysely tulee olemaan touko- kesäkuussa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73889BCC" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRPr="001E457A" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734015D4" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C869279" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7457453C" w14:textId="1BD17CE1" w:rsidR="00AB50D4" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden oman näköinen ja tavoitteiden mukainen arjen toteutuminen sekä kommunikointi näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16353AD7" w14:textId="074B6093" w:rsidR="004C5128" w:rsidRDefault="004C5128" w:rsidP="00D526B7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tilaaja on tulossa ohjaus- ja valvontakäynnille 13.5.2026, josta saamme vielä kehittämistoimenpiteitä jatkoon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AE530A" w14:textId="77777777" w:rsidR="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ADDFF6" w14:textId="702BFD8B" w:rsidR="00343883" w:rsidRDefault="00D526B7" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Päivi Höök</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E45EA9B" w14:textId="521D79A1" w:rsidR="000A7C47" w:rsidRPr="008644B8" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C4AE080">
-[...53 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...929 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Yksikönjohtaja, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>amalla</w:t>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00624579">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...184 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Rantakoivu</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A7C47" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DD64FBB" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47" w:rsidP="007E2291">
+    <w:p w14:paraId="1C46A552" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08938CF3" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47" w:rsidP="007E2291">
+    <w:p w14:paraId="23068A14" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62B5679B" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47"/>
+    <w:p w14:paraId="115B2B86" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1402,237 +773,178 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E4DC91E" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRPr="006D79FF" w:rsidRDefault="000A7C47" w:rsidP="00BB7768">
+  <w:p w14:paraId="6E4DC91E" w14:textId="7CD146F9" w:rsidR="000A7C47" w:rsidRPr="006D79FF" w:rsidRDefault="00343883" w:rsidP="00343883">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="5028"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-        <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="000B93F6" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47" w:rsidP="007E2291">
+    <w:p w14:paraId="02CD6843" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A205726" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47" w:rsidP="007E2291">
+    <w:p w14:paraId="40B71531" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="796C0FED" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47"/>
+    <w:p w14:paraId="140AA5E3" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7647A6FF" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRDefault="000A7C47" w:rsidP="00455B1D">
+  <w:p w14:paraId="7647A6FF" w14:textId="1861E6B4" w:rsidR="000A7C47" w:rsidRDefault="00343883" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00455B1D">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B952A51" wp14:editId="74851EBE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EDC3AA3" wp14:editId="42C76199">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4552950</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-290195</wp:posOffset>
+            <wp:posOffset>8890</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1126490" cy="646706"/>
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Picture 1"/>
+          <wp:extent cx="1826260" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Aspa.jpg"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="000A7C47">
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="35DE8032" w14:textId="77777777" w:rsidR="000A7C47" w:rsidRPr="00455B1D" w:rsidRDefault="000A7C47" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="33E8C5DF" w14:textId="3055F32D" w:rsidR="000A7C47" w:rsidRDefault="00AE0423">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F95D81" wp14:editId="63F104E7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
@@ -1679,73 +991,222 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 1" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EF4CC73" w14:textId="0701BB8C" w:rsidR="00D67887" w:rsidRDefault="009F22C0">
+  <w:p w14:paraId="1EF4CC73" w14:textId="0701BB8C" w:rsidR="00D67887" w:rsidRDefault="00183ED7">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="30541C57">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s4098" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="149E2E64"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7AEBFE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1814,51 +1275,164 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D450456"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3F211E4"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B340D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A6C1F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1927,51 +1501,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E6C724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E86402"/>
     <w:lvl w:ilvl="0" w:tplc="1E421572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B14450C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="717E5376">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2013,51 +1587,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D9C2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93468104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559447B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EEB642"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2126,51 +1700,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDAD6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0CBE58"/>
     <w:lvl w:ilvl="0" w:tplc="B3DC6F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85BA9BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2240,78 +1814,84 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1001202562">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="48313027">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="48313027">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="939338514">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="939338514">
+  <w:num w:numId="4" w16cid:durableId="1540708016">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="784496956">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1742752525">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1540708016">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="7" w16cid:durableId="16585320">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4099"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="4"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
@@ -2382,87 +1962,89 @@
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
+    <w:rsid w:val="00183ED7"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E2A53"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F48B1"/>
     <w:rsid w:val="001F62A1"/>
+    <w:rsid w:val="002044E1"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
     <w:rsid w:val="00223376"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
     <w:rsid w:val="002331DF"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00273DCD"/>
@@ -2502,50 +2084,51 @@
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
+    <w:rsid w:val="00343883"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00381B84"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
@@ -2606,55 +2189,57 @@
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004B2264"/>
     <w:rsid w:val="004B2B88"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
+    <w:rsid w:val="004C5128"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
+    <w:rsid w:val="004E288E"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
@@ -2920,79 +2505,81 @@
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F22C0"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05081"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
+    <w:rsid w:val="00A40E36"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
+    <w:rsid w:val="00AB50D4"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD617E"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE0423"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
@@ -3108,70 +2695,73 @@
     <w:rsid w:val="00CB1CBC"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
+    <w:rsid w:val="00D1678F"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D5029A"/>
     <w:rsid w:val="00D51DE1"/>
+    <w:rsid w:val="00D526B7"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
+    <w:rsid w:val="00D658B7"/>
     <w:rsid w:val="00D67887"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
     <w:rsid w:val="00D74C4F"/>
     <w:rsid w:val="00D76B74"/>
     <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D85838"/>
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
@@ -3268,50 +2858,51 @@
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
+    <w:rsid w:val="00FE5854"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
@@ -3563,53 +3154,53 @@
     <w:rsid w:val="7B8026B6"/>
     <w:rsid w:val="7D4D2E79"/>
     <w:rsid w:val="7DAC8AE6"/>
     <w:rsid w:val="7DCE6C2C"/>
     <w:rsid w:val="7E5BE5C8"/>
     <w:rsid w:val="7E98ACBF"/>
     <w:rsid w:val="7FE52BDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4099"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E0809A4"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -4776,56 +4367,52 @@
       </w:divBdr>
     </w:div>
     <w:div w:id="1680739965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5417,54 +5004,54 @@
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C6CD8C-61A1-4A1C-A0E5-25DB6593D5AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
@@ -5530,54 +5117,54 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4978E1C-2AF7-4441-AFAC-64D7852B0246}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
@@ -5588,70 +5175,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>563</Words>
-  <Characters>4568</Characters>
+  <Words>390</Words>
+  <Characters>3162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5121</CharactersWithSpaces>
+  <CharactersWithSpaces>3545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>