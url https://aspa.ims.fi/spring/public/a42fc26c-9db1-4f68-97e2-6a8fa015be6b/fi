--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -40,68 +40,66 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445F7B37" w14:textId="77777777" w:rsidR="004E288E" w:rsidRDefault="004E288E" w:rsidP="00AE0423">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076A7C6B" w14:textId="77777777" w:rsidR="004E288E" w:rsidRDefault="004E288E" w:rsidP="00AE0423">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD5C85B" w14:textId="1E06D6C8" w:rsidR="00AE0423" w:rsidRPr="00381B84" w:rsidRDefault="00343883" w:rsidP="00AE0423">
+    <w:p w14:paraId="1DD5C85B" w14:textId="65FA444C" w:rsidR="00AE0423" w:rsidRPr="00381B84" w:rsidRDefault="00343883" w:rsidP="00AE0423">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AE0423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rantakoivun</w:t>
       </w:r>
       <w:r w:rsidR="00AE0423" w:rsidRPr="00C514B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan </w:t>
       </w:r>
       <w:r w:rsidR="00AE0423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -110,213 +108,347 @@
       <w:r w:rsidR="00AE0423" w:rsidRPr="00C514B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rapor</w:t>
       </w:r>
       <w:r w:rsidR="00AE0423">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1.1.2026-30.4.2026</w:t>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611871">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2026-30.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611871">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0507A161" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10C6A855" w14:textId="3B2EEE58" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Johdanto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30349128" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB181EC" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavanan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D22523" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FE7607D" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6DA520" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B0A37D" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00343883" w:rsidP="00343883">
+    <w:p w14:paraId="24B0A37D" w14:textId="781FF505" w:rsidR="00AB50D4" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
-        <w:t>1.1.202</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611871">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
-        <w:t>-30.4.202</w:t>
+        <w:t>-30.</w:t>
+      </w:r>
+      <w:r w:rsidR="00611871">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:t>6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794469F6" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29B38B33" w14:textId="277CC954" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EFFD24" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CA1A897" w14:textId="28AFC466" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+    <w:p w14:paraId="6CA1A897" w14:textId="30251AD4" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asukkaiden osallisuuden olemme mahdollistaneet kuukausittaisilla asiakaskokouksilla. Kuuntelemme asiakkaiden henkilökohtaisia mielipiteitä jatkuvasti päivittäisiin toimiin ja ulkoiluun liittyen. Asukkaat osallistuvat myös ruokalistan sekä juhlapyhien suunnitteluun. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7CCF3134" w14:textId="34771B18" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
+      <w:r w:rsidR="00611871">
+        <w:t>Ohjaajat auttavat asiakasta erilaisiin palveluiden hakemiseen ja hakeutumiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCF3134" w14:textId="7BDAB7DB" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asiakkaat voivat itse valita, millaisiin henkilökunnan järjestämiin vapaa-ajantoimintoihin he haluavat osallistua. Seurantajaksolla yksikössä esim. ulkoiltiin usein, tehtiin käsitöitä/askartelua, tanssittiin yhteistilassa musiikin tahdissa, leivottiin, vietettiin pääsiäistä ja vappua, osallistuttiin kehitysvammaisten kirkkopyhään </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Asiakkaat voivat itse valita, millaisiin henkilökunnan järjestämiin vapaa-ajantoimintoihin he haluavat osallistua. Seurantajaksolla yksikössä esim. ulkoiltiin usein, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4AC2">
+        <w:t xml:space="preserve">käytiin kauppakeskuksen tapahtumassa porukalla, yksikössä oli Aspa Säätiön pitämä Mielekäs Digi-ryhmä, käytiin Virtakiven saunalla sekä Kymen Paviljongilla kahvittelemassa ja ulkoilemassa, puhdistettiin porukalla ulkoseinää, hoidettiin kasvilaatikoita, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3EAC">
+        <w:t>tehtiin tuolijumppatuokiota, käytiin Tykkimäellä sekä keskustassa jätskillä, leivottin omavalintaista pizzaa, kerättiin marjoja sekä maalattiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BA76C0" w14:textId="77777777" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423F36A1" w14:textId="4A5BAD5F" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>Voikkaan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Tavanan toteuttama asiakaskysely toteutettiin toukokuun loppupuolella. Saimme kyselystä 28 vastausta, joten vastausprosentti oli erittäin hyvä. Kyselyn tulosten perusteella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071917">
+        <w:t>74.1%</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> kirkossa, mahdollistettiin torstaikerhoon sekä </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> asiakkaistamme suosittelisi Tavanaa toisille apua ja tukea tarvitseville (asteikko 0-10, suosittelijat vastaus 9-10). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B56B37A" w14:textId="22E2BF3D" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>discoon</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vastaukset eri väittämiin (asteikko 1-5):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D7253A" w14:textId="0492F7E0" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> osallistuminen. </w:t>
+        <w:t>minua kunnioitetaan ka 4.7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37213EE8" w14:textId="628DC7E9" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Palvelu on henkilökohtaista ka 4.8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2529C2DD" w14:textId="19ED4CCA" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Toiveitani kunnioitetaan 4.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5BEDBB" w14:textId="1C767D0B" w:rsidR="00071917" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voin osallistua itseäni koskeviin päätöksiin 4.7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FAA3EF" w14:textId="283B1DDA" w:rsidR="00071917" w:rsidRPr="001E457A" w:rsidRDefault="00071917" w:rsidP="00071917">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Olen tyytyväinen saamaani tukeen ja apuun 4.7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339FA402" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E63ADFB" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -329,424 +461,331 @@
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D50401" w14:textId="50A20963" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Yksikössä poikkeamat kirjataan IMS-järjestelmään, jotka käsitellään tiimipalaverissa</w:t>
       </w:r>
       <w:r w:rsidR="00AB50D4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> jotta korjaavat ja ennaltaehkäisevät toimenpiteet tulee pohdittua arjen tasolla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0772EF" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366E27DC" w14:textId="6F983E54" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
+    <w:p w14:paraId="366E27DC" w14:textId="7BCA43BE" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Toiminnan laatu on sidoksissa myös hyviin dokumentteihin, jotka on laadittu tilaajan ohjeistuksen mukaisesti. Seurantajaksolla laadimme toimintakertomuksen vuoden 2025 toiminnasta, päivitimme kemikaaliluettelon sekä laiterekisterin, pelastussuunnitelman </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4B7C3879" w14:textId="77777777" w:rsidR="00D658B7" w:rsidRDefault="00D658B7">
+        <w:t xml:space="preserve">Toiminnan laatu on sidoksissa myös hyviin dokumentteihin, jotka on laadittu tilaajan ohjeistuksen mukaisesti. Seurantajaksolla </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3EAC">
+        <w:t>päivitimme ”Turvallisesti työssä” -oppaan, teimme vaarojen ja haittojen arvioinnin, päivitimme elintarvikehygienian omavalvontasuunnitelman sekä siivoussuunnitelman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7C3879" w14:textId="7EF50989" w:rsidR="00D658B7" w:rsidRDefault="00D658B7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4EDFD654" w14:textId="6CB088C7" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696E4D2E" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C860A5" w14:textId="55D95C3F" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+    <w:p w14:paraId="76C860A5" w14:textId="1284F6D6" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00AB50D4">
         <w:t>Henkilöstön määrä on turvallisella sekä riittävällä tasolla sekä työvuorosuunnittelussa että toteutuneissa työvuoroissa. Määräaikaisiin työsuhteisiin on saatu koulutettuja ja osaavia henkilöitä.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D526B7">
-        <w:t xml:space="preserve">Kesätyöntekijänä tulee yksikössä olemaan vain entuudestaan tuttuja työntekijöitä. </w:t>
+        <w:t>Kesätyöntekijänä</w:t>
+      </w:r>
+      <w:r w:rsidR="00382158">
+        <w:t xml:space="preserve"> oli</w:t>
+      </w:r>
+      <w:r w:rsidR="00D526B7">
+        <w:t xml:space="preserve"> yksikössä vain entuudestaan tuttuja työntekijöitä. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Henkilökunnan vaihtuvuus on viimeisen 6 kuukauden jaksolla </w:t>
       </w:r>
       <w:r w:rsidR="00D526B7">
         <w:t xml:space="preserve">ollut </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">erittäin pieni. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629C3A5D" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
+    <w:p w14:paraId="5B4166EE" w14:textId="2F8838D8" w:rsidR="00D526B7" w:rsidRPr="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="00382158">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-[...108 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2D695FBB" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRPr="001E457A" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC772D0" w14:textId="4109A740" w:rsidR="004C5128" w:rsidRPr="004C5128" w:rsidRDefault="00343883" w:rsidP="004C5128">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776EDDCE" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B046FC1" w14:textId="3DD13355" w:rsidR="004C5128" w:rsidRDefault="004C5128" w:rsidP="00343883">
+    <w:p w14:paraId="4AA64399" w14:textId="61BEB850" w:rsidR="00ED4FAC" w:rsidRDefault="00ED4FAC" w:rsidP="00343883">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tilaaja kävi ohjaus- ja valvontakäynnillä 13.5.2026, josta emme saaneet yhtään poikkeamaa. Saimme yhden positiivisen huomion ja kehittämissuosituksia jatkoon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046FC170" w14:textId="710C4F19" w:rsidR="00ED4FAC" w:rsidRDefault="00ED4FAC" w:rsidP="00ED4FAC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Tavana</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Intervalliasunnon remontti valmistui kesän loppupuolella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD9B42F" w14:textId="77777777" w:rsidR="00ED4FAC" w:rsidRDefault="00ED4FAC" w:rsidP="00ED4FAC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F99878E" w14:textId="3E3A1616" w:rsidR="00ED4FAC" w:rsidRDefault="00ED4FAC" w:rsidP="00ED4FAC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Rantakoivussa Aspa Palvelut Oy:n arvot toteutuvat päivittäisessä työssä, sillä henkilöstökyselyssä asteikolla </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Ympärivuorokautisen asumisen asiakkaiden sekä läheisten yhteinen kesäretki pidettiin 22.7. Elimäellä, Hongiston lavalla. Ohjaajamme järjestivät mukavaa ohjelmaa ja tekemistä kaikille, tilaisuudessa oli mukana myös poni sekä koira, joita pääsi rapsuttelemaan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0FC8">
+        <w:t xml:space="preserve"> Kesäretken tuloksena syntyi yhteisötaideteos, joka on nähtävillä yksikön seinällä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F52BDAD" w14:textId="77777777" w:rsidR="00FF0FC8" w:rsidRDefault="00FF0FC8" w:rsidP="00ED4FAC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7389FD" w14:textId="13EE6FF5" w:rsidR="00FF0FC8" w:rsidRDefault="00FF0FC8" w:rsidP="00ED4FAC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t>1-5</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Yhteisöllisen asumisen asiakkaiden kesäretki pidettiin 16.7. jossa lähdettiin junalla Lappeenrantaan, käytiin</w:t>
+      </w:r>
+      <w:r w:rsidR="003571B2">
+        <w:t xml:space="preserve"> kierros kiertoajelubussilla</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> henkilökunnan näkemyksen keskiarvo arvojen toteutumisesta oli 4,43. Sekä </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> ja tutustuttiin paikallisiin nähtävyyksiin</w:t>
+      </w:r>
+      <w:r w:rsidR="003571B2">
+        <w:t xml:space="preserve"> sekä hiekkalinnoilla kiertämässä ja Fazerin tehtaanmyymälässä ostamassa herkkuja</w:t>
+      </w:r>
       <w:r>
-        <w:t>Tavanan</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> että tilaajan toteuttama asiakaskysely tulee olemaan touko- kesäkuussa. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73889BCC" w14:textId="77777777" w:rsidR="00AB50D4" w:rsidRPr="001E457A" w:rsidRDefault="00AB50D4" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="734015D4" w14:textId="77777777" w:rsidR="00343883" w:rsidRPr="001E457A" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C869279" w14:textId="77777777" w:rsidR="00343883" w:rsidRDefault="00343883" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7457453C" w14:textId="1BD17CE1" w:rsidR="00AB50D4" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="225AEECC" w14:textId="40CFD015" w:rsidR="00FF0FC8" w:rsidRDefault="00FF0FC8" w:rsidP="00FF0FC8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden oman näköinen ja tavoitteiden mukainen arjen toteutuminen sekä kommunikointi näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:t>Kirjaamisen siirtyminen Kantaan ja rekisterinkäyttöoikeus sekä asiakastietojen turvallinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7457453C" w14:textId="16EB2A3D" w:rsidR="00AB50D4" w:rsidRDefault="00FF0FC8" w:rsidP="00FF0FC8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tilaaja on tulossa ohjaus- ja valvontakäynnille 13.5.2026, josta saamme vielä kehittämistoimenpiteitä jatkoon. </w:t>
+        <w:t xml:space="preserve">käsittely. Sosiaalihuollon asiakastietojen kirjaaminen oikea-aikaisesti ja oikeisiin asiakasasiakirjoihin. Palvelun toteuttamissuunnitelmien siirtäminen SosMeta-lomakkeelle. </w:t>
+      </w:r>
+      <w:r w:rsidR="00071917">
+        <w:t xml:space="preserve">Yksikössämme </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidR="00071917">
+        <w:t>kehitetään</w:t>
+      </w:r>
+      <w:r w:rsidR="00D526B7">
+        <w:t xml:space="preserve"> kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden oman näköinen ja tavoitteiden mukainen arjen toteutuminen sekä kommunikointi näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67AE530A" w14:textId="77777777" w:rsidR="00D526B7" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21ADDFF6" w14:textId="702BFD8B" w:rsidR="00343883" w:rsidRDefault="00D526B7" w:rsidP="00343883">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Päivi Höök</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E45EA9B" w14:textId="521D79A1" w:rsidR="000A7C47" w:rsidRPr="008644B8" w:rsidRDefault="00D526B7" w:rsidP="00D526B7">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yksikönjohtaja, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Rantakoivu</w:t>
+        <w:t>Yksikönjohtaja, Tavana Rantakoivu</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A7C47" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C46A552" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
+    <w:p w14:paraId="001D8012" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23068A14" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
+    <w:p w14:paraId="145C7CB2" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="115B2B86" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7"/>
+    <w:p w14:paraId="183C3D1D" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -817,65 +856,65 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CD6843" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
+    <w:p w14:paraId="6128B35C" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40B71531" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7" w:rsidP="007E2291">
+    <w:p w14:paraId="4D1F7AD6" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="140AA5E3" w14:textId="77777777" w:rsidR="00183ED7" w:rsidRDefault="00183ED7"/>
+    <w:p w14:paraId="74D1DDCD" w14:textId="77777777" w:rsidR="00E445BF" w:rsidRDefault="00E445BF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7647A6FF" w14:textId="1861E6B4" w:rsidR="000A7C47" w:rsidRDefault="00343883" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EDC3AA3" wp14:editId="42C76199">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4552950</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -977,87 +1016,286 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA3ADANFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkq414hRdugwDuguQ7QMUWbaFyaJGKXGyry8lu1nWYS/D/CCQIn14eEgtb4+dYQeFXoMt+XSSc6ashErbpuTfvm5eXXPmg7CVMGBVyU/K89vVyxfL3hVqBi2YSiEjEOuL3pW8DcEVWeZlqzrhJ+CUpWAN2IlALjZZhaIn9M5kszy/ynrAyiFI5T3d3g9Bvkr4da1k+FzXXgVmSk7cQjoxnbt4ZqulKBoUrtVypCH+gUUntKWiZ6h7EQTbo/4DqtMSwUMdJhK6DOpaS5V6oG6m+bNutq1wKvVC4nh3lsn/P1j56bB1X5CF41s40gBTE949gPzumYWtMiRhvCdn3QrbqDtE6FslKmIxjfplvfPFiBN194WPiLv+I1Q0cbEPkFCPNXZRImqaUSmaxuk8AXUMTNLl1etFnlNEUmi0YwVRPP3s0If3CjoWjZIjsUvg4vDgw5D6lBJreTC62mhjkoPNbm2QHQQtwyZ9if+zNGNZX/KbxWwxiPFXCGIayQ5Vf6vU6UBbbXRX8utzkiiiau9sRT+IIghtBpu6M3aUMSo3aLiD6kQqIgwrS0+MjBbwJ2c9rWvJ/Y+9QMWZ+WBpEjfT+Tzud3LmizczcvAysruMCCsJquSBs8Fch+FN7B3qpk0DjyQt3NH0ap2UjZMdWI1kaSXTbMbnE3f+0k9Zvx756hEAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcAMA0WAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB0BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 1" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EF4CC73" w14:textId="0701BB8C" w:rsidR="00D67887" w:rsidRDefault="00183ED7">
+  <w:p w14:paraId="1EF4CC73" w14:textId="0701BB8C" w:rsidR="00D67887" w:rsidRDefault="00E445BF">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="30541C57">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="041B3B27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B922634"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05EF629A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F174B91C"/>
+    <w:lvl w:ilvl="0" w:tplc="040B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="149E2E64"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7AEBFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1162,51 +1400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1275,51 +1513,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D450456"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3F211E4"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1388,51 +1626,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B340D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A6C1F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1501,51 +1739,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E6C724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E86402"/>
     <w:lvl w:ilvl="0" w:tplc="1E421572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B14450C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="717E5376">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1587,51 +1825,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D9C2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93468104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559447B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75EEB642"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1700,51 +1938,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDAD6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0CBE58"/>
     <w:lvl w:ilvl="0" w:tplc="B3DC6F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85BA9BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -1814,77 +2052,82 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1001202562">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="48313027">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="48313027">
+  <w:num w:numId="3" w16cid:durableId="939338514">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1540708016">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="784496956">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1742752525">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="16585320">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="939338514">
+  <w:num w:numId="8" w16cid:durableId="201016030">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1540708016">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1742752525">
+  <w:num w:numId="9" w16cid:durableId="695010153">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1897,74 +2140,76 @@
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
     <w:rsid w:val="000110E1"/>
     <w:rsid w:val="000142B5"/>
     <w:rsid w:val="00015808"/>
     <w:rsid w:val="00020F6C"/>
     <w:rsid w:val="00021B1C"/>
     <w:rsid w:val="000248C9"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00027373"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00032DC8"/>
     <w:rsid w:val="0003408D"/>
     <w:rsid w:val="00035A3C"/>
     <w:rsid w:val="000376C1"/>
     <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
+    <w:rsid w:val="00071917"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000A7C47"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
+    <w:rsid w:val="000C10FC"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00100737"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
@@ -1978,50 +2223,51 @@
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00183ED7"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
+    <w:rsid w:val="001B3EAC"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E2A53"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F48B1"/>
     <w:rsid w:val="001F62A1"/>
     <w:rsid w:val="002044E1"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
@@ -2090,62 +2336,64 @@
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="00343883"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
+    <w:rsid w:val="003571B2"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00381B84"/>
+    <w:rsid w:val="00382158"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
@@ -2153,50 +2401,51 @@
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004050B5"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0041441D"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
+    <w:rsid w:val="004321FA"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
@@ -2279,138 +2528,142 @@
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
     <w:rsid w:val="005F0D86"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
+    <w:rsid w:val="00611871"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00624579"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
     <w:rsid w:val="00630A14"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
+    <w:rsid w:val="00653100"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="0066092B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
+    <w:rsid w:val="00691CEC"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D5157"/>
     <w:rsid w:val="006D63B0"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="007307FC"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="00797FD2"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
+    <w:rsid w:val="007B4AC2"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C59E1"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="0080101E"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
@@ -2551,50 +2804,51 @@
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB50D4"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD617E"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE0423"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
+    <w:rsid w:val="00AE67CB"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
@@ -2768,81 +3022,83 @@
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7815"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
+    <w:rsid w:val="00E445BF"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E54DC9"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC2F23"/>
+    <w:rsid w:val="00ED4FAC"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
@@ -2860,50 +3116,51 @@
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE5854"/>
     <w:rsid w:val="00FE7E31"/>
+    <w:rsid w:val="00FF0FC8"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
     <w:rsid w:val="0818E7CB"/>
@@ -4712,73 +4969,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
-[...21 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -4969,64 +5203,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C6CD8C-61A1-4A1C-A0E5-25DB6593D5AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -5057,89 +5344,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4978E1C-2AF7-4441-AFAC-64D7852B0246}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -5170,75 +5419,83 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3162</Characters>
+  <Pages>3</Pages>
+  <Words>489</Words>
+  <Characters>3964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3545</CharactersWithSpaces>
+  <CharactersWithSpaces>4445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>