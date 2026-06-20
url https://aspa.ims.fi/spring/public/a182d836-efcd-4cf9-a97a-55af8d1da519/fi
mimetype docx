--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,918 +1,2538 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="0061495D" w:rsidRPr="00D9471B" w:rsidRDefault="008644B8" w:rsidP="0061495D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6A67AA36" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F9BE3F" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79044E8D" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:softHyphen/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Perhoslehto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354664FE" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.1.2026-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689D4228" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FFE938" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA310BD" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE713B">
-        <w:rPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seurantaraportilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C60530" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC1FD2C" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791A48D6" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0069415E" w14:textId="7C475210" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1.1.2026-30.4.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FD5DEE" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730968CC" w14:textId="7041C8A7" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BB946C" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B065391" w14:textId="06F673BE" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00D9471B" w:rsidRDefault="00D9471B" w:rsidP="00D9471B">
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC0CC73" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120B0EDE" w14:textId="621D42D4" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiakkaillamme on useita haasteita yhteiskuntaamme osalliseksi pääsemisessä.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Heidän aistivammansa (kuurous tai huonokuuloisuus tai kuurosokeus) jättää heidät usein tiedon ja uutisten ulkopuolelle. Ja tämän lisäksi meidän asiakkaidemme p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ari suurinta syytä tähän on siinä, että suurin osa heistä ei ole syntynyt Suomessa, monen syntymämaassa on ollut hyvin erilainen kulttuuri ja yhteiskuntajärjestelmä, ja he kuuroina ja luku- ja kirjoitustaidottomina jäävät paitsi tiedosta yhteiskunnastamme ja sen toimintatavoista.  Asiakaspalvelumme arjessa viittomakielisten asiakkaidemme osallisuuden vahvistaminen yhteiskunnassamme ja myös asiakkaamme omassa lähiympäristössään on tärkeä tehtävämme, ja usein asiakkaalle juuri asiakkaan osallisuuden mahdollistamiseen meidän palvelumme on myönnetty sosiaalitoimesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1799981C" w14:textId="7A6D1C85" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46EC1CEB" w14:textId="2480F32D" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2026 alussa omavalvonnan raportoinnissamme mainitsimme positiivisena asiana asiakkaidemme saaman tuen työllisyyspalveluissa. Suomen työttömyyslukujen kasvaessa tämä tuki on ollut asiakkaillemme entistä tärkeämpää. Nyt vuoden 2026 alussa edelleen asiakkaamme ovat saaneet paljon työllisyyspalveluiden tukea. He edelleen haluavat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Aspa</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">-kodin verkkosivuilla. </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhoslehdon ohjaajan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mukaansa näihin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>työllisyyspalveluiden tapaamisiin ja palavereihin (suurin osa asiakkaista ei pärjää tästä uudesta kommunikaatiotilanteesta pelkästään tulkin tulkkaamana).</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5FA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yhteistyö työllisyyspalveluiden ja Perhoslehdon ohjauksen kanssa on ollut tuloksellista -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muutama asiakkaistamme on onnistunut saamaan työpaikan tai työkokeilupaikan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC5FA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Työllistymisen jälkeen moni asiakkaistamme on pyytänyt tukea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC5FA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC5FA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjaajalta myös työpaikan kommunikaatioon ja ohjeiden ymmärtämiseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EC0F8D" w14:textId="77777777" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577D8F10" w14:textId="56B6AFA7" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaillemme pyrimme järjestämään osallisuuden kokemuksia myös omassa palvelutuotannossamme. Ryhmätoimintaa järjestämme asiakkaille edelleen perjantaisin ja tämän lisäksi kerran kuukaudessa teemaryhmiä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teemaryhmän puitteissa asiakasryhmämme lähti retkelle Kuusijärvelle, missä oli mahdollista osallistua ulkojumppaan, saunomiseen kaikissa Kuusijärven saunoissa ja rohkeimmat pääsivät myös uimaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397D8D0F" w14:textId="209947CD" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336444A9" w14:textId="2A23F9E8" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alkuvuodessa meillä oli myös suru läsnä palveluissamme. Pitkäaikaisin asiakkaamme (toimintamme alusta saakka ollut asiakkaanamme) kuoli. Surua käsittelimme henkilöstömme ja monen hänet hyvin tuntevan asiakkaamme kanssa. Meille oli tärkeää muistella häntä, kunnioittaa hänen elämäänsä osallistumalla hautajaisiin yhdessä asiakkaidemme kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D34B7C" w14:textId="2603B3CF" w:rsidR="00913A77" w:rsidRDefault="00913A77" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7715C4EB" w14:textId="76C9DEC6" w:rsidR="00913A77" w:rsidRPr="00D91A64" w:rsidRDefault="00913A77" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuten tässä aikaisemmin tuli todettua, osallisuuden kokemuksessa on tärkeää tiedonsaanti omalla kielellä – meidän asiakkaiden tapauksessa tämä tarkoittaa viittomakieltä. Olemme tiedottaneet viittomakielisiä henkilöitä palveluistamme erilaisissa foorumeissa. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Seurantaraportilla</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HelSign</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-tapahtumassa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Aspan</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> brändiuudistuksessa</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> asiakkaamme ovat päässeet mukaan ideoimaan</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhoslehdon palveluista tiedotettiin tapahtumaan osallistuville, joissa suurin osa oli lapsiperheitä. Helsingin ja Vantaan senioreille esittelimme toimintaamme ja vastailimme heidän kysymyksiin liittyen viittomakielisten vanhuspalveluiden tilanteesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E63B0C" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4973F3DB" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005EF0C1" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAB7AEB" w14:textId="77777777" w:rsidR="00913A77" w:rsidRDefault="00913A77" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129EF081" w14:textId="6B5F742B" w:rsidR="00D91A64" w:rsidRDefault="00913A77" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2025 lopulla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhoslehdossa on tarkasteltu toiminnan laadukkuutta usealla eri tavalla. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omia sisäisiä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aditointeja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00756B59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Perhoslehdossa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutettiin neljä.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tavanalle viittomanimeä. Ideointiin pääsi myös asiakkaiden perheenjäsenet. Järjestimme kilpailun</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00DE597E" w:rsidRDefault="00DE597E" w:rsidP="00C4121D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B00EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditointien pohjalta Perhoslehdolle asetettiin korjaustehtäviä, joista yksi toteutettiin vuoden 2026 alussa – tietoturvajätteille kierrätyspiste. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAADCA2" w14:textId="0EDEF7A4" w:rsidR="00697C85" w:rsidRDefault="00697C85" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACEF851" w14:textId="7651673A" w:rsidR="00697C85" w:rsidRDefault="00697C85" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edellisen vuoden tavoin, vuodelle 2026 on suunniteltu monia laadun parantamiseen tähtääviä toimenpiteitä. Omavalvontasuunnitelman päivitys oli ajankohtaista heti vuoden 2026 alussa. Siitä nostettiin koko henkilökunnan kanssa keskusteluun asioita yhteiseen ryhmätavoitekeskusteluumme ja kehittämispäiväämme. Nämä molemmat järjestettiin heti vuoden ensimmäisinä kuukausina (tammikuu ja helmikuu). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Vuoden 2025 lopulla </w:t>
+        <w:t xml:space="preserve">Tarkastelimme mm. vuoden 2025 asiakastyytyväisyyskyselyidemme tuloksia, vuoden 2026 toimintasuunnitelmamme tehtävälistaamme (teimme aikataulutuksia asioille) ja asiakkaiden palveluiden toteuttamissuunnitelmien ohjeistuksia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF225A4" w14:textId="039ACAF1" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C03878" w14:textId="08C90561" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstön tyytyväisyyskysely toteutettiin huhtikuussa. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Perhoslehdossa on tarkasteltu toiminnan laadukkuutta usealla eri tavalla. </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhoslehdossa henkilöstö on sitoutunut työskentelemään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tavanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> omia sisäisiä </w:t>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvojen mukaisesti, mikä näkyi henkilöstökyselyn tuloksissa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6468222A" w14:textId="79142444" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0753CEE3" w14:textId="70B63206" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>aditointeja</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> meillä toteutettiin </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhoslehdon henkilöstöstä…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66951973" w14:textId="77777777" w:rsidR="00695664" w:rsidRPr="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100% kokee organisaation jättävän positiivisen muistijäljen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE4A17" w14:textId="77777777" w:rsidR="00695664" w:rsidRPr="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100% kokee saavansa tarvittaessa apua työkavereilta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366D0AC1" w14:textId="77777777" w:rsidR="00695664" w:rsidRPr="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100% kokee, että organisaatiossa kunnioitetaan toisia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACF046" w14:textId="18A9FBB4" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00695664">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100% kokee, että organisaatiossa toimitaan vastuullisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C29F50B" w14:textId="00AA79DF" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27120F71" w14:textId="4B740B8F" w:rsidR="00695664" w:rsidRDefault="00695664" w:rsidP="00695664">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">. Yksi niistä tarkasteli taloudellista tilannettamme ja talouden prosessien sujuvuutta. Auditoinnissa todettiin, että talouttamme hoidetaan ja toteutetaan kuten pitääkin. Yhdessä nostimme tärkeäksi asiaksi sen, että talouden toimenpiteet tulee olla hyvin perehdytetty myös Perhoslehdon vastaavalle ohjaajalle, joka sijaista yksikönjohtajaa tämän poissaolojen aikana. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00DE597E" w:rsidRDefault="00DE597E" w:rsidP="00C4121D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kehittämiskohteeksi nousi selkeästi työn sujuvuuden parantaminen. Helmikuussa pidetyssä henkilöstön kehittämispäivässä kertasimme ja päivitimme työyhteisömme pelisäännöt – miten toimimme kaikki yhteisten sopimusten mukaisesti mm. asiakastyön suunnittelun osalta ja viestinnässämme. Helmikuussa päivitetyt pelisäännöt tulee vielä uudelleen </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vuoden 2026 aikana </w:t>
+      </w:r>
       <w:r>
-        <w:t>Toinen auditointi liittyi henkilöstömme toteuttamaan asiakastyön kirjaamiseen. Kirjaamisen auditoinnissa teimme huomioita</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="007F0043" w:rsidRDefault="007F0043" w:rsidP="00C4121D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>käsitellä henkilöstön kanssa, jotta sovitut asiat muistetaan</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1314">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Työn sujuvuuden parantamiseen tulee ottaa myös uudenlainen lähestymistapa, jotta pääsemme kehittämään juurisyitä. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="180EE237" w14:textId="0E092755" w:rsidR="00697C85" w:rsidRDefault="00697C85" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1036A912" w14:textId="02ADC4F9" w:rsidR="00697C85" w:rsidRDefault="008A6590" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kolmas auditointi oli tietoturva-auditointi, missä tarkasteltiin meidän käytäntöjämme tietoturvan näkökulmasta. Tietoturva asioista keskustelua tulee pitää säännöllisesti yllä henkilöstömme kanssa, jotta hyvä tietoturvakulttuurimme pysyy yllä. Tässä auditoinnissa keskustelua herätti erityisesti </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kanta-palveluun siirtyminen tämän vuoden aikana edellyttää meiltä paljon toimenpiteitä, uuden oppimista ja valmistautumista. Vuoden alkupuoliskolla henkilökuntamme hankki ammattikorttejaan, perehdyimme asiakastietojärjestelmämme uusimpaan versioon (Kanta-palvelun kanssa yhteensopiva järjestelmä) ja osallistuimme eri </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Whasapp</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueiden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">-sovelluksen käyttämisemme asiakkaiden ja henkilöstömme viestinnässä. Asiakkaitamme meidän tulee muistuttaa siitä, että tämän sovelluksen kautta lähetetyt tiedot eivät ole turvassa. Henkilöstöllämme on ohjeistus tietoturvalliseen viestintään myös </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> järjestämiin Kanta-palvelun tiedotustilaisuuksiin. Valmistelumme on hyvällä mallilla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074AD640" w14:textId="5D09F924" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A7B424" w14:textId="77777777" w:rsidR="000B00EE" w:rsidRPr="00D91A64" w:rsidRDefault="000B00EE" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767D37BD" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B358BA3" w14:textId="503AD8B6" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C98988D" w14:textId="70A999B1" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne on ollut Perhoslehdossa vakaa edelleen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vastaava ohjaajamme palasi takaisin töihin huhtikuun 2026 alussa oltuaan pitkään poissa. Hänen perehdytykselleen varattiin runsaasti aikaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357A1FB3" w14:textId="291EEE5F" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AB6BE9" w14:textId="1990591A" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2026 alkupuoliskolla henkilökunnalla oli useita koulutuksia ja kehittämisen tilaisuuksia, joista vähän jo kerrottiin edellisessä kappaleessa (kappale 2.). Koulutuksia oli seuraavista teemoista: tietoturva-koulutuksia useita, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Whatsapp</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nepsy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">-sovelluksessa. </w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">Kuten edellä on kuvattu, vuoden 2025 lopulla on </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koulutus ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Tavana</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Domacare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Perhoslehdossa ollut monenlaista tekemistä, toiminnan tarkastelua, arviointia ja kehittämistä. Voisi kuvitella, että nämä monet tehtävät olisivat aiheuttaneet henkilöstössämme kuormitusta, mutta näin ei ole tapahtunut.  Kaikki tämä on ollut antoisaa ja vienyt eteenpäin monia asioitamme kehittymisen merkeissä.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00166534" w:rsidRDefault="00166534" w:rsidP="00634717">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 – koulutus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B6ECF2" w14:textId="71ACEA16" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119D3698" w14:textId="4CCC830F" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Henkilöstömme</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Henkilöstömme on tehnyt hyvää työtä ja jokainen on sopeutunut hyvin ”uusiin tuuliimme”. Palvelutuotantomme on näin sujuvaa ja asiakkaamme saavat sen palvelun, mitä he </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ovat halunneet asiakkaille tilata. </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ryhmätavoitekeskustelu pidettiin tammikuussa 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00E219EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ja sen jälkeen jokaisen yksilötavoitekeskustelut pidettiin helmi-maaliskuun aikana. K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ehittämis- ja virkistyspäivä pidett</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00444F1A" w:rsidRDefault="00D9088A" w:rsidP="00634717">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r>
-        <w:t>Monet vuoden 2025 toimintamme tavoitteet ovat jo toteutuneet ja osa toteutumassa. Nyt seuraavat kehittämistehtävämme tulevat liittymään asiakastyömme kirjaamiseen</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> kehittämisen sekä</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n helmikuussa 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E219EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ryhmätavoitekeskustelun ja kehittämispäivän sisältöjä kuvattiinko jo edellisessä kappaleessa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F784015" w14:textId="433F5B1E" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7097608B" w14:textId="73384907" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E219EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstömme työnohjaajan tapaamiset ovat olleet antoisia, ja päätimme jatkaa työnohjausta saman ohjaajan kanssa myös vuoden </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> palveluidemme tiedottamiseen eri </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026 aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E219EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tapaamisia työnohjaajan kanssa oli useita tarkastelu ajanjakson aikana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51567832" w14:textId="7D4DEA4E" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3122B1DD" w14:textId="124699E5" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osallistuimme koko henkilöstön voimin Liikkuva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>hyvinvointialueille</w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Asiakastyön kirjaamisessa </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">valmistaudumme Kanta-palveluun siirtymiseen. Pari </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – työpajaan. Siellä ideoimme työpäiviimme enemmän liikuntaa, mutta eniten meillä korostui kuitenkin hyvän työilmapiirin ja työssä viihtymisen teemat. Ideoimme liikuntamahdollisuuksia ja sitä, miten voimme työkaveria ilahduttaa ja tuoda hyvää mieltä työpäiviimme. Tämä projekti jatkuu edelleen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4617EDF4" w14:textId="60289547" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF39EB6" w14:textId="0539C07D" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139A394E" w14:textId="1E951A2A" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591972E8" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A318AB4" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BFE639" w14:textId="77777777" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50014BB3" w14:textId="46E70BE3" w:rsidR="00E219EA" w:rsidRPr="00D91A64" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2026 alku on ollut ahkeraa kouluttautumista, kehittämistä ja uuden opettelua. Näistä lukuisista tehtävistä olemme selviytyneet hyvin. Olemme pysyneet aikataulussa ja jokainen on tehnyt oman osansa näiden onnistumisten eteen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tästä ”ruuhkasta” huolimatta p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alvelutuotantomme </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaille </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ollut</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sujuvaa ja asiakkaamme saavat sen palvelun, mitä he tarvitsevat ja mitä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00444F1A">
-        <w:t>hyvinvointialuetta</w:t>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00444F1A">
-[...6 lines deleted...]
-    <w:p w:rsidR="00634717" w:rsidRDefault="00444F1A" w:rsidP="00634717">
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ovat halunneet asiakkaille tilata.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F47532" w14:textId="5E0E3815" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628A573E" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E40FF10" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A42275E" w14:textId="38F77C2B" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777B2194" w14:textId="28AC2E75" w:rsidR="0042235A" w:rsidRDefault="00BD2B77" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Yksikön</w:t>
-[...63 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alkuvuodelle kehittämissuunnitelmissamme on ollut eniten tehtäviä tunnettavuutemme lisäämiseksi. Tähän liittyviä suunnitelmia on viety eteenpäin, mutta niissä riittää tekemistä vielä seuraavillekin kuukausille. Olemme mm. päivittäneet esitettämme, tehty yhteistyötä Kuurojen Liiton aluetyön kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="0042235A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valmisteltu kyselyä koko Suomea kattavaan tutkimukseemme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069453B4" w14:textId="1717582D" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Edellisissä kappaleissa on kerrottu myös muista kehittämistoimenpiteistämme. Monet niistä jatkuvat vielä seuraavienkin kuukausien aikana, osa jopa koko vuoden, kuten Kanta-palveluun liittyminen, - kirjaaminen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207F89E3" w14:textId="1857C7C9" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nyt seuraavan jakson aikana alkaa toiminnassamme myös uusia kehityskohteita, kuten lääkehoitomme tarkastelua, henkilöstön lääkelupien uusimisia, taloudenhallinnan uuden työkalun käyttöönotto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BDD8D7" w14:textId="378966A9" w:rsidR="00BD2B77" w:rsidRPr="00D91A64" w:rsidRDefault="00BD2B77" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A0F451" w14:textId="362E67CD" w:rsidR="00D00B24" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042235A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Yksikönjohtaja: Anu Hakamaa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D50F692" w14:textId="5EC47BEA" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64"/>
+    <w:p w14:paraId="32D295F4" w14:textId="0073D832" w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+      <w:r>
+        <w:t>12.5.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidSect="0095537F">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA1593" w:rsidRDefault="00EA1593" w:rsidP="007E2291">
+    <w:p w14:paraId="2D76C66F" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="004D3A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA1593" w:rsidRDefault="00EA1593" w:rsidP="007E2291">
+    <w:p w14:paraId="6ECC3F84" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="004D3A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Montserrat">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Montserrat Alternates">
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
+  <w:p w14:paraId="0CADD379" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
-      <w:rPr>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1333"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...61 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA1593" w:rsidRDefault="00EA1593" w:rsidP="007E2291">
+    <w:p w14:paraId="290D77DC" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="004D3A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA1593" w:rsidRDefault="00EA1593" w:rsidP="007E2291">
+    <w:p w14:paraId="3C8A6ECA" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="004D3A3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007E2291" w:rsidRDefault="005C1519" w:rsidP="00455B1D">
+  <w:p w14:paraId="1DE22B67" w14:textId="77777777" w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
-      <w:ind w:left="-851"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="00455B1D">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ED54639" wp14:editId="46F3CFC6">
-[...10 lines deleted...]
-          <wp:docPr id="4" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EAD6189" wp14:editId="4C838236">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Aspa.jpg"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00455B1D">
-      <w:br/>
+  </w:p>
+  <w:p w14:paraId="08A7BFE0" w14:textId="77777777" w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2678A35B" w14:textId="77777777" w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="43A17799" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="0095537F">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C27295B" wp14:editId="356A7CCC">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1826855" cy="540000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
+  <w:p w14:paraId="247606C5" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
-      <w:ind w:left="-851"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A633E7" w:rsidRDefault="00EA1593">
-[...35 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5EEE7367" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+    <w:pPr>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772F1475"/>
+    <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F408C60"/>
+    <w:tmpl w:val="252089FE"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B340D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82A6C1F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
@@ -978,245 +2598,316 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F5F2345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E2391E"/>
+    <w:lvl w:ilvl="0" w:tplc="C8BA237A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Luettelokappale"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="1304"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00634717"/>
-[...105 lines deleted...]
-    <w:rsid w:val="00FE1B19"/>
+    <w:rsidRoot w:val="00D91A64"/>
+    <w:rsid w:val="000B00EE"/>
+    <w:rsid w:val="001E6709"/>
+    <w:rsid w:val="00271347"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:rsid w:val="002C1314"/>
+    <w:rsid w:val="002E3EB3"/>
+    <w:rsid w:val="0031407F"/>
+    <w:rsid w:val="003676C1"/>
+    <w:rsid w:val="0039451E"/>
+    <w:rsid w:val="003D6026"/>
+    <w:rsid w:val="0042235A"/>
+    <w:rsid w:val="0043611C"/>
+    <w:rsid w:val="00462D3F"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rsid w:val="00503144"/>
+    <w:rsid w:val="005A2700"/>
+    <w:rsid w:val="00603E92"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rsid w:val="00695664"/>
+    <w:rsid w:val="00697C85"/>
+    <w:rsid w:val="006D75BF"/>
+    <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="00756B59"/>
+    <w:rsid w:val="0089702F"/>
+    <w:rsid w:val="008A6590"/>
+    <w:rsid w:val="009064E5"/>
+    <w:rsid w:val="00913A77"/>
+    <w:rsid w:val="0095537F"/>
+    <w:rsid w:val="009608BD"/>
+    <w:rsid w:val="009B4D4B"/>
+    <w:rsid w:val="00A52562"/>
+    <w:rsid w:val="00AA643A"/>
+    <w:rsid w:val="00B418C1"/>
+    <w:rsid w:val="00B662FC"/>
+    <w:rsid w:val="00BC106E"/>
+    <w:rsid w:val="00BD2B77"/>
+    <w:rsid w:val="00BD5205"/>
+    <w:rsid w:val="00C37F9E"/>
+    <w:rsid w:val="00D00B24"/>
+    <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D91A64"/>
+    <w:rsid w:val="00D97A49"/>
+    <w:rsid w:val="00DE4AE9"/>
+    <w:rsid w:val="00E219EA"/>
+    <w:rsid w:val="00EC5FA7"/>
+    <w:rsid w:val="00EF728C"/>
+    <w:rsid w:val="00F16FBC"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rsid w:val="00F56C0D"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54046DC9"/>
-  <w14:defaultImageDpi w14:val="330"/>
+  <w14:docId w14:val="7E0076F2"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D383CB6D-A82A-4B42-BA99-E97CF21CA648}"/>
+  <w15:docId w15:val="{25E5FC6C-269D-4D81-A0BB-34720B5D21D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1229,77 +2920,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1321,77 +3012,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
@@ -1546,1244 +3237,3342 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
+    <w:rsid w:val="00740E55"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:lang w:val="fi-FI"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00F34476"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00F34476"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0061495D"/>
+    <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normaali"/>
+    <w:basedOn w:val="Otsikko"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061495D"/>
+    <w:qFormat/>
+    <w:rsid w:val="00740E55"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Seliteteksti">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
+    <w:name w:val="Otsikko 2 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
+    <w:name w:val="Otsikko 4 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00740E55"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:noProof/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
+    <w:name w:val="Otsikko 5 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
+    <w:name w:val="Otsikko 6 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
+    <w:name w:val="Otsikko 7 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="9500F0" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
+    <w:name w:val="Otsikko 8 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
+    <w:name w:val="Otsikko 9 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Otsikko">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normaali"/>
-    <w:link w:val="SelitetekstiChar"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="OtsikkoChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alaotsikko">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="AlaotsikkoChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
+    <w:name w:val="Alaotsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaotsikko"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lainaus">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="LainausChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LainausChar">
+    <w:name w:val="Lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Lainaus"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F34476"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="981" w:hanging="357"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voimakaskorostus">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Erottuvalainaus">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="ErottuvalainausChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErottuvalainausChar">
+    <w:name w:val="Erottuva lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Erottuvalainaus"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA15BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Erottuvaviittaus">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="71A100" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaaliWWW">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003912E6"/>
+    <w:rsid w:val="00F56C0D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eivli">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271347"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voimakas">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00271347"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hienovarainenkorostus">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="7C00C7" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Korostus">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0039451E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kirjannimike">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hienovarainenviittaus">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="31"/>
+    <w:rsid w:val="006304D6"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="9600F2" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kuvaotsikko">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F34476"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3C0060" w:themeColor="text2"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
-[...2 lines deleted...]
-    <w:link w:val="Seliteteksti"/>
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko6-korostus2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko6-korostus3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00286DBC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F2000F" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5-korostus1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="97D700" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="97D700" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksruudukkotaulukko6-korostus2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Ruudukkotaulukko4-korostus6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A106FF" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFACFF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFACFF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko7-korostus3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="F2000F" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FF4551" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C5900" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="3C5900" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko3-korostus4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FAFAFA" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9E700" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9E700" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BBBBBB" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Yksinkertainentaulukko5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B02FFF" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vaalearuudukkotaulukko1-korostus2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="ECD5FC" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tummaluettelotaulukko5-korostus6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FAFAFA" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="3C0060" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAFAFA" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vriksluettelotaulukko7-korostus2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A837F3" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D297F9" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="AspaTaulukko">
+    <w:name w:val="Aspa Taulukko"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001E6709"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+        <w:vAlign w:val="top"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAFAFA" w:themeColor="background2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="3C0060" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBE5EF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Luettelotaulukko2-korostus3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FF8F96" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD9DC" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Vaalealuettelotaulukko1-korostus2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="0043611C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E3C0FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5EAFD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
     <w:name w:val="Ylätunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="004D3A3F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E2291"/>
-[...3 lines deleted...]
-    <w:basedOn w:val="Normaali"/>
+    <w:rsid w:val="004D3A3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Sivunumero">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00453D26"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="004D3A3F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="fi-FI"/>
+      <w:color w:val="3C0060" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...140 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="ASPASPA">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="3C0060"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="3C0060"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FAFAFA"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="97D700"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D297F9"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="FF4551"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="E9E700"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="3C5900"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="3C0060"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="3C5900"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="3C5900"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Atria Office Fonts">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Montserrat Alternates"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Montserrat"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="bc888f399fcd8238ee2de9b26a8ea1f2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xmlns:ns4="27e59a26-2248-4e2d-a439-3a2390497b91" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433397d7c1983445fc50d4405242b081" ns3:_="" ns4:_="">
+    <xsd:import namespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
-[...12 lines deleted...]
-                <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:index="8" ma:internalName="MediaServiceMetadata" ma:readOnly="true" name="MediaServiceMetadata" nillable="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:index="9" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true" name="MediaServiceFastMetadata" nillable="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Tags" ma:index="10" ma:internalName="MediaServiceAutoTags" ma:readOnly="true" name="MediaServiceAutoTags" nillable="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Extracted Text" ma:index="11" ma:internalName="MediaServiceOCR" ma:readOnly="true" name="MediaServiceOCR" nillable="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:index="12" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true" name="MediaServiceGenerationTime" nillable="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true" name="MediaServiceEventHashCode" nillable="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:index="14" ma:internalName="MediaServiceDateTaken" ma:readOnly="true" name="MediaServiceDateTaken" nillable="true">
+    <xsd:element name="_activity" ma:index="17" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Location" ma:index="17" ma:internalName="MediaServiceLocation" ma:readOnly="true" name="MediaServiceLocation" nillable="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Length (seconds)" ma:index="18" ma:internalName="MediaLengthInSeconds" ma:readOnly="true" name="MediaLengthInSeconds" nillable="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:displayName="Kuvien tunnisteet" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:index="20" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:isKeyword="false" ma:open="true" ma:readOnly="false" ma:sspId="f0252a0d-30f1-4112-8e92-1920faf44e74" ma:taxonomy="true" ma:taxonomyFieldName="MediaServiceImageTags" ma:taxonomyMulti="true" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" name="lcf76f155ced4ddcb4097134ff3c332f" nillable="true">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:index="22" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true" name="MediaServiceObjectDetectorVersions" nillable="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27e59a26-2248-4e2d-a439-3a2390497b91" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element ma:displayName="Jaettu" ma:index="15" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element maxOccurs="unbounded" minOccurs="0" name="UserInfo">
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
-                    <xsd:element minOccurs="0" name="DisplayName" type="xsd:string"/>
-[...1 lines deleted...]
-                    <xsd:element minOccurs="0" name="AccountType" type="xsd:string"/>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="16" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Jakamisen tiedot" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:index="21" ma:internalName="TaxCatchAll" ma:list="{0fd48ae4-36ed-4646-8a80-14bc0a503487}" ma:showField="CatchAllData" ma:web="6dc78189-d3ab-45c8-be12-14c5604dad1f" name="TaxCatchAll" nillable="true">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Jakamisvihjeen hajautus" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" attributeFormDefault="unqualified" blockDefault="#all" elementFormDefault="qualified" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
-        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:creator"/>
-[...10 lines deleted...]
-        <xsd:element maxOccurs="1" minOccurs="0" name="revision" type="xsd:string">
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Sisältölaji"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Otsikko"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
-        <xsd:element maxOccurs="1" minOccurs="0" name="lastModifiedBy" type="xsd:string"/>
-[...1 lines deleted...]
-        <xsd:element maxOccurs="1" minOccurs="0" name="contentStatus" type="xsd:string"/>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
-  <xs:schema xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" attributeFormDefault="unqualified" elementFormDefault="qualified" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
-          <xs:element minOccurs="0" ref="pc:DisplayName"/>
-[...1 lines deleted...]
-          <xs:element minOccurs="0" ref="pc:AccountType"/>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
     <xs:element name="AccountId" type="xs:string"/>
     <xs:element name="AccountType" type="xs:string"/>
     <xs:element name="BDCAssociatedEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:BDCEntity"/>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
         <xs:attribute ref="pc:EntityNamespace"/>
         <xs:attribute ref="pc:EntityName"/>
         <xs:attribute ref="pc:SystemInstanceName"/>
         <xs:attribute ref="pc:AssociationName"/>
       </xs:complexType>
     </xs:element>
     <xs:attribute name="EntityNamespace" type="xs:string"/>
     <xs:attribute name="EntityName" type="xs:string"/>
     <xs:attribute name="SystemInstanceName" type="xs:string"/>
     <xs:attribute name="AssociationName" type="xs:string"/>
     <xs:element name="BDCEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element minOccurs="0" ref="pc:EntityDisplayName"/>
-[...5 lines deleted...]
-          <xs:element minOccurs="0" ref="pc:EntityId5"/>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="EntityDisplayName" type="xs:string"/>
     <xs:element name="EntityInstanceReference" type="xs:string"/>
     <xs:element name="EntityId1" type="xs:string"/>
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
-          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
-          <xs:element minOccurs="0" ref="pc:TermName"/>
-          <xs:element minOccurs="0" ref="pc:TermId"/>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB99E61-3E28-4263-8A02-D5A589BE4582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59E959B-D735-48F9-A0BF-CB143603A44B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B73D030-3B10-42FC-B9C2-F6E7966C8EF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79555C84-CF53-4887-A091-E52F71EE9FC8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...40 lines deleted...]
-    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
-[...34 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7180</Characters>
+  <Pages>5</Pages>
+  <Words>957</Words>
+  <Characters>7752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8050</CharactersWithSpaces>
+  <CharactersWithSpaces>8692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anu Hakamaa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>
+  </property>
+</Properties>
+</file>