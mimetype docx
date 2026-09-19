--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -141,77 +141,155 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D91A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354664FE" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="354664FE" w14:textId="38CBD514" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1.1.2026-30.4.2026</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.2026-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689D4228" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73FFE938" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
@@ -304,1829 +382,2279 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791A48D6" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0069415E" w14:textId="7C475210" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="0069415E" w14:textId="47434ADD" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D91A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">jalla </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1.1.2026-30.4.2026.</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.2026-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FD5DEE" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="730968CC" w14:textId="7041C8A7" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="26BB946C" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BB946C" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+    <w:p w14:paraId="4B065391" w14:textId="06F673BE" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:i/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B065391" w14:textId="06F673BE" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="4CC0CC73" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120B0EDE" w14:textId="621D42D4" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiakkaillamme on useita haasteita yhteiskuntaamme osalliseksi pääsemisessä.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Heidän aistivammansa (kuurous tai huonokuuloisuus tai kuurosokeus) jättää heidät usein tiedon ja uutisten ulkopuolelle. Ja tämän lisäksi meidän asiakkaidemme p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC106E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ari suurinta syytä tähän on siinä, että suurin osa heistä ei ole syntynyt Suomessa, monen syntymämaassa on ollut hyvin erilainen kulttuuri ja yhteiskuntajärjestelmä, ja he kuuroina ja luku- ja kirjoitustaidottomina jäävät paitsi tiedosta yhteiskunnastamme ja sen toimintatavoista.  Asiakaspalvelumme arjessa viittomakielisten asiakkaidemme osallisuuden vahvistaminen yhteiskunnassamme ja myös asiakkaamme omassa lähiympäristössään on tärkeä tehtävämme, ja usein asiakkaalle juuri asiakkaan osallisuuden mahdollistamiseen meidän palvelumme on myönnetty sosiaalitoimesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EC0F8D" w14:textId="77777777" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC187B5" w14:textId="5B978DA6" w:rsidR="00DF4169" w:rsidRDefault="00D91A64" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiakkaillemme pyrimme järjestämään osallisuuden kokemuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös omassa palvelutuotannossamme ja mahdollisuuden vaikuttaa palveluidemme kehittämiseen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakastyytyväisyyskyselymme toteutettiin toukokuussa ja siitä saimme tulokset kesäkuun alussa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Valtaosa asiakkaistamme tarvitsee tukea ja apua asiakaskyselyyn vastaamisessa kielitaito-ongelmien vuoksi. Järjestimme heille tätä apua palkkaamalla tehtävään sijaistyövoimaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakastyytyväisyyskyselyn tulokset </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pääsemme käsittelemään koko henkilökunnan kanssa vasta kesälomien jälkeen syksyllä. Raportoimme tuloksista seuraavassa omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seurantaraportissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF4169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB57A51" w14:textId="0A71C3D2" w:rsidR="00DF4169" w:rsidRDefault="00DF4169" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4971FD4B" w14:textId="653754D7" w:rsidR="00DF4169" w:rsidRDefault="00DF4169" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiakkaidemme asiakastyytyväisyyden kokemuksessa suuressa roolissa on aina ollut se, kokevatko asiakkaamme henkilökuntamme osaamisen sosiaali- ja terveydenhuollon asioinneissa hyväksi. Sosiaali- ja terveyspalveluiden, sosiaalietuuksien ja niihin hakeutumiseen liittyvää osaamista ei alan koulutuksessa saa riittävä</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, vaan käytännön työ opettaa työntekijää. Henkilökunnallamme on pitkä kokemus sosiaalialalla t</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>yöskentelystä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja sen kautta osaamista. Nyt kesällä 2026 vakinaisen henkilöstön vuosiloman sijaisena toimi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3A4E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pitkään meillä muissa sijaisuuksissa työskennellyt työntekijä, joten osaavaa palvelua asiakkaamme ovat saaneet myös kesälomien aikana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A157CBD" w14:textId="77777777" w:rsidR="00DF4169" w:rsidRDefault="00DF4169" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577D8F10" w14:textId="22E718DC" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryhmätoimintaa järjestämme asiakkaille edelleen perjantaisin ja tämän lisäksi kerran kuukaudessa teemaryhmiä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teemaryhmän puitteissa asiakasryhmämme </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on viettänyt yhteistä vappua, käyneet </w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>retkell</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ä </w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kuusijärvelle, missä oli mahdollista osallistua u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intiin kylmässä keväisessä järvess</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saunomiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Kesän lämmetessä tehtiin retki Helsingin uimarannalle ja toinen retki Suomenlinnaan. Vantaan kuurojen seurakunnan kanssa olemme aina tehneet yhteistyötä ja nyt yhteistyönä suunniteltiin elokui</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en retkipäivä. Asiakkaamme esittivät omia ideoitaan retkikohteen valintaan</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja valituksi tuli Hämeenlinna</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00913A77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397D8D0F" w14:textId="4B9BD926" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E666DD" w14:textId="77777777" w:rsidR="000D6CB6" w:rsidRDefault="000D6CB6" w:rsidP="00BC106E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005EF0C1" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Asiakaskokemus ja osallisuus </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC0CC73" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="4BAB7AEB" w14:textId="77777777" w:rsidR="00913A77" w:rsidRDefault="00913A77" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="120B0EDE" w14:textId="621D42D4" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+    <w:p w14:paraId="22029755" w14:textId="5C768807" w:rsidR="00CB3A4E" w:rsidRDefault="00CB3A4E" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...12 lines deleted...]
-        <w:t>ari suurinta syytä tähän on siinä, että suurin osa heistä ei ole syntynyt Suomessa, monen syntymämaassa on ollut hyvin erilainen kulttuuri ja yhteiskuntajärjestelmä, ja he kuuroina ja luku- ja kirjoitustaidottomina jäävät paitsi tiedosta yhteiskunnastamme ja sen toimintatavoista.  Asiakaspalvelumme arjessa viittomakielisten asiakkaidemme osallisuuden vahvistaminen yhteiskunnassamme ja myös asiakkaamme omassa lähiympäristössään on tärkeä tehtävämme, ja usein asiakkaalle juuri asiakkaan osallisuuden mahdollistamiseen meidän palvelumme on myönnetty sosiaalitoimesta.</w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana 1.5.-31.8.2026 Perhoslehdossa varmistettiin ja arvioitiin palvelutuotantomme laatua monella tavalla. Useita toimintamme suunnitelmia tarkasteltiin ja päivitettiin, kuten omavalvonta- ja lääkehoitosuunnitelmaamme </w:t>
+      </w:r>
+      <w:r w:rsidR="00883A1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ja poistumisturvallisuusselvitystä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kanta-palveluun siirtymistä valmistelimme ajoissa osallistumalla eri </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiedotustilaisuuksiin, hankkimalla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ammattikortit ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kouluttautumalla Kanta-kirjaamiseen ja </w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">päivittämällä </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tietoturvaosaamisemme</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Omalle kirjaamisvalmentajallemme raportoimme kattavasti asiakastyön kirjaamisen tilanteestamme ja mitä ohjausta siihen tarvitsemme</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulevaisuudessa</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1799981C" w14:textId="7A6D1C85" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+    <w:p w14:paraId="67512EB7" w14:textId="307A2049" w:rsidR="00A03E00" w:rsidRDefault="00A03E00" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46EC1CEB" w14:textId="2480F32D" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+    <w:p w14:paraId="58356962" w14:textId="0BD54C2E" w:rsidR="00A03E00" w:rsidRDefault="00A03E00" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Vuoden 2026 alussa omavalvonnan raportoinnissamme mainitsimme positiivisena asiana asiakkaidemme saaman tuen työllisyyspalveluissa. Suomen työttömyyslukujen kasvaessa tämä tuki on ollut asiakkaillemme entistä tärkeämpää. Nyt vuoden 2026 alussa edelleen asiakkaamme ovat saaneet paljon työllisyyspalveluiden tukea. He edelleen haluavat </w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vantaan ja Keravan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t>Tavana</w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VAKEHYVA) ja Länsi-Uudenmaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvivointialue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LUVN) toteuttivat yhteisen valvonta- ja ohjauskäynnin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perhosleh</w:t>
+      </w:r>
+      <w:r w:rsidR="0076671C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dossa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elokuussa. Valvonnan suorittajat ilmaisivat, että ovat tyytyväisiä palvelumme laatuun ja toimintamme ansaitsee heidän luottamuksensa. Jäämme odottamaan heidän raporttiaan käynnistä. Keskustelussa nousi pari toiminnan terävöittämisen paikkaa. Aloimme korjaamaan näitä heti valvonta- ja ohjauskäynnin jälkeen. Nämä liittyivät sijaistemme asiakastyön kirjaamisen toteuttamiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">mukaansa näihin </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> ohjaajalta myös työpaikan kommunikaatioon ja ohjeiden ymmärtämiseen. </w:t>
+        <w:t xml:space="preserve">muistutamme henkilökuntaamme välttämään liikaa asiakkaan puolesta tekemistä (esim. asiakkaamme kielitaidottomuuden vuoksi henkilökunta liian usein kirjoittaa asiakkaan puolesta asioiden hoidon yhteydessä). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EC0F8D" w14:textId="77777777" w:rsidR="00BC106E" w:rsidRDefault="00BC106E" w:rsidP="00BC106E">
+    <w:p w14:paraId="04A74288" w14:textId="1FB01208" w:rsidR="00883A1B" w:rsidRDefault="00883A1B" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577D8F10" w14:textId="56B6AFA7" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00BC106E">
+    <w:p w14:paraId="40B08058" w14:textId="4C253CD7" w:rsidR="00883A1B" w:rsidRDefault="00883A1B" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Teemaryhmän puitteissa asiakasryhmämme lähti retkelle Kuusijärvelle, missä oli mahdollista osallistua ulkojumppaan, saunomiseen kaikissa Kuusijärven saunoissa ja rohkeimmat pääsivät myös uimaan. </w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Henkilökunnan yhteisessä kehittämispäivässä teimme toimintamme riskien arvioinnin, riskeille toim</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">npidesuunnitelman ja käsittelimme henkilöstökyselyn tulokset. Keskustelimme eniten mm. ajoittaisista ristiriidasta asiakkaan sosiaalityöntekijöiden asettamien palvelun tavoitteiden, asiakkaan sitoutumisessa näihin tavoitteisiin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaan itsensä tärkeämmiksi nostamansa tavoitteet. Ja keskusteluun nousi myös tiedon siirtymiseen liittyvä riski viittomakielisessä tulkkaustilanteessa (henkilöstömme kokee, että Kelan tulkkauspalvelun laatu on laskenut entisestään). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötyytyväisyyskyselyn tuloksista saimme todeta, että Perhoslehdon henkilöstö työskentelee </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvojen mukaisesti 100</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>%:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sesti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja he kokevat tekevänsä merkityksellistä työtä. Huonoimman arvosanan (3.7, asteikolla 1-5, missä numero 5 on paras arvosana) sai henkilökuntamme arvio siitä, saavatko asiakkaat tarpeidensa mukaista palvelua. Tässä kysymyksessä henkilöstömme on miettinyt kuitenkin sitä, saavatko asiakkaamme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueensa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F95A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myöntämänä riittävän määrän palvelua. Tässä korostuu meidän henkilökuntamme tärkeä rooli asiakkaan palveluntarpeiden raportoinnissa tilaajalle. Kirjauksissamme tulee näkyä paremmin, jos asiakas ei pärjää hänelle myönnetyn palvelumäärän turvin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397D8D0F" w14:textId="209947CD" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00BC106E">
+    <w:p w14:paraId="030276A3" w14:textId="77777777" w:rsidR="00CB3A4E" w:rsidRDefault="00CB3A4E" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336444A9" w14:textId="2A23F9E8" w:rsidR="000B00EE" w:rsidRDefault="000B00EE" w:rsidP="00BC106E">
+    <w:p w14:paraId="28D0AA23" w14:textId="21EBFC3D" w:rsidR="00F95A2F" w:rsidRDefault="00F95A2F" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Alkuvuodessa meillä oli myös suru läsnä palveluissamme. Pitkäaikaisin asiakkaamme (toimintamme alusta saakka ollut asiakkaanamme) kuoli. Surua käsittelimme henkilöstömme ja monen hänet hyvin tuntevan asiakkaamme kanssa. Meille oli tärkeää muistella häntä, kunnioittaa hänen elämäänsä osallistumalla hautajaisiin yhdessä asiakkaidemme kanssa. </w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE226B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olemme laatineet tavallista enemmän poikkeamaraportteja. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lisääntynyt määrä johtuu siitä, että henkilöstöämme on enemmän koulutettu poikkeamien havaitsemiseen. Yksi poikkeamista liittyi lääkehoidossa tapahtuvaan poikkeamaan. Lääkehoitosuunnitelmassamme on kuvaus, miten lääkehoitoa tulee toteuttaa, ja nyt oli paikallaan henkilökunnan kanssa kerrata ohjeistuksemme. Pari muuta poikkeamaa liittyi asiakkaidemme palveluiden katkeamiseen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA2BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2BFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> päätöksenteon viivästyessä ja siitä aiheutuneeseen vahinkoon asiakkaidemme elämässä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D34B7C" w14:textId="2603B3CF" w:rsidR="00913A77" w:rsidRDefault="00913A77" w:rsidP="00BC106E">
+    <w:p w14:paraId="7538686E" w14:textId="100B2D9D" w:rsidR="00CA2BFB" w:rsidRDefault="00CA2BFB" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7715C4EB" w14:textId="76C9DEC6" w:rsidR="00913A77" w:rsidRPr="00D91A64" w:rsidRDefault="00913A77" w:rsidP="00BC106E">
+    <w:p w14:paraId="17E19802" w14:textId="7F08087D" w:rsidR="00CA2BFB" w:rsidRDefault="00CA2BFB" w:rsidP="00913A77">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuten tässä aikaisemmin tuli todettua, osallisuuden kokemuksessa on tärkeää tiedonsaanti omalla kielellä – meidän asiakkaiden tapauksessa tämä tarkoittaa viittomakieltä. Olemme tiedottaneet viittomakielisiä henkilöitä palveluistamme erilaisissa foorumeissa. </w:t>
+        <w:t xml:space="preserve">Kirjasimme myös yhden tuetun asumisen asiakkaamme läheisiltä tulleen reklamaation. Läheiset </w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toivoiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t Perhoslehdon henkilökunnalta vahvempaa seurantaa ja ohjausta asiakka</w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>amme erääseen vapaa-ajan tapahtumaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakkaan, tämän läheisten ja vammaispalveluiden sosiaalityöntekijän kanssa on sovittu syksylle yhteinen palaveri, </w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minkä tuloksena toivon mukaan muodostuu läheisten ja asiakkaan välille sopimus siitä, miten kyseisessä tilanteessa asiakkaan tulisi toimia ja mihin asiaan asiakas tarvitsee Perhoslehdon henkilöstön tukea. </w:t>
+      </w:r>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Palaverin tavoite on myös selventää omaisille tuetun asumisen palvelun tarkoitus ja että asiakkaamme (heidän läheisensä) on aktiivinen toimija omassa elämässään (ohjaustyömme</w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaan kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ei ole valvontaa, rajoittamista tai asiakkaan asioista päättämistä). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A7B424" w14:textId="77777777" w:rsidR="000B00EE" w:rsidRPr="00D91A64" w:rsidRDefault="000B00EE" w:rsidP="00913A77">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="767D37BD" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B358BA3" w14:textId="503AD8B6" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C98988D" w14:textId="6D75250B" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6590">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne on ollut Perhoslehdossa vakaa edelleen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vastaava ohjaajamme palasi takaisin töihin huhtikuun 2026 alussa oltuaan pitkään poissa. Hänen perehdytykselleen varattiin runsaasti aikaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hän suoritti myös koulutuksia, jotka poissaolon vuoksi on jäänyt suorittamatta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357A1FB3" w14:textId="291EEE5F" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AB6BE9" w14:textId="419DA78D" w:rsidR="008A6590" w:rsidRDefault="008A6590" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden </w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026 alusta saakka ja vielä kesälläkin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilökunnalla oli useita koulutuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, kuten aiemmin mainitut tietoturvaan, Kanta-kirjaamiseen ja poikkeamien tunnistamiseen liittyvät koulutukset. Osalla henkilökunnastamme lääkehoitoon liittyvät luvat tulee uusia vuodenvaihteen loppuun mennessä. Heistä osa aloitti jo kertaamaan asioita lääkehoidon tenttejä varten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6478D788" w14:textId="77777777" w:rsidR="000D6CB6" w:rsidRDefault="000D6CB6" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7097608B" w14:textId="75CDD830" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E219EA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Henkilöstömme työnohjaajan tapaamiset ovat olleet antoisia</w:t>
+      </w:r>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Työnohjaus jäi tauolle kesälomien ajaksi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00632420">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jatkamme työnohjauksia taas myöhemmin syksyllä. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51567832" w14:textId="7D4DEA4E" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3122B1DD" w14:textId="58319594" w:rsidR="00E219EA" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osallistuimme koko henkilöstön voimin Liikkuva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>HelSign</w:t>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">-tapahtumassa </w:t>
+        <w:t xml:space="preserve"> – työpajaan. Siellä ideoimme työpäiviimme enemmän liikuntaa, mutta eniten meillä korostui kuitenkin hyvän työilmapiirin ja työssä viihtymisen teemat. Ideoimme liikuntamahdollisuuksia ja sitä, miten voimme työkaveria ilahduttaa ja tuoda hyvää mieltä työpäiviimme. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E00">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projekti päättyi keväällä</w:t>
+      </w:r>
+      <w:r w:rsidR="00657F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A03E00">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kun viimeinen työpajamme oli toukokuussa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139A394E" w14:textId="1E951A2A" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591972E8" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A318AB4" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D91A64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BFE639" w14:textId="77777777" w:rsidR="00756B59" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FF945A" w14:textId="77777777" w:rsidR="000D6CB6" w:rsidRDefault="00E219EA" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2026 alku on ollut ahkeraa kouluttautumista, kehittämistä ja uuden opettelua. Näistä lukuisista tehtävistä olemme selviytyneet hyvin. Olemme pysyneet aikataulussa ja jokainen on tehnyt oman osansa näiden onnistumisten eteen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tästä ”ruuhkasta” huolimatta p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alvelutuotantomme </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaille </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ollut</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sujuvaa ja asiakkaamme saavat sen palvelun, mitä he tarvitsevat ja mitä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD2B77" w:rsidRPr="00BD2B77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ovat halunneet asiakkaille tilata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06916C09" w14:textId="77777777" w:rsidR="000D6CB6" w:rsidRDefault="000D6CB6" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50014BB3" w14:textId="7912CA77" w:rsidR="00E219EA" w:rsidRDefault="000D6CB6" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perheille suunnatun palvelumme (viittomakielinen tehostettu perhetyö ja lapsiperheiden kotipalvelu) asiakasmäärä on nousussa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Keväällä tämän palvelumme olemassaolosta tiedotimme eri tahoille</w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja nyt tunnettavuutemme on lisääntynyt ja kyseistä palvelua meiltä kysytään. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tunnistamme näiden palveluiden tuottamisessa henkilökunnan kouluttamisen tarpeet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0467E4" w14:textId="1D124E67" w:rsidR="000D6CB6" w:rsidRDefault="000D6CB6" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62567E36" w14:textId="37DD0C4F" w:rsidR="000D6CB6" w:rsidRPr="00D91A64" w:rsidRDefault="000D6CB6" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onnistumisemme mitattiin myös edellä mainitussa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t>Tavana</w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hyvinvointialueiden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Perhoslehdon palveluista tiedotettiin tapahtumaan osallistuville, joissa suurin osa oli lapsiperheitä. Helsingin ja Vantaan senioreille esittelimme toimintaamme ja vastailimme heidän kysymyksiin liittyen viittomakielisten vanhuspalveluiden tilanteesta. </w:t>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valvonta- ja ohjauskäynnillä saamamme hyvän palautteen muodossa. Valvojien mukaan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toimintamme täyttää laadulle asetetut kriteerit, joskin pientä korjausta pariin asiaan tulee tehdä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E63B0C" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="65F47532" w14:textId="5E0E3815" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4973F3DB" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+    <w:p w14:paraId="628A573E" w14:textId="77777777" w:rsidR="00756B59" w:rsidRPr="00D91A64" w:rsidRDefault="00756B59" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E40FF10" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRPr="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r w:rsidRPr="00D91A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>2. Toiminnan laadun arviointi</w:t>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAB7AEB" w14:textId="77777777" w:rsidR="00913A77" w:rsidRDefault="00913A77" w:rsidP="00913A77">
+    <w:p w14:paraId="1A42275E" w14:textId="38F77C2B" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:contextualSpacing/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="129EF081" w14:textId="6B5F742B" w:rsidR="00D91A64" w:rsidRDefault="00913A77" w:rsidP="00913A77">
+    <w:p w14:paraId="069453B4" w14:textId="633FED99" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:contextualSpacing/>
-[...77 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Edellisissä kappaleissa on kerrottu kehittämistoimenpiteistämme</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6CB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, joita nousi valvonta- ja ohjauskäynnillä. Niiden eteenpäin viemisen aloitimme heti elokuussa, mutta nyt syksyllä tämä työ vielä jatkuu. Eli sijaistyövoimamme asiakastyön kirjaamista vahvistamme ja luomme siihen toimintatavan. Toiseen kehittämistehtävään paneudumme lokakuussa henkilöstömme kehittämispäivässä. On noussut tarve laatia asiakkaillemme ohjeistus palvelumme prosesseihin liittyen. Ohjeistuksessa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kertaamme mm. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mitä palvelussamme ohjaustyö (tuetun asumisen palvelu ja viittomakielinen palveluohjaus) pitää sisällään</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ohjaamme, tuemme ja valmennamme asiakasta itsenäisesti hoitamaan asioitaan</w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakas palvelussamme on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aktiivinen t</w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oimija omien</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asioidensa hoidossa</w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Ja ohjeeseen kirjaamme myös sen, että asiakaspalvelun</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> päätteeksi </w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raportointi tehdään yhdessä asiakkaan kanssa. Nämä asiat </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstöllemme selviä, mutta moni asiakkaistamme ei ole sisäistänyt palvelun tarkoitusta ja esim. raportoinnin merkitystä ja ohjeistusta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00756B59">
-[...18 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="604AF2FC" w14:textId="77777777" w:rsidR="00D3303D" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:iCs/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Auditointien pohjalta Perhoslehdolle asetettiin korjaustehtäviä, joista yksi toteutettiin vuoden 2026 alussa – tietoturvajätteille kierrätyspiste. </w:t>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nyt seuraavan jakson aikana alkaa toiminnassamme myös henkilöstön lääkelupien uusimisia</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3303D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja Kanta-kirjaamiseen liittyen asiakkaiden palveluiden toteuttamissuunnitelmien siirrot Kanta-palvelun lomakkeisiin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAADCA2" w14:textId="0EDEF7A4" w:rsidR="00697C85" w:rsidRDefault="00697C85" w:rsidP="00913A77">
+    <w:p w14:paraId="207F89E3" w14:textId="3CB0144A" w:rsidR="0042235A" w:rsidRDefault="00D3303D" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:contextualSpacing/>
-[...15 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:iCs/>
-[...311 lines deleted...]
-        <w:t xml:space="preserve">. Työn sujuvuuden parantamiseen tulee ottaa myös uudenlainen lähestymistapa, jotta pääsemme kehittämään juurisyitä. </w:t>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vuoden alussa aloitimme kaksi projektia, joiden työst</w:t>
+      </w:r>
+      <w:r w:rsidR="004D133F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ö</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
-          <w:iCs/>
-[...681 lines deleted...]
-        <w:t>Alkuvuodelle kehittämissuunnitelmissamme on ollut eniten tehtäviä tunnettavuutemme lisäämiseksi. Tähän liittyviä suunnitelmia on viety eteenpäin, mutta niissä riittää tekemistä vielä seuraavillekin kuukausille. Olemme mm. päivittäneet esitettämme, tehty yhteistyötä Kuurojen Liiton aluetyön kanssa</w:t>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jatkuu vuoden loppupuoliskollakin. Toinen projekti liittyy viittomakielisen vammaispalveluhakemuksen laatimiseen ja toinen viittomakielisten palveluiden tarpeen kartoittamiseen muualla Suomessa. </w:t>
       </w:r>
       <w:r w:rsidR="0042235A">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Nyt seuraavan jakson aikana alkaa toiminnassamme myös uusia kehityskohteita, kuten lääkehoitomme tarkastelua, henkilöstön lääkelupien uusimisia, taloudenhallinnan uuden työkalun käyttöönotto. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BDD8D7" w14:textId="378966A9" w:rsidR="00BD2B77" w:rsidRPr="00D91A64" w:rsidRDefault="00BD2B77" w:rsidP="00D91A64">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A0F451" w14:textId="362E67CD" w:rsidR="00D00B24" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042235A">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Yksikönjohtaja: Anu Hakamaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D50F692" w14:textId="5EC47BEA" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64"/>
-    <w:p w14:paraId="32D295F4" w14:textId="0073D832" w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidRDefault="0042235A" w:rsidP="00D91A64">
+    <w:p w14:paraId="32D295F4" w14:textId="63ABB77F" w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidRDefault="00D3303D" w:rsidP="00D91A64">
       <w:r>
-        <w:t>12.5.2026</w:t>
+        <w:t>8.9</w:t>
+      </w:r>
+      <w:r w:rsidR="0042235A">
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D76C66F" w14:textId="77777777" w:rsidR="00D91A64" w:rsidRDefault="00D91A64" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
@@ -2737,139 +3265,155 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D91A64"/>
     <w:rsid w:val="000B00EE"/>
+    <w:rsid w:val="000D6CB6"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002C1314"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0042235A"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
+    <w:rsid w:val="004D133F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
+    <w:rsid w:val="00632420"/>
+    <w:rsid w:val="00657F78"/>
     <w:rsid w:val="00695664"/>
     <w:rsid w:val="00697C85"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
     <w:rsid w:val="00756B59"/>
+    <w:rsid w:val="0076671C"/>
+    <w:rsid w:val="00883A1B"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="008A6590"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="00913A77"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009608BD"/>
     <w:rsid w:val="009B4D4B"/>
+    <w:rsid w:val="009D3A83"/>
+    <w:rsid w:val="00A03E00"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
+    <w:rsid w:val="00AE226B"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00BC106E"/>
     <w:rsid w:val="00BD2B77"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
+    <w:rsid w:val="00CA2BFB"/>
+    <w:rsid w:val="00CB3A4E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D32A27"/>
+    <w:rsid w:val="00D3303D"/>
     <w:rsid w:val="00D91A64"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
+    <w:rsid w:val="00DF4169"/>
+    <w:rsid w:val="00DF70C3"/>
     <w:rsid w:val="00E219EA"/>
     <w:rsid w:val="00EC5FA7"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
+    <w:rsid w:val="00F95A2F"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E0076F2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25E5FC6C-269D-4D81-A0BB-34720B5D21D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -6192,67 +6736,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="bc888f399fcd8238ee2de9b26a8ea1f2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xmlns:ns4="27e59a26-2248-4e2d-a439-3a2390497b91" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="433397d7c1983445fc50d4405242b081" ns3:_="" ns4:_="">
     <xsd:import namespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -6441,136 +6968,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB99E61-3E28-4263-8A02-D5A589BE4582}">
-[...23 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B73D030-3B10-42FC-B9C2-F6E7966C8EF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D59E959B-D735-48F9-A0BF-CB143603A44B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB99E61-3E28-4263-8A02-D5A589BE4582}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79555C84-CF53-4887-A091-E52F71EE9FC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF92D3F3-35D8-47B2-952B-6802680082FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>957</Words>
-  <Characters>7752</Characters>
+  <Words>1233</Words>
+  <Characters>9992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8692</CharactersWithSpaces>
+  <CharactersWithSpaces>11203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anu Hakamaa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>
   </property>