--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -7,821 +7,989 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="6F659AFC" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Sillanpää omavalvonnan seurantaraportti </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="27F7B84C" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="65661419" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="181DF0C8" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
+      <w:r w:rsidR="008E33C3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.26 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694C8A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="008E33C3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>0.4.26</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
-[...35 lines deleted...]
-        <w:t>5.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="4FAAD922" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00693C18" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="6858DB32" w14:textId="77777777" w:rsidR="00693C18" w:rsidRDefault="00694C8A" w:rsidP="008E33C3">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E33C3">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694C8A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DDF1F2" w14:textId="339DDBDB" w:rsidR="00D4494D" w:rsidRDefault="008E33C3" w:rsidP="008E33C3">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Vuoden alusta kävijämäärä päivätoiminnassa on jonkin verran lisääntynyt. Päivätoimin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">nan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaat ovat suurimmaksi osaksi Sillanpään tuetun asumisen asiakkaita ja toisilleen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">pidemmältä ajalta tuttuja.Alkuvuodesta Tavana Sillanpäässä pohdittiin, mitä ihan tavallinen arki itse kullekin on ja onko palvelu muuttunut kun nimi on vaihtunut Aspasta </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tavanaksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Uusi Tavana-brändi on otettu asiakkaiden keskuudessa hyvin vastaan. Seurantajakson aikana päivitettiin myös Tavana Sillanpään pelisäännöt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64979027" w14:textId="77777777" w:rsidR="00D63FB5" w:rsidRPr="009040A9" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693C18">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
-        <w:t>1. Asiakaskokemus ja osallisuus</w:t>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-[...124 lines deleted...]
-    <w:p w:rsidR="00D63FB5" w:rsidRDefault="00AB36F3" w:rsidP="00694C8A">
+    <w:p w14:paraId="25820DB3" w14:textId="4A08251E" w:rsidR="00D4494D" w:rsidRDefault="00AB36F3" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Laatupoikkeamien kirjaaminen ja käsittely yksikössä</w:t>
-[...5 lines deleted...]
-        <w:t>mme</w:t>
+        <w:t>Laatupoikkeamien kirjaami</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>sessa käsittelyssä</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> on kehittynyt viime vuoden aikana. Panostamme edelleen siihen, että poikkeami</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">a kirjataan monipuolisesti ja ne huomioidaan omavalvonnassa ja palvelujen toteutuksessa. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ole</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>me päässeet eteenpäin. Poikkeamat käsitellään lähes viikoittain yhdessä keskustelemalla, poikkeamien käs</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ttely alkaa olla yksi vakiintunut tapa kehittää toimintaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakaskirjauksissa ollaan ottamassa käyttöön Domacare 2, joka on yhteensopiva jatkossa tulevan Kanta-kirjauksen kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95685">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kaikki ohjaajat ovat myös käyneet sosiaalihuollon kirjaamiskoulutuksen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="0013620A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="0954443A" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="0013620A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013620A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F155D0" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
+    <w:p w14:paraId="00CA2164" w14:textId="77777777" w:rsidR="00F155D0" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Henkilöstötilanteemme vakituisten työntekijöiden osalta on hyvä. Vaihtuvuutta on ollut hyvin vähän</w:t>
+        <w:t xml:space="preserve">Henkilöstötilanteemme vakituisten työntekijöiden osalta on hyvä. Vaihtuvuutta </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ei seurantajakson aikana ole ollut</w:t>
       </w:r>
       <w:r w:rsidR="00F155D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>. H</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>enkilöstö on työhön sitoutunutta ja</w:t>
       </w:r>
       <w:r w:rsidR="00F155D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> osaavaa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> työilmapiiri on hyvä. </w:t>
       </w:r>
       <w:r w:rsidR="00F155D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asiakkaiden palvelun laadun kannalta tällä on suuri merkitys.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F155D0" w:rsidRPr="00694C8A" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
+    <w:p w14:paraId="656FB545" w14:textId="77777777" w:rsidR="00F155D0" w:rsidRPr="00694C8A" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Tuntityöntekijöiden rekrytoinnissa on ollut haasteita.</w:t>
+        <w:t xml:space="preserve">Tuntityöntekijöiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4494D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>saatavuudessa on ajoittain haastetta. Tavana Sillanpäässä henkilöstön kesälomat on suunniteltu, Sillanpäähän on palkattu yksi kesätyöntekijä</w:t>
       </w:r>
       <w:r w:rsidR="009040A9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> Uusien tuntityöntekijöiden rekrytointi on aloitettu.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="0989FDE6" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F155D0">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>4. Onnistumiset</w:t>
-      </w:r>
-[...79 lines deleted...]
-        <w:t>1.9.26 tapahtuvaan Kantaan siirtymiseen.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
+    <w:p w14:paraId="0DDE19BA" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00A476D1" w:rsidRDefault="00BC6E03" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Saamme paljon</w:t>
+      </w:r>
+      <w:r w:rsidR="009040A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positiivista palautetta palvelujemme laadusta sekä asiakkailta että tilaajalta. Sekä asiakkailta että tilaajalta saamamme palautteen mukaan palvelumme ovat luotettavaa ja asiakasta arvostavaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8DBEC0" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F155D0">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DB9ED9" w14:textId="3CF93B3D" w:rsidR="00F155D0" w:rsidRDefault="00F155D0" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Olemme otta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>neet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käyttöön LivingSkills toimintakykymittarin. Tavoitteenamme on vahvistaa asiakkaan osallisuutta ja entisestään lisätä asiakkaan ja ohjaajan vuoropuhelua palveluissa ja saada tietoa palvelujen vaikuttavuudesta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projektityönä Sillanpäässä kevään aikana suunnit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ellaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, miten saamme LivingSkills</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>in avulla</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaan kanssa käytyä keskustelua</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aina vaan paremmin</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyödynnettyä </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">suoraan </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>palvelujen toteuttamissuunnitelmiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7869AF2A" w14:textId="3659AC03" w:rsidR="00F155D0" w:rsidRPr="00F155D0" w:rsidRDefault="00F155D0" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Asiakaskirjauksissa haluamme erityisesti kiinnittää huomiota asiakaskirjauksien ja palvelujen toteuttamissuunnitelmien laatuun ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35099">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samalla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valmistautua</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>17.8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.26 tapahtuvaan Kantaan siirtymiseen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E03">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0971D147" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
+    <w:p w14:paraId="6E763D5F" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00942B5E" w:rsidRDefault="00942B5E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="1CC2C42B" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00942B5E" w:rsidRDefault="00942B5E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="63A46B71" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="58E977E8" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:altName w:val="montserrat"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat Alternates">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
+  <w:p w14:paraId="3A38021C" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRPr="0095537F" w:rsidRDefault="00B56D4B" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00942B5E" w:rsidRDefault="00942B5E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="323D6A07" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00942B5E" w:rsidRDefault="00942B5E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="5E7B8CA2" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="583EB03E" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="001EBF8C" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B600D8" wp14:editId="164B41E7">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="36A70BDE" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="417F0B5B" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="0095537F">
+  <w:p w14:paraId="5042CAA6" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="244DECF2" wp14:editId="5C87CD04">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="602BEFD1" wp14:editId="109C07E9">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+  <w:p w14:paraId="2D6510FB" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+  <w:p w14:paraId="19493C63" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07230361"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC208A16"/>
+    <w:lvl w:ilvl="0" w:tplc="6B340EEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5F2345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7E2391E"/>
     <w:lvl w:ilvl="0" w:tplc="C8BA237A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelokappale"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -892,162 +1060,174 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00694C8A"/>
     <w:rsid w:val="0013620A"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00693C18"/>
     <w:rsid w:val="00694C8A"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
     <w:rsid w:val="007D6CD9"/>
     <w:rsid w:val="0089702F"/>
+    <w:rsid w:val="008E33C3"/>
+    <w:rsid w:val="008F4EBB"/>
     <w:rsid w:val="009040A9"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="00942B5E"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009B4D4B"/>
+    <w:rsid w:val="009B51CA"/>
     <w:rsid w:val="00A476D1"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00AB36F3"/>
     <w:rsid w:val="00B418C1"/>
+    <w:rsid w:val="00B56D4B"/>
     <w:rsid w:val="00B662FC"/>
+    <w:rsid w:val="00BC6E03"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
+    <w:rsid w:val="00C95685"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D4494D"/>
     <w:rsid w:val="00D63FB5"/>
     <w:rsid w:val="00D74C52"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F155D0"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F35099"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="005A8AFD"/>
+  <w14:docId w14:val="0130BF6E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF741213-2453-4B0B-A619-6C0FA6325624}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -4355,81 +4535,81 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB862BF2-8C15-4B57-94EA-50FFCF0D7318}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E84410-8F81-4247-A4E1-A01BD44B81BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>266</Words>
-  <Characters>2159</Characters>
+  <Words>321</Words>
+  <Characters>2608</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2421</CharactersWithSpaces>
+  <CharactersWithSpaces>2924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kaisa Mikola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>