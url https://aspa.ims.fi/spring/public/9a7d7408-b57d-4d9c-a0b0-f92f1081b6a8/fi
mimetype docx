--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -23,625 +23,488 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="6F659AFC" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sillanpää omavalvonnan seurantaraportti </w:t>
+        <w:t>Sillanpää omavalv</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00694C8A">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onnan seurantaraportti </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F7B84C" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65661419" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181DF0C8" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
+    <w:p w14:paraId="4FAAD922" w14:textId="644969E6" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
+      <w:r w:rsidR="00746CBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="008E33C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">1.26 </w:t>
+        <w:t xml:space="preserve">.26 </w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
+      <w:r w:rsidR="00746CBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
       <w:r w:rsidR="008E33C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>0.4.26</w:t>
+        <w:t>.26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAAD922" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-[...6 lines deleted...]
-    <w:p w14:paraId="6858DB32" w14:textId="77777777" w:rsidR="00693C18" w:rsidRDefault="00694C8A" w:rsidP="008E33C3">
+    <w:p w14:paraId="6DF76B76" w14:textId="24E44575" w:rsidR="00746CBD" w:rsidRDefault="00694C8A" w:rsidP="00746CBD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E33C3">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DDF1F2" w14:textId="339DDBDB" w:rsidR="00D4494D" w:rsidRDefault="008E33C3" w:rsidP="008E33C3">
+    <w:p w14:paraId="65229BC0" w14:textId="553E163A" w:rsidR="00746CBD" w:rsidRDefault="00746CBD" w:rsidP="00746CBD">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Vuoden alusta kävijämäärä päivätoiminnassa on jonkin verran lisääntynyt. Päivätoimin</w:t>
+        <w:t>Tavana Sillanpäässä toteutettiin Tavanan sisäinen auditointi kesäkuussa. Myös asiakkaita kuultiin auditoinnin yhteydessä. Asiakkaat kertoivat, että Sillanpään</w:t>
+      </w:r>
+      <w:r w:rsidR="0056639E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ohjaajien tuki on heille korvaamaton apu. Ohjaajilta saa tukea ja apua. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DDF1F2" w14:textId="78D66DC5" w:rsidR="00D4494D" w:rsidRDefault="0056639E" w:rsidP="008E33C3">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sillanpään p</w:t>
+      </w:r>
+      <w:r w:rsidR="008E33C3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>äivätoimin</w:t>
       </w:r>
       <w:r w:rsidR="00B56D4B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">nan </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008E33C3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">asiakkaat ovat suurimmaksi osaksi Sillanpään tuetun asumisen asiakkaita ja toisilleen </w:t>
       </w:r>
       <w:r w:rsidR="00D4494D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">pidemmältä ajalta tuttuja.Alkuvuodesta Tavana Sillanpäässä pohdittiin, mitä ihan tavallinen arki itse kullekin on ja onko palvelu muuttunut kun nimi on vaihtunut Aspasta </w:t>
+        <w:t>pidemmältä ajalta tuttuja.</w:t>
       </w:r>
-      <w:r w:rsidR="00BC6E03">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. Uusi Tavana-brändi on otettu asiakkaiden keskuudessa hyvin vastaan. Seurantajakson aikana päivitettiin myös Tavana Sillanpään pelisäännöt. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuttuus lisää asiakkaiden osallisuutta Sillanpäässä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64979027" w14:textId="77777777" w:rsidR="00D63FB5" w:rsidRPr="009040A9" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-      <w:pPr>
+    <w:p w14:paraId="64979027" w14:textId="6965CADB" w:rsidR="00D63FB5" w:rsidRDefault="00694C8A" w:rsidP="0056639E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>2. Toiminnan laadun arviointi</w:t>
+        <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
       <w:r w:rsidRPr="00694C8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25820DB3" w14:textId="4A08251E" w:rsidR="00D4494D" w:rsidRDefault="00AB36F3" w:rsidP="00694C8A">
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> Kaikki ohjaajat ovat myös käyneet sosiaalihuollon kirjaamiskoulutuksen.</w:t>
+    <w:p w14:paraId="1E74296C" w14:textId="5F690066" w:rsidR="0056639E" w:rsidRDefault="0056639E" w:rsidP="0056639E">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Sillanpään sisäisessä auditoinnissa kesäkuussa nostettiin esille poikkeamien raportointi. Seurantajakson aikana on kiinnitetty huomiota siihen, että poikkeamaraportointia laajennettaisiin aikaisempaa enemmän kattamaan kaikkia poikkeamia. Huomioiden lääkityspoikkeamien lisäksi esimerkiksi asiakastapaturmat, tietoturvapoikkeamat, ympäristö/laitepuutteet sekä asiakkaan kohteluun/sovittuun palveluun liittyvät poikkeamat. Panostamme edelleen siihen, että poikkeamia kirjataan monipuolisesti ja ne huomioidaan omavalvonnassa ja palvelujen toteutuksessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0954443A" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="0013620A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-[...11 lines deleted...]
-        <w:t>3. Henkilöstötilanne</w:t>
+    <w:p w14:paraId="71C470BF" w14:textId="6F7098EF" w:rsidR="0056639E" w:rsidRPr="0056639E" w:rsidRDefault="0056639E" w:rsidP="0056639E">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Asiakaskirjauksissa ollaan osittain siirrytty Kanta-kirjaukseen, ei kuitenkaan vielä kaikkien asiakkaiden osalta. Kaikki ohjaajat ovat käyneet sosiaalihuollon kirjaamiskoulutuksen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CA2164" w14:textId="77777777" w:rsidR="00F155D0" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0954443A" w14:textId="602F686F" w:rsidR="00694C8A" w:rsidRPr="0056639E" w:rsidRDefault="00694C8A" w:rsidP="0056639E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C311725" w14:textId="77777777" w:rsidR="0056639E" w:rsidRPr="0056639E" w:rsidRDefault="0056639E" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana Sillanpään vastaava ohjaaja muutti toiselle paikkakunnalle ja lopetti työt Tavanassa. Tämä aiheutti kesäajalle haastetta henkilöstötilanteeseen. Tästä huolimatta Sillanpäässä toteutettiin riitävä henkilöstömitoitus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4185DCBF" w14:textId="77777777" w:rsidR="0056639E" w:rsidRDefault="0056639E" w:rsidP="00694C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Henkilöstötilanteemme vakituisten työntekijöiden osalta on hyvä. Vaihtuvuutta </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sillanpäässä </w:t>
       </w:r>
-      <w:r w:rsidR="00D4494D">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> työilmapiiri on hyvä. </w:t>
+      <w:r w:rsidR="0013620A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">työilmapiiri on hyvä. </w:t>
       </w:r>
       <w:r w:rsidR="00F155D0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Asiakkaiden palvelun laadun kannalta tällä on suuri merkitys.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656FB545" w14:textId="77777777" w:rsidR="00F155D0" w:rsidRPr="00694C8A" w:rsidRDefault="0013620A" w:rsidP="00694C8A">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0989FDE6" w14:textId="7DD40D91" w:rsidR="00694C8A" w:rsidRPr="006C1FE1" w:rsidRDefault="00694C8A" w:rsidP="006C1FE1">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1FE1">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0989FDE6" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-[...19 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1B4A0015" w14:textId="77777777" w:rsidR="0056639E" w:rsidRDefault="00BC6E03" w:rsidP="0056639E">
+      <w:pPr>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Saamme paljon</w:t>
       </w:r>
       <w:r w:rsidR="009040A9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> positiivista palautetta palvelujemme laadusta sekä asiakkailta että tilaajalta. Sekä asiakkailta että tilaajalta saamamme palautteen mukaan palvelumme ovat luotettavaa ja asiakasta arvostavaa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8DBEC0" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00694C8A">
-      <w:pPr>
+    <w:p w14:paraId="1C8DBEC0" w14:textId="71E5F017" w:rsidR="00694C8A" w:rsidRPr="0056639E" w:rsidRDefault="00694C8A" w:rsidP="0056639E">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>5. Kehittämissuunnitelmat</w:t>
+        <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DB9ED9" w14:textId="3CF93B3D" w:rsidR="00F155D0" w:rsidRDefault="00F155D0" w:rsidP="00694C8A">
-[...15 lines deleted...]
-        <w:t>neet</w:t>
+    <w:p w14:paraId="6325F23B" w14:textId="11078AD5" w:rsidR="0056639E" w:rsidRPr="0056639E" w:rsidRDefault="0056639E" w:rsidP="0056639E">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056639E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Asiakaskirjauksissa haluamme edelleen kiinnittää huomiota asiakaskirjauksien ja palvelujen toteuttamissuunnitelmien laatuun ja yhdenmukaisuuteen huomioiden Kantaan siirtymisen.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...108 lines deleted...]
-      <w:r w:rsidR="00BC6E03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0971D147" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0971D147" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="0056639E" w:rsidRDefault="00694C8A" w:rsidP="00271347">
+      <w:pPr>
+        <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E763D5F" w14:textId="77777777" w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidRDefault="00694C8A" w:rsidP="00271347">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00694C8A" w:rsidRPr="00694C8A" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC2C42B" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
+    <w:p w14:paraId="698EEC76" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A46B71" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
+    <w:p w14:paraId="79218B8F" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58E977E8" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B">
+    <w:p w14:paraId="2403A3C4" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -686,71 +549,71 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="3A38021C" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRPr="0095537F" w:rsidRDefault="00B56D4B" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="323D6A07" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
+    <w:p w14:paraId="2F1F58FF" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E7B8CA2" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="004D3A3F">
+    <w:p w14:paraId="59AEE3E0" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="583EB03E" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B">
+    <w:p w14:paraId="447EA0DC" w14:textId="77777777" w:rsidR="0010638F" w:rsidRDefault="0010638F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="001EBF8C" w14:textId="77777777" w:rsidR="00B56D4B" w:rsidRDefault="00B56D4B" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B600D8" wp14:editId="164B41E7">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -946,50 +809,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D381E25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60A2BA3C"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC270A2">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5F2345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7E2391E"/>
     <w:lvl w:ilvl="0" w:tplc="C8BA237A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Luettelokappale"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1060,167 +1013,175 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00694C8A"/>
+    <w:rsid w:val="0010638F"/>
     <w:rsid w:val="0013620A"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
+    <w:rsid w:val="0056639E"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00693C18"/>
     <w:rsid w:val="00694C8A"/>
+    <w:rsid w:val="006C1FE1"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="00746CBD"/>
     <w:rsid w:val="007D6CD9"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="008E33C3"/>
     <w:rsid w:val="008F4EBB"/>
     <w:rsid w:val="009040A9"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="00942B5E"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="009B51CA"/>
+    <w:rsid w:val="00A1760A"/>
     <w:rsid w:val="00A476D1"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00AB36F3"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B56D4B"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00BC6E03"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00C95685"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
     <w:rsid w:val="00D4494D"/>
     <w:rsid w:val="00D63FB5"/>
     <w:rsid w:val="00D74C52"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F155D0"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F35099"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0130BF6E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF741213-2453-4B0B-A619-6C0FA6325624}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -4535,81 +4496,81 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E84410-8F81-4247-A4E1-A01BD44B81BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6708DF4-6EB4-444D-8502-1EA424040019}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>321</Words>
-  <Characters>2608</Characters>
+  <Words>292</Words>
+  <Characters>2366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2924</CharactersWithSpaces>
+  <CharactersWithSpaces>2653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kaisa Mikola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>