--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -207,146 +207,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E2C755" w14:textId="13D55FC6" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294282A8" w14:textId="31EF4FD8" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="294282A8" w14:textId="3B0D7E3C" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla (esim. 1.</w:t>
-[...7 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>04</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A50FC5" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0465E7EC" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
@@ -521,51 +521,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE06BE" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72155F38" w14:textId="45E559E6" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="72155F38" w14:textId="5ED961AF" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti </w:t>
       </w:r>
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yksikössä</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
@@ -610,105 +610,105 @@
       </w:r>
       <w:r w:rsidR="009D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ei löytynyt poikkeamia</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ajalla 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00475148">
-[...5 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6945">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00475148">
-[...5 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="003933FB">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>olemme panostaneet myös muiden to</w:t>
       </w:r>
       <w:r w:rsidR="003933FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>imintaan liittyv</w:t>
       </w:r>
@@ -891,168 +891,192 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724562DB" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEE6EC1" w14:textId="437D74CB" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
+    <w:p w14:paraId="6AEE6EC1" w14:textId="1720263A" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="004D786C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">enkilöstömme on ammattitaitoisia ja hyvin perehdytettyjä. </w:t>
       </w:r>
       <w:r w:rsidR="005D6D56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Olemme hankalasta henkilöstön saatavuustilanteesta huolimatta onnistuneet rekrytoimaan uusia vakituisia työntekijöitä</w:t>
+        <w:t>Olemme onnistuneet rekrytoimaan vakituisia työntekijöitä</w:t>
       </w:r>
       <w:r w:rsidR="00E113C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, joiden ammattitaito on meidän tarpeisiimme soveltuva</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Muun muassa asiakkaiden palveluiden jatkuvuuden ja turvallisuuden tunteen osalta tällä on suuri merkitys. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikössä on käytössä toimiva sijaispooli, jonka myötä olemme saaneet pysyvät, tutut ja koulutetut sijaiset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581BE46A" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41168B8D" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F48049" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EA1EBF" w14:textId="64C2ABDC" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="004D786C">
+    <w:p w14:paraId="76EA1EBF" w14:textId="24702A22" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="004D786C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että sovitut asiat ja aikataulut ovat pitäneet paremmin paikkansa.</w:t>
+        <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että sovitut asiat ja aikataulut ovat pitäneet </w:t>
+      </w:r>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hyvin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002479FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paikkansa.</w:t>
       </w:r>
       <w:r w:rsidR="004054E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Olemme saaneet</w:t>
       </w:r>
       <w:r w:rsidR="004054E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> positiivista palautetta</w:t>
       </w:r>
@@ -1087,66 +1111,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2E3963" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015C670E" w14:textId="16BD8A12" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="003933FB" w:rsidP="002479FA">
+    <w:p w14:paraId="015C670E" w14:textId="585F1297" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="003933FB" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vuonna 2025</w:t>
+        <w:t>Vuonna 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> olemme </w:t>
       </w:r>
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1187,101 +1219,109 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yksikön</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan sisäistä raportointia ja tiedon kulkua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EA40A1" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C77952C" w14:textId="5D7D9C37" w:rsidR="00B966E5" w:rsidRDefault="002479FA" w:rsidP="003933FB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Aspa-kodin johtaja: </w:t>
+    <w:p w14:paraId="2C77952C" w14:textId="2F93E486" w:rsidR="00B966E5" w:rsidRDefault="00546C04" w:rsidP="003933FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön</w:t>
+      </w:r>
+      <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johtaja: </w:t>
       </w:r>
       <w:r w:rsidR="009D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mervi Rantanen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B966E5" w:rsidSect="002618EC">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="270CDEDE" w14:textId="77777777" w:rsidR="00F33253" w:rsidRDefault="00F33253" w:rsidP="002479FA">
+    <w:p w14:paraId="5BB807DB" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D520CB9" w14:textId="77777777" w:rsidR="00F33253" w:rsidRDefault="00F33253" w:rsidP="002479FA">
+    <w:p w14:paraId="5D50269F" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1329,61 +1369,61 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E1E2A00" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2250CB" w14:textId="77777777" w:rsidR="00F33253" w:rsidRDefault="00F33253" w:rsidP="002479FA">
+    <w:p w14:paraId="13DA1127" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4647D413" w14:textId="77777777" w:rsidR="00F33253" w:rsidRDefault="00F33253" w:rsidP="002479FA">
+    <w:p w14:paraId="778D097D" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65E7ACA8" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58393913" w14:textId="6D68556A" w:rsidR="00C11201" w:rsidRDefault="009F4036" w:rsidP="00455B1D">
     <w:pPr>
@@ -1505,51 +1545,51 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7eXHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtETemuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeXnqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGipRU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtFxDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCmiexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjFw/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9gdSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251661312;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 3" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30350C36" wp14:editId="7E223A6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -1632,170 +1672,168 @@
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="27139363" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="006C6FBA">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t xml:space="preserve">Hyväksyjä: </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="06D00548" w14:textId="77777777" w:rsidR="00C12267" w:rsidRDefault="00F33253">
+  <w:p w14:paraId="06D00548" w14:textId="77777777" w:rsidR="00C12267" w:rsidRDefault="007B3687">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="75676063">
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7DCE120A">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251660288;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251660288;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="09D2FA04" w14:textId="77777777" w:rsidR="00C12267" w:rsidRDefault="00F33253">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
-                </w:r>
-[...3 lines deleted...]
-                  </w:rPr>
                   <w:t>Hyväksyjä: Tiina Apajasaari, 7.10.2025 11:24</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45634BBF" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002479FA"/>
     <w:rsid w:val="00061DEE"/>
     <w:rsid w:val="000632D8"/>
     <w:rsid w:val="00146B85"/>
     <w:rsid w:val="002479FA"/>
     <w:rsid w:val="00350D07"/>
     <w:rsid w:val="003933FB"/>
     <w:rsid w:val="004054E0"/>
     <w:rsid w:val="00475148"/>
     <w:rsid w:val="004D786C"/>
     <w:rsid w:val="004E194A"/>
+    <w:rsid w:val="00546C04"/>
     <w:rsid w:val="00554930"/>
     <w:rsid w:val="005B18F2"/>
     <w:rsid w:val="005D6D56"/>
     <w:rsid w:val="006854CE"/>
     <w:rsid w:val="006C6FBA"/>
+    <w:rsid w:val="007B3687"/>
     <w:rsid w:val="007F3DF4"/>
     <w:rsid w:val="008750FD"/>
     <w:rsid w:val="009D0454"/>
     <w:rsid w:val="009F4036"/>
+    <w:rsid w:val="00B66467"/>
     <w:rsid w:val="00B8269E"/>
     <w:rsid w:val="00B966E5"/>
     <w:rsid w:val="00BA6945"/>
     <w:rsid w:val="00C11201"/>
     <w:rsid w:val="00C12267"/>
     <w:rsid w:val="00C5256B"/>
     <w:rsid w:val="00CB00EF"/>
     <w:rsid w:val="00DC4335"/>
     <w:rsid w:val="00E113C0"/>
     <w:rsid w:val="00F33253"/>
     <w:rsid w:val="00F45E96"/>
+    <w:rsid w:val="00F973BA"/>
     <w:rsid w:val="00FA484F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2654,69 +2692,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>336</Words>
-  <Characters>2729</Characters>
+  <Words>340</Words>
+  <Characters>2758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3059</CharactersWithSpaces>
+  <CharactersWithSpaces>3092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mervi Rantanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>