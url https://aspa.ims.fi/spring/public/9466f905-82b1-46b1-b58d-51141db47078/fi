--- v1 (2026-06-20)
+++ v2 (2026-09-21)
@@ -9,391 +9,399 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DCD580F" w14:textId="5E88ECAF" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
+    <w:p w14:paraId="3456B026" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:r w:rsidR="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lumpee</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n omavalvonnan seurantaraportti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B818C8" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
-[...9 lines deleted...]
-    <w:p w14:paraId="499A0585" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="7CB063E3" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F5039D" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D2A765" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="73985328" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106C8CA2" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="35BB1D6B" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028718F7" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
-[...9 lines deleted...]
-    <w:p w14:paraId="2F5BEC82" w14:textId="44D6E11E" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="66645D52" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335D0F9F" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748CFFE7" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="142D11C5" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60424876" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="200F5F3A" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC7F091" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
-[...9 lines deleted...]
-    <w:p w14:paraId="69E2C755" w14:textId="13D55FC6" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="08C4F171" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066F2677" w14:textId="77777777" w:rsidR="00475148" w:rsidRPr="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294282A8" w14:textId="3B0D7E3C" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
+    <w:p w14:paraId="71234F5C" w14:textId="34F7760B" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="00475148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
       </w:r>
+      <w:r w:rsidR="00E812E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66467">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475148">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-3</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B66467">
-[...42 lines deleted...]
-    <w:p w14:paraId="0465E7EC" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    </w:p>
+    <w:p w14:paraId="72A87C19" w14:textId="77777777" w:rsidR="00475148" w:rsidRDefault="00475148" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ADB8B4" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547EFADC" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="5793A157" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="266AB79E" w14:textId="6E234F25" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="55A1592D" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Viimeisimmän asiakaskyselymme perusteella</w:t>
       </w:r>
       <w:r w:rsidR="00BA6945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
@@ -407,165 +415,173 @@
       <w:r w:rsidR="005B18F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja viriketoimintaan</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BA6945">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asiakkaat olivat erityisen tyytyväisiä ruokailujen sujuvuuteen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712FF3D" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
-[...9 lines deleted...]
-    <w:p w14:paraId="5ED6B501" w14:textId="5919B679" w:rsidR="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="29E6F3A2" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1D50FD" w14:textId="66C83847" w:rsidR="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kehittämisasiana asiakkaat toivat esiin </w:t>
       </w:r>
       <w:r w:rsidRPr="00061DEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">esimerkiksi ryhmätoiminnan sisältöjen </w:t>
       </w:r>
       <w:r w:rsidR="005B18F2" w:rsidRPr="00061DEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>toiveita (kuntosali</w:t>
+        <w:t>toiveita</w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Suunnittelemme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061DEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaiden kanssa yhdessä ryhmätoimintamme kehittämistä toivottuun suuntaan. </w:t>
       </w:r>
       <w:r w:rsidR="00061DEE" w:rsidRPr="00061DEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ym)</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Asiakkaat toivoivat myös lisää kahdenkeskeistä keskusteluaikaa ohjaajien kanssa.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6DEACC24" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viikottaiset palaverit ovat toteutuneet sovitusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB8CA29" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A666AE" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="6B304EF9" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BE06BE" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="37529C9F" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72155F38" w14:textId="5ED961AF" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="774F4478" w14:textId="50310BF5" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti </w:t>
       </w:r>
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yksikössä</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
@@ -610,332 +626,340 @@
       </w:r>
       <w:r w:rsidR="009D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ei löytynyt poikkeamia</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ajalla 1.</w:t>
       </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004E194A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-3</w:t>
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004E194A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>olemme panostaneet myös muiden to</w:t>
+      </w:r>
+      <w:r w:rsidR="003933FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>imintaan liittyv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ien</w:t>
+      </w:r>
+      <w:r w:rsidR="003933FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>poikkeami</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kirjaamiseen. Poikkeamia on ollut muutamia</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, jotka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käsitelt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6945">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11201">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asianmukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="008750FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B66467">
-[...144 lines deleted...]
-    <w:p w14:paraId="38F2CA07" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    </w:p>
+    <w:p w14:paraId="37029F17" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="553D417D" w14:textId="7511E8B9" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="7A9DF39E" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Panostamme jatkossa</w:t>
       </w:r>
       <w:r w:rsidR="003933FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kin</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi.</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A06352C" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="1897F26E" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B32ADE1" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="183C2D85" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724562DB" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="57AB0CB3" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEE6EC1" w14:textId="1720263A" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
+    <w:p w14:paraId="58131082" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="00475148" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="004D786C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">enkilöstömme on ammattitaitoisia ja hyvin perehdytettyjä. </w:t>
       </w:r>
       <w:r w:rsidR="005D6D56">
@@ -957,95 +981,95 @@
       <w:r w:rsidR="00E113C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, joiden ammattitaito on meidän tarpeisiimme soveltuva</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Muun muassa asiakkaiden palveluiden jatkuvuuden ja turvallisuuden tunteen osalta tällä on suuri merkitys. </w:t>
       </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikössä on käytössä toimiva sijaispooli, jonka myötä olemme saaneet pysyvät, tutut ja koulutetut sijaiset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581BE46A" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
-[...9 lines deleted...]
-    <w:p w14:paraId="41168B8D" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="6E6D3120" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E029A06" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F48049" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="74DBCCB1" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EA1EBF" w14:textId="24702A22" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="004D786C">
+    <w:p w14:paraId="2F488D86" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="004D786C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta siitä, että sovitut asiat ja aikataulut ovat pitäneet </w:t>
       </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hyvin</w:t>
       </w:r>
       <w:r w:rsidRPr="002479FA">
@@ -1067,95 +1091,95 @@
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Olemme saaneet</w:t>
       </w:r>
       <w:r w:rsidR="004054E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> positiivista palautetta</w:t>
       </w:r>
       <w:r w:rsidR="004D786C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> henkilöstön työhyvinvoinnin kehittämisestä, työntekijöiden perehdytyksestä, asiakkaiden itsemääräämisoikeuden tukemisesta sekä aktiivisesta omaisyhteistyöstä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAA885D" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
-[...9 lines deleted...]
-    <w:p w14:paraId="3F3E1EBE" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="0D6A24D3" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C136FA5" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2E3963" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+    <w:p w14:paraId="50AEE13C" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015C670E" w14:textId="585F1297" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="003933FB" w:rsidP="002479FA">
+    <w:p w14:paraId="6003A1E6" w14:textId="67027676" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="003933FB" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vuonna 202</w:t>
       </w:r>
       <w:r w:rsidR="00B66467">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
@@ -1208,120 +1232,152 @@
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kehittää </w:t>
       </w:r>
       <w:r w:rsidR="00475148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>yksikön</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan sisäistä raportointia ja tiedon kulkua. </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="2C77952C" w14:textId="2F93E486" w:rsidR="00B966E5" w:rsidRDefault="00546C04" w:rsidP="003933FB">
+      <w:r w:rsidR="006356B0" w:rsidRPr="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikössämme myös kehitetään </w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kantaan siirtymisen myötä </w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0" w:rsidRPr="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kirjaamisen laatua ja yhtenäisiä toimintatapoja</w:t>
+      </w:r>
+      <w:r w:rsidR="006356B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0666CC00" w14:textId="77777777" w:rsidR="002479FA" w:rsidRPr="002479FA" w:rsidRDefault="002479FA" w:rsidP="002479FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ACCE81" w14:textId="77777777" w:rsidR="00B966E5" w:rsidRDefault="00546C04" w:rsidP="003933FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön</w:t>
       </w:r>
       <w:r w:rsidR="002479FA" w:rsidRPr="002479FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> johtaja: </w:t>
       </w:r>
       <w:r w:rsidR="009D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mervi Rantanen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B966E5" w:rsidSect="002618EC">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BB807DB" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
+    <w:p w14:paraId="78C4100B" w14:textId="77777777" w:rsidR="002C2219" w:rsidRDefault="002C2219" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D50269F" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
+    <w:p w14:paraId="1AD75637" w14:textId="77777777" w:rsidR="002C2219" w:rsidRDefault="002C2219" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1331,139 +1387,139 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00F7B1D4" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
+  <w:p w14:paraId="1727E7FD" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="431E1E0E" w14:textId="1DD8A002" w:rsidR="00C11201" w:rsidRPr="002479FA" w:rsidRDefault="00C11201" w:rsidP="00BB7768">
+  <w:p w14:paraId="009A2260" w14:textId="77777777" w:rsidR="00C11201" w:rsidRPr="002479FA" w:rsidRDefault="00C11201" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E1E2A00" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
+  <w:p w14:paraId="0234A210" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13DA1127" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
+    <w:p w14:paraId="5774A9AA" w14:textId="77777777" w:rsidR="002C2219" w:rsidRDefault="002C2219" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="778D097D" w14:textId="77777777" w:rsidR="007B3687" w:rsidRDefault="007B3687" w:rsidP="002479FA">
+    <w:p w14:paraId="0C99E1EB" w14:textId="77777777" w:rsidR="002C2219" w:rsidRDefault="002C2219" w:rsidP="002479FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65E7ACA8" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
+  <w:p w14:paraId="4549ACCC" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58393913" w14:textId="6D68556A" w:rsidR="00C11201" w:rsidRDefault="009F4036" w:rsidP="00455B1D">
+  <w:p w14:paraId="0903BA18" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="009F4036" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F4036">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Cambria" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56A1AE94" wp14:editId="42D84ADD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56A1AE94" wp14:editId="42D84ADD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4371975</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8890</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1472,68 +1528,68 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006C6FBA">
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="264F662B" w14:textId="77777777" w:rsidR="00C11201" w:rsidRPr="00455B1D" w:rsidRDefault="00C11201" w:rsidP="00455B1D">
+  <w:p w14:paraId="6F06D9D9" w14:textId="77777777" w:rsidR="00C11201" w:rsidRPr="00455B1D" w:rsidRDefault="00C11201" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F0F5869" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="002479FA">
+  <w:p w14:paraId="74E03D55" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="002479FA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="073BC2ED" wp14:editId="1AB1C090">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="073BC2ED" wp14:editId="1AB1C090">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -1545,321 +1601,324 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing">
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7eXHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtETemuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeXnqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGipRU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtFxDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCmiexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjFw/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9gdSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251661312;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 3" o:spid="_x0000_s1026">
               <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30350C36" wp14:editId="7E223A6C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30350C36" wp14:editId="7E223A6C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175000" cy="334645"/>
               <wp:effectExtent l="9525" t="9525" r="6350" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Tekstiruutu 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="334645"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="27139363" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="006C6FBA">
+                        <w:p w14:paraId="0076FB8C" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="006C6FBA">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:br/>
                             <w:t xml:space="preserve">Hyväksyjä: </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="30350C36" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH+LIUGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/S6l6jpaulShLRc&#10;pIUPcB2nsXA8Zuw2KV/P2Em7XRAviDxYnox95syZ4+Vd1xh2UOg12IJPRmPOlJVQarsr+Levmzc3&#10;nPkgbCkMWFXwo/L8bvX61bJ1uZpCDaZUyAjE+rx1Ba9DcHmWeVmrRvgROGUpWQE2IlCIu6xE0RJ6&#10;Y7LpeHyVtYClQ5DKe/r70Cf5KuFXlZLhc1V5FZgpOHELacW0buOarZYi36FwtZYDDfEPLBqhLRU9&#10;Qz2IINge9R9QjZYIHqowktBkUFVaqtQDdTMZ/9bNUy2cSr2QON6dZfL/D1Z+Ojy5L8hC9xY6GmBq&#10;wrtHkN89s7Cuhd2pe0RoayVKKjyJkmWt8/lwNUrtcx9Btu1HKGnIYh8gAXUVNlEV6pMROg3geBZd&#10;dYFJ+jmbXC/GY0pJys1m86v5IpUQ+em2Qx/eK2hY3BQcaagJXRwefYhsRH46Eot5MLrcaGNSgLvt&#10;2iA7CDLAJn0D+otjxrK24LeL6aIX4K8QxDSS7au+gGh0ICcb3RT85nxI5FG2d7ZMPgtCm35PlI0d&#10;dIzS9SKGbtsxXQ4iR1m3UB5JWITeuPTQaFMD/uSsJdMW3P/YC1ScmQ+WhnM7mc+jy1MwX1xPKcDL&#10;zPYyI6wkqIIHzvrtOvQvY+9Q72qqdLLDPQ10o5PWz6wG+mTMNILhEUXnX8bp1PNTX/0CAAD//wMA&#10;UEsDBBQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWMKkASpNJ8S0M2NMQtzSxGuqNU5psq7j12O4wMXy07Oev1cup9CJEYfURtJwO1MgkGx0LTUa&#10;dm/rmwcQKRtypouEGs6YYFldXpSmcPFErzhucyM4hFJhNPic+0LKZD0Gk2axR2JvH4dgMsuhkW4w&#10;Jw4PnZwrdSeDaYk/eNPjs0d72B6DhrTafPZ2v6kP3p2/Xlbjwr6vP7S+vpqeHkFknPLfMfzgMzpU&#10;zFTHI7kkOg1cJP9O9hZKsax5md+DrEr5H776BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AIf4shQaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADWdbWjZAAAABAEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+            <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQCH+LIUGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/S6l6jpaulShLRcpIUPcB2nsXA8Zuw2KV/P2Em7XRAviDxYnox95syZ4+Vd1xh2UOg12IJPRmPOlJVQarsr+Levmzc3nPkgbCkMWFXwo/L8bvX61bJ1uZpCDaZUyAjE+rx1Ba9DcHmWeVmrRvgROGUpWQE2IlCIu6xE0RJ6Y7LpeHyVtYClQ5DKe/r70Cf5KuFXlZLhc1V5FZgpOHELacW0buOarZYi36FwtZYDDfEPLBqhLRU9Qz2IINge9R9QjZYIHqowktBkUFVaqtQDdTMZ/9bNUy2cSr2QON6dZfL/D1Z+Ojy5L8hC9xY6GmBqwrtHkN89s7Cuhd2pe0RoayVKKjyJkmWt8/lwNUrtcx9Btu1HKGnIYh8gAXUVNlEV6pMROg3geBZddYFJ+jmbXC/GY0pJys1m86v5IpUQ+em2Qx/eK2hY3BQcaagJXRwefYhsRH46Eot5MLrcaGNSgLvt2iA7CDLAJn0D+otjxrK24LeL6aIX4K8QxDSS7au+gGh0ICcb3RT85nxI5FG2d7ZMPgtCm35PlI0ddIzS9SKGbtsxXQ4iR1m3UB5JWITeuPTQaFMD/uSsJdMW3P/YC1ScmQ+WhnM7mc+jy1MwX1xPKcDLzPYyI6wkqIIHzvrtOvQvY+9Q72qqdLLDPQ10o5PWz6wG+mTMNILhEUXnX8bp1PNTX/0CAAD//wMAUEsDBBQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMKkASpNJ8S0M2NMQtzSxGuqNU5psq7j12O4wMXy07Oev1cup9CJEYfURtJwO1MgkGx0LTUadm/rmwcQKRtypouEGs6YYFldXpSmcPFErzhucyM4hFJhNPic+0LKZD0Gk2axR2JvH4dgMsuhkW4wJw4PnZwrdSeDaYk/eNPjs0d72B6DhrTafPZ2v6kP3p2/Xlbjwr6vP7S+vpqeHkFknPLfMfzgMzpUzFTHI7kkOg1cJP9O9hZKsax5md+DrEr5H776BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIf4shQaAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADWdbWjZAAAABAEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB6BQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 1" o:spid="_x0000_s1026">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="27139363" w14:textId="77777777" w:rsidR="00C11201" w:rsidRDefault="006C6FBA">
+                  <w:p w:rsidR="00C11201" w:rsidRDefault="006C6FBA" w14:paraId="27139363" w14:textId="77777777">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t xml:space="preserve">Hyväksyjä: </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="06D00548" w14:textId="77777777" w:rsidR="00C12267" w:rsidRDefault="007B3687">
+  <w:p w14:paraId="599DEE79" w14:textId="77777777" w:rsidR="00C356AD" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="75676063">
-        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden">
+      <w:pict w14:anchorId="672D7A08">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="7DCE120A">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251660288;mso-position-horizontal:right">
+      <w:pict w14:anchorId="56AF69E9">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251659776;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="09D2FA04" w14:textId="77777777" w:rsidR="00C12267" w:rsidRDefault="00F33253">
+              <w:p w14:paraId="6FA4C0C2" w14:textId="77777777" w:rsidR="00C356AD" w:rsidRDefault="00000000">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Versio: 4</w:t>
-[...6 lines deleted...]
-                  <w:t>Hyväksyjä: Tiina Apajasaari, 7.10.2025 11:24</w:t>
+                  <w:t>Versio: 3</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45634BBF" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
+  <w:p w14:paraId="1D92E481" w14:textId="77777777" w:rsidR="009F4036" w:rsidRDefault="009F4036">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002479FA"/>
     <w:rsid w:val="00061DEE"/>
     <w:rsid w:val="000632D8"/>
     <w:rsid w:val="00146B85"/>
     <w:rsid w:val="002479FA"/>
+    <w:rsid w:val="002C2219"/>
     <w:rsid w:val="00350D07"/>
     <w:rsid w:val="003933FB"/>
     <w:rsid w:val="004054E0"/>
     <w:rsid w:val="00475148"/>
+    <w:rsid w:val="00482CF6"/>
     <w:rsid w:val="004D786C"/>
     <w:rsid w:val="004E194A"/>
     <w:rsid w:val="00546C04"/>
     <w:rsid w:val="00554930"/>
     <w:rsid w:val="005B18F2"/>
     <w:rsid w:val="005D6D56"/>
+    <w:rsid w:val="006356B0"/>
     <w:rsid w:val="006854CE"/>
     <w:rsid w:val="006C6FBA"/>
     <w:rsid w:val="007B3687"/>
     <w:rsid w:val="007F3DF4"/>
     <w:rsid w:val="008750FD"/>
     <w:rsid w:val="009D0454"/>
     <w:rsid w:val="009F4036"/>
     <w:rsid w:val="00B66467"/>
     <w:rsid w:val="00B8269E"/>
     <w:rsid w:val="00B966E5"/>
     <w:rsid w:val="00BA6945"/>
     <w:rsid w:val="00C11201"/>
     <w:rsid w:val="00C12267"/>
+    <w:rsid w:val="00C356AD"/>
     <w:rsid w:val="00C5256B"/>
     <w:rsid w:val="00CB00EF"/>
     <w:rsid w:val="00DC4335"/>
     <w:rsid w:val="00E113C0"/>
+    <w:rsid w:val="00E812E5"/>
     <w:rsid w:val="00F33253"/>
     <w:rsid w:val="00F45E96"/>
     <w:rsid w:val="00F973BA"/>
     <w:rsid w:val="00FA484F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3B1E3EC9"/>
+  <w14:docId w14:val="5BF8EECC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{41FD09C7-8EA6-44A5-8544-0F45551E5AC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2692,76 +2751,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>340</Words>
-  <Characters>2758</Characters>
+  <Words>353</Words>
+  <Characters>2867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3092</CharactersWithSpaces>
+  <CharactersWithSpaces>3214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mervi Rantanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>