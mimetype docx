--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,544 +1,785 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="549AA896" w14:textId="61199158" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="008644B8" w:rsidP="00A41ADB">
+    <w:p w14:paraId="58A76FA6" w14:textId="77777777" w:rsidR="00AC00B4" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E24AF94" w14:textId="77777777" w:rsidR="00AC00B4" w:rsidRDefault="00AC00B4" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEEEFDC" w14:textId="2A732379" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D73BB">
-        <w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidR="00B97E21" w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B97E21" w:rsidRPr="000D73BB">
+      <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A41ADB" w:rsidRPr="000D73BB">
+        <w:t xml:space="preserve"> Korallin omavalvonnan seurantaraportti </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Korallin omavalvonnan seurantaraportti 1.9.-31.12.202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009857E1" w:rsidRPr="000D73BB">
+        <w:t>1.1.-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4874CAC0" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4392FD18" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2CF62B59" w14:textId="77777777" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00A41ADB" w:rsidP="00A41ADB">
+        <w:t>Johdanto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79045749" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369575FE" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDC6F76" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09ACC1B6" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43900D4D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="085B26EE" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF137C7" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF5936D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Johdanto</w:t>
-[...15 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
-        <w:rPr>
-[...77 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D73BB">
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B259709" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="652885FA" w14:textId="77777777" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00A41ADB" w:rsidP="00A41ADB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C201754" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korallissa asiakkaiden osallisuutta on vahvistettu arjen toiminnassa sekä yksikön kehittämisessä. Keväällä alkanut </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yhteistilan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>remontti toteutetaan asiakaslähtöisesti siten, että asiakkaat ovat osallistuneet muun muassa värien, sisustuksen ja yhteisten tilojen suunnitteluun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Lisäksi heidän </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toiveet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ovat tulleet kuulluksi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaiden osallistaminen on lisännyt kokemusta kuulluksi tulemisesta ja mahdollisuudesta vaikuttaa omaan elinympäristöönsä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162BAA17" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428ED27" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asiakkaiden mielipiteitä ja toiveita kartoitetaan säännöllisesti keskusteluissa, arjen kohtaamisissa sekä asiakaskyselyiden avulla. Saatua palautetta hyödynnetään toiminnan kehittämisessä ja arjen suunnittelussa. Asiakkaita tuetaan tekemään omaa elämäänsä koskevia valintoja heidän toimintakykynsä ja yksilöllisten tarpeidensa mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511EBEDE" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238D325A" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yksikössä on pyritty vahvistamaan yhteisöllisyyttä ja asiakkaiden mahdollisuuksia osallistua yhteiseen toimintaan. Asiakkaat osallistuvat esimerkiksi yhteisten toimintoje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ideointiin. Arjessa korostetaan yksilöllistä kohtaamista, asiakkaiden voimavarojen tukemista sekä turvallisen ja kodinomaisen ympäristön ylläpitämistä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD16927" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBC01CA" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406799">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Henkilöstöä on ohjattu kiinnittämään erityistä huomiota asiakkaiden osallisuuden vahvistamiseen myös päivittäisessä ohjaustyössä ja kirjaamisessa, jotta asiakkaan ääni, toiveet ja tarpeet näkyvät entistä paremmin palvelun toteutuksessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9D8FB5" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409EC6C1" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000D73BB">
-        <w:rPr>
-[...15 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D73BB">
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263BB634" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A48EB4A" w14:textId="77777777" w:rsidR="008E7A08" w:rsidRPr="000D73BB" w:rsidRDefault="008E7A08" w:rsidP="00A41ADB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC9A56E" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="003D42E9" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D42E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toiminnan laatua arvioitiin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D42E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D42E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korallissa jatkuvasti arjen työssä, asiakas- ja läheispalautteiden, henkilöstön havaintojen sekä omavalvonnan avulla. Saatua palautetta ja havaintoja hyödynnettiin toiminnan kehittämisessä ja epäkohtiin puuttumisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DC642C" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="003D42E9" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFBC572" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="003D42E9" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D42E9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laatua seurattiin muun muassa kirjaamisen, lääkehoidon, hygieniakäytäntöjen, asiakasturvallisuuden sekä arjen toimivuuden näkökulmista. Kevään aikana toiminnan kehittämisessä painottuivat erityisesti asiakkaiden osallisuuden vahvistaminen, kirjaamisen kehittäminen sekä remontin eteneminen asiakaslähtöisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD2A1F8" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE9C180" w14:textId="656937E7" w:rsidR="008E7A08" w:rsidRPr="000D73BB" w:rsidRDefault="008E7A08" w:rsidP="00A41ADB">
+    <w:p w14:paraId="5A9C9516" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="60854C23" w14:textId="77777777" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00A41ADB" w:rsidP="00A41ADB">
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44105FB5" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D73BB">
+    </w:p>
+    <w:p w14:paraId="4334801D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02459F3F" w14:textId="77777777" w:rsidR="00C80DA2" w:rsidRPr="000D73BB" w:rsidRDefault="00C80DA2" w:rsidP="00A41ADB">
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat riittävät ja lakisääteinen mitoitus toteutui. Sijaiset olivat pääosin samoja tuttuja henkilöitä, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä tuki toiminnan jatkuvuutta ja helpotti arjen työtä.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5023BED0" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C6D419" w14:textId="2A76DA14" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00C80DA2" w:rsidP="00A41ADB">
+    <w:p w14:paraId="065C0915" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="40AA779C" w14:textId="77777777" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00A41ADB" w:rsidP="00A41ADB">
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D5241A" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008E6899" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6899">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Onnistumisia olivat asiakkaiden osallisuuden vahvistuminen, yhteistilan remontin eteneminen asiakaslähtöisesti, yhteisöllisyyden lisääntyminen sekä kirjaamisen ja arjen toimintatapojen kehittäminen. Lisäksi asiakkaiden toiveita ja palautetta saatiin hyödynnettyä aiempaa aktiivisemmin toiminnan suunnittelussa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D6B922" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D73BB">
+    </w:p>
+    <w:p w14:paraId="32893654" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F5FA6C" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="3C7F7EE6" w14:textId="77777777" w:rsidR="00A41ADB" w:rsidRPr="000D73BB" w:rsidRDefault="00A41ADB" w:rsidP="00A41ADB">
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B94ED21" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B59FA69" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008E6899" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6899">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toiminnan kehittämisessä painotetaan jatkossa erityisesti asiakkaiden osallistamista kirjaamiseen ja oman palvelunsa suunnitteluun. Tavoitteena on vahvistaa asiakkaan äänen näkyvyyttä päivittäisessä kirjaamisessa sekä palvelutarpeiden arvioinnissa. Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden tuen tarve, toimintakyky ja arjen toteutuminen näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E84584" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008E6899" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABFBBB6" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6899">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yksikössä jatketaan myös asiakkaiden osallisuuden vahvistamista arjessa, yhteisöllisyyden tukemista sekä toimintaympäristön kehittämistä asiakaslähtöisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4890F807" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C88063F" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
-          <w:b/>
-[...48 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aspa-kodin johtaja: Antonia Coll-Makkone</w:t>
       </w:r>
-      <w:r w:rsidR="000D73BB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E80865D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="096499B3" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008644B8" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:r>
+        <w:t>13.5.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73691069" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008644B8" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3"/>
     <w:p w14:paraId="23AFAACD" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="25384E9E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7C2CDC8F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="60165FFF" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="556D91D4" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="678043D6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3EB75012" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="19878886" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7F8D492E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6A3D5502" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4DF30BC3" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="0017101C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="0FD1B49A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7B0A34C9" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5197FD65" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4EE0F591" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="27398867" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6532B141" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="64C702A5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="41BD73B2" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1C0C41E4" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1D489395" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="0452871C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6D15F7B0" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7ECC15D1" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
@@ -546,71 +787,70 @@
     <w:p w14:paraId="727411F9" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="69E284DA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="320F81BA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="17F090F1" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="02F53543" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1408F84D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="372A54DA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6E06067C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7833B456" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="729A39A8" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="21A2C9F5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7D2A9371" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="65675547" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="483F6F1E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4496A212" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="61D47403" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2E739160" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="229CD423" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="75830865" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3EE6080C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="19CF89DB" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="49E853B3" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="70DFDC41" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="447717C7" w14:textId="77777777" w:rsidR="007E2217" w:rsidRDefault="007E2217" w:rsidP="007E2291">
+    <w:p w14:paraId="51934BE4" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280BF8B4" w14:textId="77777777" w:rsidR="007E2217" w:rsidRDefault="007E2217" w:rsidP="007E2291">
+    <w:p w14:paraId="35CC4950" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -620,238 +860,152 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="305538C3" w14:textId="77777777" w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3A99A395" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3A6069A2" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501A7B1B" w14:textId="3770181A" w:rsidR="007E2291" w:rsidRDefault="00AC00B4" w:rsidP="00455B1D">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A3D737C" wp14:editId="228446E6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B973892" wp14:editId="36CE2F7C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4526915</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-662940</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1425600"/>
+          <wp:extent cx="1828800" cy="542290"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="2" name="Kuva 2"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="344019643" name="Kuva 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
-[...95 lines deleted...]
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1828800" cy="542290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="22F19912" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
+  <w:p w14:paraId="22F19912" w14:textId="1CC7C8D3" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -864,97 +1018,103 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A41ADB"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D73BB"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002A1A9C"/>
     <w:rsid w:val="002B4D77"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00491174"/>
+    <w:rsid w:val="004F4236"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="0059174C"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006D523D"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00790DC2"/>
     <w:rsid w:val="007E0155"/>
     <w:rsid w:val="007E2217"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008E7A08"/>
     <w:rsid w:val="008F02D2"/>
     <w:rsid w:val="009857E1"/>
     <w:rsid w:val="009C0D82"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A41ADB"/>
     <w:rsid w:val="00A55D9D"/>
     <w:rsid w:val="00A845A4"/>
+    <w:rsid w:val="00AA65A3"/>
+    <w:rsid w:val="00AC00B4"/>
     <w:rsid w:val="00AC2DBF"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B97E21"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE0284"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C80DA2"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
+    <w:rsid w:val="00CC7D89"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
+    <w:rsid w:val="00E140B2"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F72F02"/>
+    <w:rsid w:val="00F825FB"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -1340,51 +1500,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
+    <w:rsid w:val="00AA65A3"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -2082,59 +2242,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2430,50 +2586,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ns2:_="" ns3:_="">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -2664,138 +2833,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78474FAC-8864-E949-A5F1-D05E25E72E30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2869</Characters>
+  <Pages>3</Pages>
+  <Words>442</Words>
+  <Characters>3589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3217</CharactersWithSpaces>
+  <CharactersWithSpaces>4023</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Antonia Coll-Makkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>