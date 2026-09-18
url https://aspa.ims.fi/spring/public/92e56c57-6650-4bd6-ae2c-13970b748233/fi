--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -51,111 +51,165 @@
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E24AF94" w14:textId="77777777" w:rsidR="00AC00B4" w:rsidRDefault="00AC00B4" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEEEFDC" w14:textId="2A732379" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="6BEEEFDC" w14:textId="58CD7A79" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Korallin omavalvonnan seurantaraportti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1.1.-30.4.2026</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000D73BB">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4874CAC0" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4392FD18" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79045749" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="369575FE" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
       </w:r>
@@ -185,84 +239,98 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09ACC1B6" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43900D4D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="085B26EE" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="085B26EE" w14:textId="2906848D" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
       </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-        <w:t>0.4</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF137C7" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF5936D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
@@ -272,585 +340,383 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B259709" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C201754" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="00406799" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="680ADB08" w14:textId="77777777" w:rsidR="002E417F" w:rsidRPr="002E417F" w:rsidRDefault="002E417F" w:rsidP="002E417F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00406799">
+      <w:r w:rsidRPr="002E417F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00406799">
-[...134 lines deleted...]
-    <w:p w14:paraId="1D9D8FB5" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:r w:rsidRPr="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korallissa asiakkaiden osallisuutta on vahvistettu arjessa ja yksikön kehittämisessä. Yhteistilan remontti valmistui raportointijaksolla, ja asiakkaiden mielipiteitä huomioitiin muun muassa värien, sisustuksen ja tilojen suunnittelussa. Valmistumisen jälkeen asiakkailta on kysytty palautetta uudistetuista tiloista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0381A5A4" w14:textId="77777777" w:rsidR="002E417F" w:rsidRPr="002E417F" w:rsidRDefault="002E417F" w:rsidP="002E417F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9D8FB5" w14:textId="1FBC2EFD" w:rsidR="00AA65A3" w:rsidRDefault="002E417F" w:rsidP="002E417F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Asiakkaiden toiveita ja mielipiteitä kartoitetaan säännöllisesti arjen kohtaamisissa ja kyselyissä, ja niitä hyödynnetään toiminnan suunnittelussa. Henkilöstöä on ohjattu vahvistamaan asiakkaiden osallisuutta ja tuomaan asiakkaan oma ääni paremmin näkyviin myös kirjaamisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F28D919" w14:textId="77777777" w:rsidR="002E417F" w:rsidRPr="000D73BB" w:rsidRDefault="002E417F" w:rsidP="002E417F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="409EC6C1" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1F94EA42" w14:textId="7B22B9E9" w:rsidR="002E417F" w:rsidRPr="002E417F" w:rsidRDefault="002E417F" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korallissa toiminnan laatua seurattiin jatkuvasti arjen työssä, palautteiden, henkilöstön havaintojen ja omavalvonnan avulla. Kehittämisessä painottuivat kirjaamisen laatu, asiakasturvallisuus, lääkehoito, hygienia sekä asiakkaiden osallisuuden vahvistaminen.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="263BB634" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC9A56E" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="003D42E9" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
-[...53 lines deleted...]
-    <w:p w14:paraId="7BD2A1F8" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="5A9C9516" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D73BB">
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4334801D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44105FB5" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      </w:pPr>
+      <w:r w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat riittävät ja lakisääteinen mitoitus toteutui. Sijaiset olivat pääosin samoja tuttuja henkilöitä, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä tuki toiminnan jatkuvuutta ja helpotti arjen työtä.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5023BED0" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4334801D" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="065C0915" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="065C0915" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D6B922" w14:textId="7C0EF401" w:rsidR="00AA65A3" w:rsidRPr="002E417F" w:rsidRDefault="002E417F" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E417F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onnistumisia olivat asiakkaiden osallisuuden ja vaikutusmahdollisuuksien vahvistuminen, ulkoilun lisääntyminen sekä yhteistilan remontin toteutuminen asiakaslähtöisesti. Myös kirjaamista ja arjen toimintatapoja kehitettiin, ja asiakkaiden toiveita sekä palautetta hyödynnettiin aiempaa aktiivisemmin toiminnan suunnittelussa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32893654" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="002E417F" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F5FA6C" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D73BB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="72D6B922" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B94ED21" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32893654" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
-[...35 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B59FA69" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008E6899" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6899">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toiminnan kehittämisessä painotetaan jatkossa erityisesti asiakkaiden osallistamista kirjaamiseen ja oman palvelunsa suunnitteluun. Tavoitteena on vahvistaa asiakkaan äänen näkyvyyttä päivittäisessä kirjaamisessa sekä palvelutarpeiden arvioinnissa. Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden tuen tarve, toimintakyky ja arjen toteutuminen näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E84584" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008E6899" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ABFBBB6" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6899">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yksikössä jatketaan myös asiakkaiden osallisuuden vahvistamista arjessa, yhteisöllisyyden tukemista sekä toimintaympäristön kehittämistä asiakaslähtöisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4890F807" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C88063F" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7C88063F" w14:textId="10303398" w:rsidR="00AA65A3" w:rsidRPr="000D73BB" w:rsidRDefault="002E417F" w:rsidP="00AA65A3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Yksikön</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA65A3" w:rsidRPr="000D73BB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> johtaja: Antonia Coll-Makkone</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA65A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>n</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096499B3" w14:textId="77777777" w:rsidR="00AA65A3" w:rsidRPr="008644B8" w:rsidRDefault="00AA65A3" w:rsidP="00AA65A3">
+    <w:p w14:paraId="70DFDC41" w14:textId="7F2D71CD" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="00AA65A3" w:rsidP="008644B8">
       <w:r>
-        <w:t>13.5.2026</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="70DFDC41" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002E417F">
+        <w:t>7.9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51934BE4" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+    <w:p w14:paraId="7154E175" w14:textId="77777777" w:rsidR="009B726F" w:rsidRDefault="009B726F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35CC4950" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+    <w:p w14:paraId="01568C55" w14:textId="77777777" w:rsidR="009B726F" w:rsidRDefault="009B726F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
@@ -872,58 +738,58 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A99A395" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+    <w:p w14:paraId="5D8BFF1B" w14:textId="77777777" w:rsidR="009B726F" w:rsidRDefault="009B726F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A6069A2" w14:textId="77777777" w:rsidR="00F825FB" w:rsidRDefault="00F825FB" w:rsidP="007E2291">
+    <w:p w14:paraId="0596EA63" w14:textId="77777777" w:rsidR="009B726F" w:rsidRDefault="009B726F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="501A7B1B" w14:textId="3770181A" w:rsidR="007E2291" w:rsidRDefault="00AC00B4" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B973892" wp14:editId="36CE2F7C">
@@ -1007,84 +873,87 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A41ADB"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D73BB"/>
     <w:rsid w:val="00173065"/>
+    <w:rsid w:val="00191526"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002A1A9C"/>
     <w:rsid w:val="002B4D77"/>
+    <w:rsid w:val="002E417F"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00491174"/>
     <w:rsid w:val="004F4236"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="0059174C"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006D523D"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00790DC2"/>
     <w:rsid w:val="007E0155"/>
     <w:rsid w:val="007E2217"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008E7A08"/>
     <w:rsid w:val="008F02D2"/>
     <w:rsid w:val="009857E1"/>
+    <w:rsid w:val="009B726F"/>
     <w:rsid w:val="009C0D82"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A41ADB"/>
     <w:rsid w:val="00A55D9D"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AA65A3"/>
     <w:rsid w:val="00AC00B4"/>
     <w:rsid w:val="00AC2DBF"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B97E21"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE0284"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C80DA2"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7D89"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
@@ -2586,63 +2455,82 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ns2:_="" ns3:_="">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -2833,125 +2721,106 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78474FAC-8864-E949-A5F1-D05E25E72E30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78474FAC-8864-E949-A5F1-D05E25E72E30}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3589</Characters>
+  <Pages>1</Pages>
+  <Words>322</Words>
+  <Characters>2614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4023</CharactersWithSpaces>
+  <CharactersWithSpaces>2931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Antonia Coll-Makkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>