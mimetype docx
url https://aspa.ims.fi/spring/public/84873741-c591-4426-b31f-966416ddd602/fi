--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -31,75 +31,83 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="3C76BA56" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31D74604" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavana Kuparikulman omavalvonnan </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tavana</w:t>
+        <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5876C342" w14:textId="1BAF6205" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="001377A8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kuparikulman omavalvonnan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>seurantaraportti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1.1.-30.4.2026</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2AA5D9F3" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A71898" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on luettavissa yksikön verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2067467A" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
@@ -110,70 +118,70 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35078632" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB3F7C3" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="7CB3F7C3" w14:textId="74D7DCCD" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.9.-31.12.</w:t>
-[...6 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1.-30.4.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F34FE9C" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8"/>
     <w:p w14:paraId="4F18696F" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76919B17" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
@@ -200,95 +208,100 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3697C9" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakasosallisuus näkyy päivittäisessä arjessamme. Kaikki asiakkaita koskevat suunnitelmat tehdään yhdessä asiakkaiden kanssa. Palautteet ovat olleet positiivisia ja niiden mukaan asiakkaat ovat tyytyväisiä sekä henkilöstöön ja toimintaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F69B0DE" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B30CFE" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="04B30CFE" w14:textId="2477D801" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaspalautteen perusteella kehittämiskohteeksi nousi ryhmätoiminnan monipuolistamiseen. Ryhmätoimintaa on kehitetty runsaasti vuoden 2025 aikana. Pienryhmätoiminta on vakiintunut ja verkostoyhteistyö on aktiivista. Asiakaskokemus on ollut pääsääntöisesti hyvin positiivista. Asiakkaat sekä sidosryhmät ovat tyytyväisiä palveluun. </w:t>
+        <w:t xml:space="preserve">Asiakaspalautteen perusteella kehittämiskohteeksi nousi ryhmätoiminnan monipuolistamiseen. Ryhmätoimintaa </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tullaan kehittämään jatkuvasti muuttuvia asiakastarpeita vastaavaksi. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pienryhmätoiminta on vakiintunut ja verkostoyhteistyö on aktiivista. Asiakaskokemus on ollut pääsääntöisesti hyvin positiivista. Asiakkaat sekä sidosryhmät ovat tyytyväisiä palveluun. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640625AB" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ADFF034" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tavana</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Kuparikulman asiakasosallisuus näkyy toimintamme arjessa joka päivä. Kaikki asiakaskäynnit tuetun asumisen palveluissa ovat kontaktikäyntejä ja palvelun sisältö on aina määritelty asiakkaan toiveen ja tarpeen mukaiseksi. Päiväaikaisen toiminnan palvelut suunnitellaan kokonaisuudessaan asiakkaiden kanssa. </w:t>
+        <w:t xml:space="preserve">Tavana Kuparikulman asiakasosallisuus näkyy toimintamme arjessa joka päivä. Kaikki asiakaskäynnit tuetun asumisen palveluissa ovat kontaktikäyntejä ja palvelun sisältö on aina määritelty asiakkaan toiveen ja tarpeen mukaiseksi. Päiväaikaisen toiminnan palvelut suunnitellaan kokonaisuudessaan asiakkaiden kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0EE7FC" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E69A5E" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23BCF09A" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -450,151 +463,286 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32190597" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoimen palautteen perusteella asiakkaamme sekä sidosryhmät ovat erittäin tyytyväisiä palveluihimme ja toimintaamme, niin tuetun asumisen kuin päivätoiminnan ja ryhmätoiminnan osalta. Asiakkailta olemme saaneet hyvää palautetta mm. yksilöllisestä kohtaamisesta, tuesta arjen asioiden hoitamisessa, uuden kodin löytämisessä, kuulluksi tulemisessa, kiusaamiseen puuttumisessa ja on kehuttu jopa parhaaksi paikaksi saada apua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F85224" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4573F237" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="0C1FF83B" w14:textId="732B0895" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verkostoyhteistyöhön on panostettu ja joulukuussa 2025 kokoonnuimme jälleen moniammatillisen verkoston kanssa yhteiskehittämisen pajassa jo viidennen kerran. Aiheena on ollut vammaisten henkilöiden työllistymisen </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verkostoyhteistyöhön on panostettu ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maaliskuussa 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">haasteet. Verkostoyhteistyön avulla olemme päässeet kartoittamaan asiakkaidemme työttömyyden juurisyitä ja aiheesta poiki myös opinnäytetyö. Joulukuussa verkostoon liittyi myös kehitysvammaliitto sekä Lohjan ja Vantaan seurakunnat. </w:t>
+        <w:t xml:space="preserve"> kokoonnuimme jälleen moniammatillisen verkoston kanssa yhteiskehittämisen pajassa jo </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kuudennen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kerran. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vuonna 2025 yhteiskehittämisen pajojen aiheena oli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vammaisten henkilöiden työllistymisen haasteet. </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuoden 2026 kehitysvammaisten työllistymisen tukiryhmän vetovastuu siirtyi Lohjan seurakunnalle, joka toimii jatkossa koollekutsujana ja Tavana Kuparikulma tulee edelleen olemaan osa tätä tärkeää verkostoa. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuonna 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yhteiskehittämisen pajan </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aiheeksi valikoitui vammaisten henkilöiden yhteiskuntaosallisuus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1FF83B" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="18290DBF" w14:textId="77777777" w:rsidR="006E13F2" w:rsidRDefault="006E13F2" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4182B784" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC712C0" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46273ABF" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="46273ABF" w14:textId="6DD59FF0" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vuonna 2025 keskityimme Kuparikulmassa hyvän asiakaskokemuksen ylläpitämiseen, sekä laadukkaaseen omavalvonnan mukaiseen palveluun. Tällä hetkellä valvonnan vastuualueet ja -tehtävät on jaettu ja omavalvontasuunnitelmassa määritelty suunnitelmallisempi valvonta aloitettu. Säännöllinen raportointi on aloitettu ja </w:t>
+        <w:t>Vuonna 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>se jatkuu</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> keskityimme Kuparikulmassa hyvän asiakaskokemuksen ylläpitämiseen, sekä laadukkaaseen omavalvonnan mukaiseen palveluun. Tällä hetkellä valvonnan vastuualueet ja -tehtävät on jaettu ja omavalvontasuunnitelmassa määritelty suunnitelmallisempi valvonta aloitettu. Säännöllinen raportointi on aloitettu ja se jatkuu suunnitelmien mukaisesti vuonna 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yhteiskehittämisen pajoja tullaan järjestämään kerran kvartaalissa. Tavoitteena on saada luotua verkosto, jonka kanssa voimme yhdessä parantaa kehitysvammaisten yhteiskunnallista osallisuutta. Pyrimme vaikuttamaan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>siihen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> että lähialueen kehitysvammaisilla olisi yhdenvertainen mahdollisuus </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">käyttää palveluita </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harrastusmahdollisuuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä</w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osallistua alueen tapahtumiin, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E13F2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuin muillakin kuntalaisilla. </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meille on tärkeää, että kaikilla on tasavertainen mahdollisuus luoda oman näköinen elämä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0599E9" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EE6864" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Kirsi Alanärä</w:t>
       </w:r>
     </w:p>
@@ -608,65 +756,65 @@
     </w:p>
     <w:p w14:paraId="3C49AB8D" w14:textId="77777777" w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidRDefault="00740749" w:rsidP="001377A8">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F6D7A70" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="4CC5C831" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C7144D5" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="759EEFA4" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="215438AD" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF"/>
+    <w:p w14:paraId="0DE84C82" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -693,310 +841,306 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Mincho"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7A00A877" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="7A00A877" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="28B12F1B" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="28B12F1B" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2A6C8A08" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="2A6C8A08" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23C6EAED" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="47FDB38F" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30DF531A" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="6DFFE75D" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="192C0FEF" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF"/>
+    <w:p w14:paraId="13B41E49" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="544AFA78" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="544AFA78" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B645C36" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="001377A8" w:rsidP="00A94CA1">
+  <w:p w14:paraId="1B645C36" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="656E4E52" wp14:editId="53BF8504">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="656E4E52" wp14:editId="53BF8504">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3204845</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>636905</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175000" cy="217805"/>
               <wp:effectExtent l="9525" t="9525" r="6350" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Tekstiruutu 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="217805"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="007D0FA6" w:rsidRDefault="001377A8">
-                          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                        <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 4</w:t>
                           </w:r>
-                          <w:bookmarkEnd w:id="0"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="656E4E52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252.35pt;margin-top:50.15pt;width:250pt;height:17.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdb+xxMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slpd2o6WrpUoS0&#10;XKRdPsBxnMRaxzZjp0n5esZO2w3whsiD5fGMj8+cmcn2dmgVOQpw0uiczmcpJUJzU0pd5/T70+HN&#10;hhLnmS6ZMlrk9CQcvd29frXtbSYWpjGqFEAQRLustzltvLdZkjjeiJa5mbFCo7My0DKPJtRJCaxH&#10;9FYlizR9l/QGSguGC+fw9H500l3EryrB/deqcsITlVPk5uMKcS3Cmuy2LKuB2UbyMw32DyxaJjU+&#10;eoW6Z56RDuRfUK3kYJyp/IybNjFVJbmIOWA28/SPbB4bZkXMBcVx9iqT+3+w/MvxGxBZYu0o0azF&#10;Ej2JZ+cldJ3vyDwI1FuXYdyjxUg/vDdDCA7JOvtg+LMj2uwbpmtxB2D6RrASCcabyeTqiOMCSNF/&#10;NiW+xDpvItBQQRsAUQ+C6Fio07U4YvCE4+Hb+XqVpuji6FvM15t0FcglLLvctuD8R2FaEjY5BSx+&#10;RGfHB+fH0EtIZG+ULA9SqWhAXewVkCPDRjnE74zupmFKkz6nN6vFahRg6nNTCGQayI6v/gbRSo8d&#10;r2Sb0801iGVBtg+6xAss80yqcY/ZKY1JBh2DdKOIfigGDAyHhSlPqCiYsbNxEnHTGPhJSY9dnVP3&#10;o2MgKFGfNFblZr5chjGIxnK1XqABU08x9TDNESqnnpJxu/fj6HQWZN3gS5c+uMNKHmQU+YXVmTd2&#10;bizTecrCaEztGPXyL9j9AgAA//8DAFBLAwQUAAYACAAAACEA/EtrYt8AAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgN/QGFOBWi6plSkBA3x94mUeN1iN005enZcoHb7s5o&#10;9pt8OfpWDNjHJpCG24kCgWSDa6jS8P62vnkAEZMhZ9pAqOGEEZbF5UVuMheO9IrDNlWCQyhmRkOd&#10;UpdJGW2N3sRJ6JBY24Xem8RrX0nXmyOH+1beKbWQ3jTEH2rT4XONdr89eA1xtfnq7G5T7mt3+n5Z&#10;DXP7sf7U+vpqfHoEkXBMf2Y44zM6FMxUhgO5KFoNczW7ZysLSk1BnB3q91TyNJ0tQBa5/F+i+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdb+xxMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8S2ti3wAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252.35pt;margin-top:50.15pt;width:250pt;height:17.15pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdb+xxMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slpd2o6WrpUoS0&#10;XKRdPsBxnMRaxzZjp0n5esZO2w3whsiD5fGMj8+cmcn2dmgVOQpw0uiczmcpJUJzU0pd5/T70+HN&#10;hhLnmS6ZMlrk9CQcvd29frXtbSYWpjGqFEAQRLustzltvLdZkjjeiJa5mbFCo7My0DKPJtRJCaxH&#10;9FYlizR9l/QGSguGC+fw9H500l3EryrB/deqcsITlVPk5uMKcS3Cmuy2LKuB2UbyMw32DyxaJjU+&#10;eoW6Z56RDuRfUK3kYJyp/IybNjFVJbmIOWA28/SPbB4bZkXMBcVx9iqT+3+w/MvxGxBZYu0o0azF&#10;Ej2JZ+cldJ3vyDwI1FuXYdyjxUg/vDdDCA7JOvtg+LMj2uwbpmtxB2D6RrASCcabyeTqiOMCSNF/&#10;NiW+xDpvItBQQRsAUQ+C6Fio07U4YvCE4+Hb+XqVpuji6FvM15t0FcglLLvctuD8R2FaEjY5BSx+&#10;RGfHB+fH0EtIZG+ULA9SqWhAXewVkCPDRjnE74zupmFKkz6nN6vFahRg6nNTCGQayI6v/gbRSo8d&#10;r2Sb0801iGVBtg+6xAss80yqcY/ZKY1JBh2DdKOIfigGDAyHhSlPqCiYsbNxEnHTGPhJSY9dnVP3&#10;o2MgKFGfNFblZr5chjGIxnK1XqABU08x9TDNESqnnpJxu/fj6HQWZN3gS5c+uMNKHmQU+YXVmTd2&#10;bizTecrCaEztGPXyL9j9AgAA//8DAFBLAwQUAAYACAAAACEA/EtrYt8AAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgN/QGFOBWi6plSkBA3x94mUeN1iN005enZcoHb7s5o&#10;9pt8OfpWDNjHJpCG24kCgWSDa6jS8P62vnkAEZMhZ9pAqOGEEZbF5UVuMheO9IrDNlWCQyhmRkOd&#10;UpdJGW2N3sRJ6JBY24Xem8RrX0nXmyOH+1beKbWQ3jTEH2rT4XONdr89eA1xtfnq7G5T7mt3+n5Z&#10;DXP7sf7U+vpqfHoEkXBMf2Y44zM6FMxUhgO5KFoNczW7ZysLSk1BnB3q91TyNJ0tQBa5/F+i+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdb+xxMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8S2ti3wAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="007D0FA6" w:rsidRDefault="001377A8">
-                    <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                  <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 4</w:t>
                     </w:r>
-                    <w:bookmarkEnd w:id="1"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00A94CA1">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="755ED380" wp14:editId="51E4C8AA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="755ED380" wp14:editId="51E4C8AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4411980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>6985</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00A94CA1">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74323A9D" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="74323A9D" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50F302A4" wp14:editId="15B9221A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50F302A4" wp14:editId="15B9221A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -1018,59 +1162,59 @@
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="1E0DDAC3" id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45FF7F50" w14:textId="77777777" w:rsidR="007D0FA6" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="45FF7F50" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5DEEB9" wp14:editId="009C20A7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5DEEB9" wp14:editId="009C20A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Tekstiruutu 2" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -1097,51 +1241,51 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7A20E584" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="439C868F" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8">
+  <w:p w14:paraId="439C868F" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1803,50 +1947,51 @@
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
+    <w:rsid w:val="003653FE"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
@@ -1863,50 +2008,51 @@
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
+    <w:rsid w:val="0044753C"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
@@ -2002,77 +2148,79 @@
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
+    <w:rsid w:val="006538F1"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
+    <w:rsid w:val="006E13F2"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
@@ -2132,50 +2280,51 @@
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
+    <w:rsid w:val="008E1CB1"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
@@ -4703,51 +4852,51 @@
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B76F4560-CA19-4BEB-88B8-F9906297C300}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB29B0D8-44D2-41AB-9B16-AE676938B328}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4DAE83D-7BDC-415B-81A4-E92C11F202ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4782,75 +4931,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>453</Words>
-  <Characters>3670</Characters>
+  <Words>525</Words>
+  <Characters>4259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4115</CharactersWithSpaces>
+  <CharactersWithSpaces>4775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100546D9D528A649148A058AB254FE16733</vt:lpwstr>