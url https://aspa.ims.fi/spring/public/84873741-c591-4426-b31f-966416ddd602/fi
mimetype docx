--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -31,83 +31,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="3C76BA56" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31D74604" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana Kuparikulman omavalvonnan </w:t>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kuparikulman omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5876C342" w14:textId="1BAF6205" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="001377A8">
+    <w:p w14:paraId="5876C342" w14:textId="76165FF3" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1.1.-30.4.2026</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5-31.8.2026</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2AA5D9F3" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A71898" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on luettavissa yksikön verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2067467A" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
@@ -118,153 +132,251 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35078632" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB3F7C3" w14:textId="74D7DCCD" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="7CB3F7C3" w14:textId="11AE5A23" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
-      <w:r w:rsidR="006E13F2">
-[...4 lines deleted...]
-        <w:t>1.1.-30.4.2026</w:t>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.5.-31.8.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F34FE9C" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8"/>
     <w:p w14:paraId="4F18696F" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76919B17" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF7C468" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="4AF7C468" w14:textId="75737A7A" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu 6/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja kunnioittavasti. 94% vastanneista kokee olevansa palveluihin erittäin tyytyväinen tai melko tyytyväinen. Sen sijaa 6% kokee tyytymättömyyttä palveluihin. Avoimien kysymysten perusteella asiakkaat ovat tyytyväisiä saamaansa apuun ja tukeen. </w:t>
+        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, perusteella asiakkaamme ovat tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja kunnioittavasti. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% vastanneista kokee olevansa palveluihin erittäin tyytyväinen tai melko tyytyväinen. Sen sijaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% kokee tyytymättömyyttä palveluihin. </w:t>
+      </w:r>
+      <w:r w:rsidR="00720F87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kyselyn kokonaist</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulos on parantunut edellisestä kyselystä kahdella prosentilla. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoimien kysymysten perusteella asiakkaat ovat tyytyväisiä saamaansa apuun ja tukeen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00720F87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läheiskyselyn tulos oli myös todella hyvä. Kaikki kyselyyn vastanneet olivat tyytyväisiä palveluihimme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3697C9" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakasosallisuus näkyy päivittäisessä arjessamme. Kaikki asiakkaita koskevat suunnitelmat tehdään yhdessä asiakkaiden kanssa. Palautteet ovat olleet positiivisia ja niiden mukaan asiakkaat ovat tyytyväisiä sekä henkilöstöön ja toimintaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F69B0DE" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B30CFE" w14:textId="2477D801" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="04B30CFE" w14:textId="6A2E7E7F" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaspalautteen perusteella kehittämiskohteeksi nousi ryhmätoiminnan monipuolistamiseen. Ryhmätoimintaa </w:t>
+        <w:t>Asiakaspalautteen perusteella kehittämiskohteeksi nousi ryhmätoiminnan monipuolistamiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja erityisesti kädentaidollisten tehtävien lisäämine</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ryhmätoimintaa </w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tullaan kehittämään jatkuvasti muuttuvia asiakastarpeita vastaavaksi. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pienryhmätoiminta on vakiintunut ja verkostoyhteistyö on aktiivista. Asiakaskokemus on ollut pääsääntöisesti hyvin positiivista. Asiakkaat sekä sidosryhmät ovat tyytyväisiä palveluun. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640625AB" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ADFF034" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
@@ -332,119 +444,140 @@
     <w:p w14:paraId="645F6E32" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Toiminnan laatua arvioidaan päivittäin niin suoran asiakaspalautteen, kun palautelaatikkoon tulleen palautteen avulla. Kannustamme asiakkaitamme antamaan palautetta. Lisäksi laatupoikkeamia kirjataan raportointijärjestelmään. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C136515" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F19A634" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="4F19A634" w14:textId="324A836C" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poikkeamien osalta huomasimme, että erityisesti muita poikkeamia kuin vaaratilannepoikkeamia jää raportoimatta. Panostamme jatkossa siihen, että kaikki poikkeamat tunnistetaan ja kirjataan raportointijärjestelmään. </w:t>
+        <w:t>Poikkeamien osal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ta olemme selvästi kehittyneet. Poikkeamia tunnistetaan nyt hyvin ja niistä tehdään poikkeamakirjau</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kset</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C0D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kaikki poikkeamat käydään läpi henkilöstön viikkokokouksessa. Jokaiseen poikkeamaan laaditaan suunnitelma, jotta samankaltainen poikkeama vältetään tulevaisuudessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2609EEFC" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66220812" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429C822A" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093A671E" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="093A671E" w14:textId="6E32B04A" w:rsidR="001377A8" w:rsidRDefault="00A50C0D" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Henkilöstömme on vakiintunut ja hankalasta henkilöstön saatavuustilanteesta huolimatta olemme onnistuneet rekrytoimaan uusia sijaisia. Palveluiden kehittämisen, jatkuvuuden, asiakkaiden turvallisuuden tunteen ja henkilöstön viihtyvyyden osalta tällä on suuri merkitys. </w:t>
+        <w:t xml:space="preserve">Henkilöstöön on tullut muutoksia kesän aikana. Rekrytoinnit ovat onnistuneet hyvin ja olemme saaneet työyhteisön osaksi paljon uusia taitoja ja kokemuksia, joita voimme hyödyntää asiakkaidemme palveluiden monipuolistamisessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2092A5EB" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F3EECE" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -452,298 +585,426 @@
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1D24CA" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32190597" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avoimen palautteen perusteella asiakkaamme sekä sidosryhmät ovat erittäin tyytyväisiä palveluihimme ja toimintaamme, niin tuetun asumisen kuin päivätoiminnan ja ryhmätoiminnan osalta. Asiakkailta olemme saaneet hyvää palautetta mm. yksilöllisestä kohtaamisesta, tuesta arjen asioiden hoitamisessa, uuden kodin löytämisessä, kuulluksi tulemisessa, kiusaamiseen puuttumisessa ja on kehuttu jopa parhaaksi paikaksi saada apua. </w:t>
+        <w:t xml:space="preserve">Avoimen palautteen perusteella asiakkaamme sekä sidosryhmät ovat erittäin tyytyväisiä palveluihimme ja toimintaamme, niin tuetun asumisen kuin päivätoiminnan ja ryhmätoiminnan osalta. Asiakkailta olemme saaneet hyvää palautetta mm. yksilöllisestä kohtaamisesta, tuesta arjen asioiden hoitamisessa, uuden kodin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">löytämisessä, kuulluksi tulemisessa, kiusaamiseen puuttumisessa ja on kehuttu jopa parhaaksi paikaksi saada apua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F85224" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1FF83B" w14:textId="732B0895" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="0C1FF83B" w14:textId="673B1921" w:rsidR="001377A8" w:rsidRDefault="00A50C0D" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Toukokuussa kokoonnuimme kehittämään vammaisten henkilöiden yhteiskuntaosallisuutta. Verkostoon osallistui laajasti paikallisia toimijoita. Lisäksi pajaan osallistui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kokoonnuimme jälleen moniammatillisen verkoston kanssa yhteiskehittämisen pajassa jo </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kerran. </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Säätiön edustaja kertomaan digiosallisuudesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61400278" w14:textId="6FAB9C9E" w:rsidR="00A50C0D" w:rsidRDefault="00A50C0D" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A4503D" w14:textId="62A4E97A" w:rsidR="00A50C0D" w:rsidRDefault="00A50C0D" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vammaisten henkilöiden työllistymisen haasteet. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">aiheeksi valikoitui vammaisten henkilöiden yhteiskuntaosallisuus. </w:t>
+        <w:t>Päivätoimi</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F87">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnassa on vakiintunut pienryhmätoiminta, joka on osaltaan saanut kiitosta asiakkailtamme. Erityisesti se, että asiakkaamme pääsevät opettelemaan ruoanvalmistamista, on saanut kiitosta sekä omaisilta, että asiakkailta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9DE0C8" w14:textId="22C55557" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0767A7AD" w14:textId="5080D609" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elokuussa 2026 Kuparikulmassa suoritettiin Länsiuudenmaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarkastus- ja valvonta käynti. Tarkastus sujui hyvin, mutta muutamia kehittämiskohteita nousi esiin valvonnan raportissa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18290DBF" w14:textId="77777777" w:rsidR="006E13F2" w:rsidRDefault="006E13F2" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4182B784" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC712C0" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="42087325" w14:textId="77777777" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46273ABF" w14:textId="6DD59FF0" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+    <w:p w14:paraId="62F7929C" w14:textId="17C53A23" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="00720F87">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Vuonna 202</w:t>
+        <w:t xml:space="preserve">Elokuussa 2026 Kuparikulmassa suoritettiin Länsi-uudenmaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarkastus- ja valvontakäynti. Tarkastus sujui hyvin, mutta muutamia kehittämiskohteita nousi esiin valvonnan raportissa. Lääkehoitosuunnitelmaa tullaan tarkentamaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00103C33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>niin että päiväaikaisella toiminnalla tulee olemaan oma lääkehoitosuunnitelma sekä tuetun asumisen palveluilla om</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00103C33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a suunnitelma. O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mavalvontasuunnitelmaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00103C33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarkennettiin riskitaulukoihin vastuunjako ja viranmaistarkastusten päivämäärät lisättiin suunnitelmaan. Erityiskiitosta tarkastajalta tuli Tavis-illoista eli Kuparikulman ilta-aikaisesta ryhmä</w:t>
+      </w:r>
+      <w:r w:rsidR="003267E5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00103C33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oiminnasta. Tulemme siis jatkossakin kehittämään toimintaa yhdessä asiakkaiden kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC712C0" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46273ABF" w14:textId="3C6DFB0A" w:rsidR="001377A8" w:rsidRDefault="00720F87" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Loppuv</w:t>
+      </w:r>
+      <w:r w:rsidR="001377A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uonna 202</w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001377A8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> keskityimme Kuparikulmassa hyvän asiakaskokemuksen ylläpitämiseen, sekä laadukkaaseen omavalvonnan mukaiseen palveluun. Tällä hetkellä valvonnan vastuualueet ja -tehtävät on jaettu ja omavalvontasuunnitelmassa määritelty suunnitelmallisempi valvonta aloitettu. Säännöllinen raportointi on aloitettu ja se jatkuu suunnitelmien mukaisesti vuonna 2026. </w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yhteiskehittämisen pajoja tullaan järjestämään kerran kvartaalissa. Tavoitteena on saada luotua verkosto, jonka kanssa voimme yhdessä parantaa kehitysvammaisten yhteiskunnallista osallisuutta. Pyrimme vaikuttamaan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Yhteiskehittämisen pajoja tullaan järjestämään kerran kvartaalissa. Tavoitteena on saada luotua verkosto, jonka kanssa voimme yhdessä parantaa kehitysvammaisten yhteiskunnallista osallisuutta. Pyrimme vaikuttamaan siihen</w:t>
+      </w:r>
+      <w:r w:rsidR="00103C33">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>siihen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> että lähialueen kehitysvammaisilla olisi yhdenvertainen mahdollisuus </w:t>
+      </w:r>
+      <w:r w:rsidR="003653FE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm. </w:t>
+      </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> että lähialueen kehitysvammaisilla olisi yhdenvertainen mahdollisuus </w:t>
+        <w:t xml:space="preserve">käyttää palveluita </w:t>
       </w:r>
       <w:r w:rsidR="003653FE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">mm. </w:t>
+        <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">käyttää palveluita </w:t>
+        <w:t xml:space="preserve"> harrastusmahdollisuuksia</w:t>
       </w:r>
       <w:r w:rsidR="003653FE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ja</w:t>
+        <w:t xml:space="preserve"> sekä</w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> harrastusmahdollisuuksia</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003653FE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä</w:t>
+        <w:t xml:space="preserve">osallistua alueen tapahtumiin, </w:t>
       </w:r>
       <w:r w:rsidR="006E13F2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">kuin muillakin kuntalaisilla. </w:t>
       </w:r>
       <w:r w:rsidR="003653FE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">osallistua alueen tapahtumiin, </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Meille on tärkeää, että kaikilla on tasavertainen mahdollisuus luoda oman näköinen elämä. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="16F99F29" w14:textId="015B936F" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3133AAE5" w14:textId="77777777" w:rsidR="00720F87" w:rsidRDefault="00720F87" w:rsidP="001377A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0599E9" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EE6864" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Kirsi Alanärä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C27C1FC" w14:textId="77777777" w:rsidR="001377A8" w:rsidRDefault="001377A8" w:rsidP="001377A8">
@@ -756,65 +1017,65 @@
     </w:p>
     <w:p w14:paraId="3C49AB8D" w14:textId="77777777" w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidRDefault="00740749" w:rsidP="001377A8">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC5C831" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
+    <w:p w14:paraId="7A1C805D" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="759EEFA4" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
+    <w:p w14:paraId="5F4A6396" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DE84C82" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1"/>
+    <w:p w14:paraId="53D3B4C7" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -853,113 +1114,113 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7A00A877" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="7A00A877" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="28B12F1B" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="28B12F1B" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2A6C8A08" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="2A6C8A08" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47FDB38F" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
+    <w:p w14:paraId="739BA0F7" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DFFE75D" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="007E2291">
+    <w:p w14:paraId="703E7AAD" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13B41E49" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1"/>
+    <w:p w14:paraId="049ADD68" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="544AFA78" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="544AFA78" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1B645C36" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1" w:rsidP="00A94CA1">
+  <w:p w14:paraId="1B645C36" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="656E4E52" wp14:editId="53BF8504">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3204845</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -978,85 +1239,85 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="217805"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+                        <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 4</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="656E4E52" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252.35pt;margin-top:50.15pt;width:250pt;height:17.15pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdb+xxMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slpd2o6WrpUoS0&#10;XKRdPsBxnMRaxzZjp0n5esZO2w3whsiD5fGMj8+cmcn2dmgVOQpw0uiczmcpJUJzU0pd5/T70+HN&#10;hhLnmS6ZMlrk9CQcvd29frXtbSYWpjGqFEAQRLustzltvLdZkjjeiJa5mbFCo7My0DKPJtRJCaxH&#10;9FYlizR9l/QGSguGC+fw9H500l3EryrB/deqcsITlVPk5uMKcS3Cmuy2LKuB2UbyMw32DyxaJjU+&#10;eoW6Z56RDuRfUK3kYJyp/IybNjFVJbmIOWA28/SPbB4bZkXMBcVx9iqT+3+w/MvxGxBZYu0o0azF&#10;Ej2JZ+cldJ3vyDwI1FuXYdyjxUg/vDdDCA7JOvtg+LMj2uwbpmtxB2D6RrASCcabyeTqiOMCSNF/&#10;NiW+xDpvItBQQRsAUQ+C6Fio07U4YvCE4+Hb+XqVpuji6FvM15t0FcglLLvctuD8R2FaEjY5BSx+&#10;RGfHB+fH0EtIZG+ULA9SqWhAXewVkCPDRjnE74zupmFKkz6nN6vFahRg6nNTCGQayI6v/gbRSo8d&#10;r2Sb0801iGVBtg+6xAss80yqcY/ZKY1JBh2DdKOIfigGDAyHhSlPqCiYsbNxEnHTGPhJSY9dnVP3&#10;o2MgKFGfNFblZr5chjGIxnK1XqABU08x9TDNESqnnpJxu/fj6HQWZN3gS5c+uMNKHmQU+YXVmTd2&#10;bizTecrCaEztGPXyL9j9AgAA//8DAFBLAwQUAAYACAAAACEA/EtrYt8AAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgN/QGFOBWi6plSkBA3x94mUeN1iN005enZcoHb7s5o&#10;9pt8OfpWDNjHJpCG24kCgWSDa6jS8P62vnkAEZMhZ9pAqOGEEZbF5UVuMheO9IrDNlWCQyhmRkOd&#10;UpdJGW2N3sRJ6JBY24Xem8RrX0nXmyOH+1beKbWQ3jTEH2rT4XONdr89eA1xtfnq7G5T7mt3+n5Z&#10;DXP7sf7U+vpqfHoEkXBMf2Y44zM6FMxUhgO5KFoNczW7ZysLSk1BnB3q91TyNJ0tQBa5/F+i+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdb+xxMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8S2ti3wAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+                  <w:p w14:paraId="009D5A73" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 4</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="755ED380" wp14:editId="51E4C8AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4411980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1088,51 +1349,51 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74323A9D" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="74323A9D" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50F302A4" wp14:editId="15B9221A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -1162,51 +1423,51 @@
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="1E0DDAC3" id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45FF7F50" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="45FF7F50" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5DEEB9" wp14:editId="009C20A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Tekstiruutu 2" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -1241,51 +1502,51 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7A20E584" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="439C868F" w14:textId="77777777" w:rsidR="006538F1" w:rsidRDefault="006538F1">
+  <w:p w14:paraId="439C868F" w14:textId="77777777" w:rsidR="00103C33" w:rsidRDefault="00103C33">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1783,50 +2044,51 @@
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
+    <w:rsid w:val="00103C33"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="001377A8"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="001425C4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
@@ -1928,50 +2190,51 @@
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
+    <w:rsid w:val="003267E5"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="003653FE"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
@@ -2187,50 +2450,51 @@
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E13F2"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
+    <w:rsid w:val="00720F87"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
@@ -2353,52 +2617,54 @@
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
+    <w:rsid w:val="00A40BB1"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
+    <w:rsid w:val="00A50C0D"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
@@ -2496,50 +2762,51 @@
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
+    <w:rsid w:val="00C70877"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
@@ -4547,74 +4814,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100546D9D528A649148A058AB254FE16733" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="8b01f50dfe2ea6a91c430f0b2e53020f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ad059a81-527d-4617-9e82-94c76bd1a328" xmlns:ns4="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b94ec33288fcd8f32b0416f4b0ba3d2b" ns3:_="" ns4:_="">
     <xsd:import namespace="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <xsd:import namespace="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4803,100 +5046,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <SharedWithUsers xmlns="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_activity xmlns="ad059a81-527d-4617-9e82-94c76bd1a328" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B76F4560-CA19-4BEB-88B8-F9906297C300}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
+    <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="ad059a81-527d-4617-9e82-94c76bd1a328"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="73101a1c-b83e-45fd-bbb4-6b7abe4d2cac"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B76F4560-CA19-4BEB-88B8-F9906297C300}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4DAE83D-7BDC-415B-81A4-E92C11F202ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E751C1E-DE46-4A67-8479-4EAD916F4C7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4931,75 +5198,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>525</Words>
-  <Characters>4259</Characters>
+  <Words>638</Words>
+  <Characters>5168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4775</CharactersWithSpaces>
+  <CharactersWithSpaces>5795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100546D9D528A649148A058AB254FE16733</vt:lpwstr>