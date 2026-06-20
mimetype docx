--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,927 +1,794 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E18B3D6" w14:textId="77777777" w:rsidR="003A7DBC" w:rsidRPr="00E07434" w:rsidRDefault="003A7DBC" w:rsidP="008644B8">
-      <w:pPr>
+    <w:p w14:paraId="6798AC6C" w14:textId="0C8A0ECA" w:rsidR="00C514B3" w:rsidRPr="00A94CA1" w:rsidRDefault="00A94CA1" w:rsidP="009B3426">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="00103534">
+        <w:t>Rakuuna</w:t>
+      </w:r>
+      <w:r w:rsidR="52E30D5A" w:rsidRPr="00A94CA1">
+        <w:t xml:space="preserve"> omavalvonnan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seuranta</w:t>
+      </w:r>
+      <w:r w:rsidR="007B16F7">
+        <w:t>raportti</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3426">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B16F7">
+        <w:t xml:space="preserve">1.1.-30.4.2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60868105" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CE7A20" w14:textId="77777777" w:rsidR="007908AE" w:rsidRDefault="007908AE" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23109262" w14:textId="3AB66F09" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>mavalvontasuunnitelma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> on julkaistu </w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">seurantaraportilla </w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>julkistamme omavalvonnan toteut</w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t>umiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t>valvonnan</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">huomioita ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F87BED1" w14:textId="77777777" w:rsidR="001425C4" w:rsidRPr="001E457A" w:rsidRDefault="001425C4" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCC6CDA" w14:textId="77777777" w:rsidR="007D78D3" w:rsidRPr="001E457A" w:rsidRDefault="46A18284" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Omavalvontasuunnitelma</w:t>
+      </w:r>
+      <w:r w:rsidR="039A37BD" w:rsidRPr="001E457A">
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> mukai</w:t>
+      </w:r>
+      <w:r w:rsidR="56E80839" w:rsidRPr="001E457A">
+        <w:t>sen toiminnan toteutumista</w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="15673A1D" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">seurataan </w:t>
+      </w:r>
+      <w:r w:rsidR="44579D99" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">ja arvioidaan </w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">muun muassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">säännöllisillä </w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t>johtamiskeskusteluilla</w:t>
+      </w:r>
+      <w:r w:rsidR="6A9B94D9" w:rsidRPr="001E457A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1E031BA0" w:rsidRPr="001E457A">
+        <w:t>poikkeam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>ien seurannalla</w:t>
+      </w:r>
+      <w:r w:rsidR="1E031BA0" w:rsidRPr="001E457A">
+        <w:t>, auditoin</w:t>
+      </w:r>
+      <w:r w:rsidR="4956DAF4" w:rsidRPr="001E457A">
+        <w:t>neilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
+        <w:t>asiakas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>- henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>läheis- ja tilaaja</w:t>
+      </w:r>
+      <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
+        <w:t>kokemuksen mittaamisella</w:t>
+      </w:r>
+      <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3678CA54" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FC1205" w14:textId="3B8EC2FC" w:rsidR="00A42E37" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> 1.1.202</w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
+        <w:t>30.4.202</w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="007908AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647225E1" w14:textId="77777777" w:rsidR="007908AE" w:rsidRPr="001E457A" w:rsidRDefault="007908AE" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F04C322" w14:textId="1A9A223A" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E39AFE0" w14:textId="192E9459" w:rsidR="002D0BE4" w:rsidRDefault="0041332A" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Raportin laadinnan hetkellä on käynnissä vuoden 2026 asiakaskysely. </w:t>
+      </w:r>
+      <w:r w:rsidR="005639DE">
+        <w:t xml:space="preserve">Edellisen </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB69B6">
+        <w:t xml:space="preserve">v. 2025 toteutetun </w:t>
+      </w:r>
+      <w:r w:rsidR="005639DE">
+        <w:t>asiakaskyselyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00193D84">
+        <w:t xml:space="preserve"> perusteella asiakkaamme ovat tyytyväisiä palveluiden toteutumiseen. Asiakkaamme kokevat tulevansa kunnioitetu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB69B6">
+        <w:t>ksi ja voivansa osallistua itseään koskeviin päätöksiin. Asiakaskyselyn</w:t>
+      </w:r>
+      <w:r w:rsidR="005639DE">
+        <w:t xml:space="preserve"> NPS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53C09">
+        <w:t xml:space="preserve">oli </w:t>
+      </w:r>
+      <w:r w:rsidR="00193D84">
+        <w:t xml:space="preserve">55.6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A22DDF3" w14:textId="77777777" w:rsidR="00BB69B6" w:rsidRDefault="00BB69B6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BEDBD9" w14:textId="03DEB7E4" w:rsidR="00EE4FDB" w:rsidRPr="001E457A" w:rsidRDefault="00EC76D3" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Olemme toteuttaneet asiakkaiden toiveiden pohjalta laadittua </w:t>
+      </w:r>
+      <w:r w:rsidR="006B43A4">
+        <w:t>vapaa-ajan toimi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ntasuunnitelmaa. Esimerkiksi huhtikuussa toteutettiin naisten- ja miesten illat, joiden sisällöstä asiakkaat itse äänestivät. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F799A">
+        <w:t>Olemme myös pitäneet asukaskokouksia</w:t>
+      </w:r>
+      <w:r w:rsidR="0058717E">
+        <w:t>, j</w:t>
+      </w:r>
+      <w:r w:rsidR="0046373D">
+        <w:t xml:space="preserve">oissa on keskusteltu asiakkaiden esiin nostamista aiheista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB2740B" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Tavana</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E07434">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D31F5C" w14:textId="51A0A300" w:rsidR="004F0BFA" w:rsidRPr="00F4616E" w:rsidRDefault="00670431" w:rsidP="00F4616E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rakuunan omavalvonnan seuranta </w:t>
-[...122 lines deleted...]
-        <w:ind w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E07434">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
-[...49 lines deleted...]
-      <w:pPr>
+        <w:t>Toiminnan l</w:t>
+      </w:r>
+      <w:r w:rsidR="00095931" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:hanging="720"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E07434">
+        <w:t>adun</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
+        <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB97BA2" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3767F19B" w14:textId="182EFC72" w:rsidR="00FF0684" w:rsidRDefault="003C3B67" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Etelä-Pohjanmaan hyvinvointialue toteutti loppuvuodesta 2025 Rakuunassa ohjaus- ja valvontakäynnin. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F09AC">
+        <w:t>Valvontakäynnin loppuarviossa toiminnan todettiin täyttävän vaatimukset ja olevan lain vaatimusten ja sopimuksen mukaista. Käynni</w:t>
+      </w:r>
+      <w:r w:rsidR="004D351C">
+        <w:t>ltä saamamme palautteen mukaisesti päivitimme omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24627">
+        <w:t xml:space="preserve">mme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58087181" w14:textId="77777777" w:rsidR="00BE1821" w:rsidRDefault="00BE1821" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792A536B" w14:textId="77777777" w:rsidR="00BE1821" w:rsidRPr="001E457A" w:rsidRDefault="00BE1821" w:rsidP="00BE1821">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Olemme aloittaneet palovaroitinjärjestelmän säännölliset testaukset yksikössä sekä asiakkaiden toimistossa säilytettävien käteisvarojen säännölliset tarkastukset. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14833F44" w14:textId="77777777" w:rsidR="00E24627" w:rsidRDefault="00E24627" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A608BFB" w14:textId="24F71EDE" w:rsidR="001A7544" w:rsidRDefault="007578C3" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Toiminnassa havaittiin seurantajakson aikana muutama poikkeama. Nämä käsiteltiin</w:t>
+      </w:r>
+      <w:r w:rsidR="006649C7">
+        <w:t xml:space="preserve"> prosessin mukaisesti ja näiden pohjalta kehitimme toimintaa. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7962">
+        <w:t xml:space="preserve">Panostamme myös jatkossa lisää siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC8C01B" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="54E6E576" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137EA5E0" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...43 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="38FDD26F" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:hanging="720"/>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E07434">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
+        <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01480069" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="06EA3CBB" w14:textId="256DFD51" w:rsidR="00B92856" w:rsidRDefault="009D10CB" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t>ollut hyvä.</w:t>
+        <w:t>Rakuunan h</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92856">
+        <w:t xml:space="preserve">enkilöstö on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pysynyt samana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00170528">
+        <w:t xml:space="preserve">Meillä on ollut useampia opiskelijoita harjoittelujaksoilla ja olemme näistä saaneet myös hyvän sijaisen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42446CEC" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1007CEA0" w14:textId="77777777" w:rsidR="002516C9" w:rsidRDefault="002516C9" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56137D17" w14:textId="77777777" w:rsidR="00476857" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="690368A4" w14:textId="0B75452F" w:rsidR="00CC252A" w:rsidRDefault="002516C9" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Olemme pitäneet alkuvuoden aikana sekä ryhmä- että yksilötavoitekeskustelut. </w:t>
+      </w:r>
+      <w:r w:rsidR="0001168F">
+        <w:t xml:space="preserve">Henkilöstö on kaivannut lisää nepsy-osaamista ja kaksi ohjaajaa onkin osallistumassa toukokuussa järjestettävään nepsy-koulutukseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D2CEF" w14:textId="77777777" w:rsidR="00683323" w:rsidRDefault="00683323" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DD7403" w14:textId="4BA17665" w:rsidR="00683323" w:rsidRDefault="00683323" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...157 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Keväällä </w:t>
+      </w:r>
+      <w:r w:rsidR="00792DB1">
+        <w:t xml:space="preserve">järjestettiin henkilöstökysely, jonka mukaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00563B3C">
+        <w:t xml:space="preserve">työntekijämme kokevat työnsä merkitykselliseksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00655BA4">
+        <w:t>ja kokevat, että tiimissä</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1821">
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidR="00655BA4">
+        <w:t xml:space="preserve"> on hyvä yhteishenki. </w:t>
+      </w:r>
+      <w:r w:rsidR="00221744">
+        <w:t xml:space="preserve">Henkilöstökyselyn </w:t>
+      </w:r>
+      <w:r w:rsidR="009D384C">
+        <w:t xml:space="preserve">eNPS oli 50,0. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B2BB1D" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-      <w:pPr>
+    <w:p w14:paraId="78C5A71F" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="0001168F" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A93E1B" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:hanging="720"/>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F84CED">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
+        <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F3687E" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="64C076BC" w14:textId="538E1A32" w:rsidR="003E4930" w:rsidRDefault="00CC77BA" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Järjestimme joulukuussa yhteisen puurojuhlan asiakkaille sekä heidän läheisilleen. Saimme tästä paljon kiitosta. </w:t>
+        <w:t>Olemme saaneet</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1668">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C928F9">
+        <w:t>kiitosta asiakka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iden</w:t>
+      </w:r>
+      <w:r w:rsidR="00C928F9">
+        <w:t xml:space="preserve"> läheis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidR="00C928F9">
+        <w:t xml:space="preserve">tä </w:t>
+      </w:r>
+      <w:r>
+        <w:t>esimerkiksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00787068">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C928F9">
+        <w:t xml:space="preserve">siitä, että </w:t>
+      </w:r>
+      <w:r w:rsidR="00787068">
+        <w:t xml:space="preserve">meillä on pitkäaikainen tuntemus heidän läheisestään. Meitä on myös kiitelty </w:t>
+      </w:r>
+      <w:r w:rsidR="005124CF">
+        <w:t xml:space="preserve">palvelun laadusta ja siitä, että heidän läheisensä saavat tarvitsemaansa palvelua ja tukea arjessaan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F667C0">
+        <w:t>Olemme myös saa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04660">
+        <w:t xml:space="preserve">neet asukkailta kiitosta siitä, että Rakuunassa on hyvä asua. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFC9597" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="662DB299" w14:textId="77777777" w:rsidR="004A4D94" w:rsidRDefault="004A4D94" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1803D0AC" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...6 lines deleted...]
-        <w:ind w:hanging="720"/>
+    <w:p w14:paraId="0EC821AE" w14:textId="73E578E1" w:rsidR="004A4D94" w:rsidRPr="001E457A" w:rsidRDefault="004A4D94" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Olemme saaneet positiivista palautetta harjoittelujaksolla olleilta opiskelijoilta sekä heidän ohjaavilta opettajiltaan, että yhteistyö on sujunut kanssamme hyvin ja opiskelijat ovat saaneet hyvää ohjausta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF963DB" w14:textId="77777777" w:rsidR="008C4061" w:rsidRPr="001E457A" w:rsidRDefault="008C4061" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79787DD4" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07434">
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Kehittämissuunnitelmat</w:t>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>. Kehittämissuunnitelmat</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="43E6A937" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="61534974" w14:textId="33949160" w:rsidR="00041090" w:rsidRDefault="00041090" w:rsidP="00041090">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tällä hetkellä kehitämme lääkehoidon käytäntöjämme</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45CA1">
+        <w:t>, että saisimme lääke</w:t>
+      </w:r>
+      <w:r w:rsidR="00E960A9">
+        <w:t>jaon prosessin sujuvammaksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00751235">
+        <w:t xml:space="preserve"> ja kestävämmäksi. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02F6734F" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5675C253" w14:textId="43E4B549" w:rsidR="00740749" w:rsidRDefault="00740749" w:rsidP="00465A37">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43B24663" w14:textId="77777777" w:rsidR="00476857" w:rsidRPr="00E07434" w:rsidRDefault="00476857" w:rsidP="00476857">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="67E5B5D2" w14:textId="77777777" w:rsidR="002D07CE" w:rsidRDefault="002D07CE" w:rsidP="002D07CE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74190278" w14:textId="67C0DDBD" w:rsidR="002D07CE" w:rsidRDefault="00746021" w:rsidP="002D07CE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">johtaja: Riikka Kevarinmäki </w:t>
+        <w:t>Riikka Kevarinmäki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A18772" w14:textId="68765BC8" w:rsidR="008644B8" w:rsidRPr="00476857" w:rsidRDefault="00A03CEE" w:rsidP="1C4AE080">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="1A482CF9" w14:textId="61388A2D" w:rsidR="002D07CE" w:rsidRDefault="00746021" w:rsidP="002D07CE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">yksikönjohtaja </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008644B8" w:rsidRPr="00476857" w:rsidSect="002618EC">
+    <w:p w14:paraId="4B1CF611" w14:textId="76BF809E" w:rsidR="002D07CE" w:rsidRPr="001E457A" w:rsidRDefault="00746021" w:rsidP="002D07CE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13.5.2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="002D07CE" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6051A2" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81" w:rsidP="007E2291">
+    <w:p w14:paraId="54060748" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B85A8D2" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81" w:rsidP="007E2291">
+    <w:p w14:paraId="1C48E2A3" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="165504D6" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81"/>
+    <w:p w14:paraId="1C7769FA" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -929,312 +796,207 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0045B52F" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81" w:rsidP="007E2291">
+    <w:p w14:paraId="69003924" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A287B84" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81" w:rsidP="007E2291">
+    <w:p w14:paraId="4AAD745E" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C5855E9" w14:textId="77777777" w:rsidR="002A6F81" w:rsidRDefault="002A6F81"/>
+    <w:p w14:paraId="3049A295" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0203FE41" w14:textId="17061F65" w:rsidR="00A758A6" w:rsidRPr="00455B1D" w:rsidRDefault="00476857" w:rsidP="00476857">
+  <w:p w14:paraId="562F054D" w14:textId="6ECAA90F" w:rsidR="001B7D5D" w:rsidRDefault="00000000" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
-        <w:tab w:val="left" w:pos="9165"/>
+        <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:pict w14:anchorId="302D9E66">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:277.15pt;margin-top:50pt;width:250pt;height:21.75pt;z-index:251659264">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="23593406" w14:textId="049D151F" w:rsidR="00862516" w:rsidRDefault="00862516"/>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00A94CA1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0948956E" wp14:editId="40994CFE">
-[...2 lines deleted...]
-          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D714836" wp14:editId="1E412751">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4411980</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>6985</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1826260" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1826855" cy="540000"/>
+                    <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00A94CA1">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0DCB3328" w14:textId="77777777" w:rsidR="000570DD" w:rsidRDefault="00476857">
+  <w:p w14:paraId="64EB32C9" w14:textId="1879B67B" w:rsidR="00D50E7E" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="47762DEB">
-[...3 lines deleted...]
-        </v:shapetype>
+      <w:pict w14:anchorId="03E3556B">
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="67010B6A" w14:textId="07C36A1E" w:rsidR="00862516" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="202A7FF4">
-[...24 lines deleted...]
-          </v:textbox>
+      <w:pict w14:anchorId="2E1FD952">
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECB6192"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1303,51 +1065,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B340D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A6C1F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1416,51 +1178,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E6C724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E86402"/>
     <w:lvl w:ilvl="0" w:tplc="1E421572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B14450C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="717E5376">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1502,51 +1264,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D9C2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93468104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDAD6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0CBE58"/>
     <w:lvl w:ilvl="0" w:tplc="B3DC6F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85BA9BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -1615,1130 +1377,1149 @@
     <w:lvl w:ilvl="7" w:tplc="917E0B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1873609825">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1184902249">
+  <w:num w:numId="1" w16cid:durableId="946540717">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1892110065">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1761414534">
+  <w:num w:numId="2" w16cid:durableId="2112846957">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1911382464">
+  <w:num w:numId="3" w16cid:durableId="69473268">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2000453441">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
     <w:rsid w:val="000110E1"/>
+    <w:rsid w:val="0001168F"/>
     <w:rsid w:val="000142B5"/>
+    <w:rsid w:val="00015808"/>
+    <w:rsid w:val="00020F6C"/>
+    <w:rsid w:val="000219CC"/>
     <w:rsid w:val="00021B1C"/>
     <w:rsid w:val="000248C9"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00027373"/>
-    <w:rsid w:val="000302CB"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00032DC8"/>
     <w:rsid w:val="0003408D"/>
     <w:rsid w:val="00035A3C"/>
     <w:rsid w:val="000376C1"/>
     <w:rsid w:val="00037A2B"/>
+    <w:rsid w:val="00041090"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
-    <w:rsid w:val="000570DD"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
+    <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
+    <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
-    <w:rsid w:val="00105D8A"/>
+    <w:rsid w:val="00103534"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
+    <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
+    <w:rsid w:val="00133CE7"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
-    <w:rsid w:val="0014295F"/>
+    <w:rsid w:val="001425C4"/>
     <w:rsid w:val="0014421E"/>
+    <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
-    <w:rsid w:val="00157827"/>
     <w:rsid w:val="001622F9"/>
-    <w:rsid w:val="00162806"/>
     <w:rsid w:val="00164ACE"/>
-    <w:rsid w:val="001654E5"/>
     <w:rsid w:val="00166F6F"/>
+    <w:rsid w:val="0016741C"/>
+    <w:rsid w:val="00170528"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
+    <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
-    <w:rsid w:val="00186375"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
+    <w:rsid w:val="00193D84"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
+    <w:rsid w:val="0019679E"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
-    <w:rsid w:val="001A0EC3"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
-    <w:rsid w:val="001B1E37"/>
+    <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
-    <w:rsid w:val="001C56EF"/>
+    <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
+    <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
-    <w:rsid w:val="001E6DA3"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F62A1"/>
-    <w:rsid w:val="001F7268"/>
-    <w:rsid w:val="002008C3"/>
     <w:rsid w:val="00204B57"/>
-    <w:rsid w:val="00205232"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
-    <w:rsid w:val="00223051"/>
+    <w:rsid w:val="00221744"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
+    <w:rsid w:val="002331DF"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
-    <w:rsid w:val="00252073"/>
+    <w:rsid w:val="002516C9"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
-    <w:rsid w:val="00257474"/>
+    <w:rsid w:val="0025517B"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00273DCD"/>
     <w:rsid w:val="00274582"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="0027703B"/>
     <w:rsid w:val="0027712A"/>
     <w:rsid w:val="00277E3D"/>
     <w:rsid w:val="00283BF0"/>
     <w:rsid w:val="00287300"/>
     <w:rsid w:val="00290FAC"/>
     <w:rsid w:val="00291093"/>
     <w:rsid w:val="002969D7"/>
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
-    <w:rsid w:val="002A6F81"/>
+    <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
+    <w:rsid w:val="002D07CE"/>
+    <w:rsid w:val="002D0BE4"/>
     <w:rsid w:val="002D17DA"/>
-    <w:rsid w:val="002D39B2"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
+    <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
-    <w:rsid w:val="00324629"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00326AC0"/>
+    <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
+    <w:rsid w:val="003437A9"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
-    <w:rsid w:val="003646F3"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
-    <w:rsid w:val="00385D72"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
-    <w:rsid w:val="003A1650"/>
-    <w:rsid w:val="003A24F2"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
-    <w:rsid w:val="003A5642"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
-    <w:rsid w:val="003A7DBC"/>
+    <w:rsid w:val="003B77A7"/>
+    <w:rsid w:val="003C3B67"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
+    <w:rsid w:val="003E7962"/>
+    <w:rsid w:val="003F09AC"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
-    <w:rsid w:val="003F669A"/>
     <w:rsid w:val="003F6FAD"/>
+    <w:rsid w:val="003F761C"/>
     <w:rsid w:val="004015C5"/>
-    <w:rsid w:val="00403046"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
+    <w:rsid w:val="0041332A"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
-    <w:rsid w:val="0043737F"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
+    <w:rsid w:val="00444F50"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
+    <w:rsid w:val="00461C3C"/>
+    <w:rsid w:val="0046373D"/>
     <w:rsid w:val="00465782"/>
+    <w:rsid w:val="00465A37"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
+    <w:rsid w:val="00472DCC"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
-    <w:rsid w:val="00476857"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
-    <w:rsid w:val="00497D05"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
+    <w:rsid w:val="004A4D94"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
+    <w:rsid w:val="004C5576"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
-    <w:rsid w:val="004C782B"/>
     <w:rsid w:val="004C7ABC"/>
+    <w:rsid w:val="004D351C"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
+    <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
-    <w:rsid w:val="004F6793"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
+    <w:rsid w:val="005124CF"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
+    <w:rsid w:val="00550936"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
+    <w:rsid w:val="005639DE"/>
+    <w:rsid w:val="00563B3C"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00573555"/>
     <w:rsid w:val="0057786C"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582600"/>
     <w:rsid w:val="0058264C"/>
     <w:rsid w:val="005853D9"/>
+    <w:rsid w:val="0058717E"/>
     <w:rsid w:val="00590391"/>
     <w:rsid w:val="0059119A"/>
     <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
-    <w:rsid w:val="005B2680"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
-    <w:rsid w:val="005E4287"/>
     <w:rsid w:val="005F0D86"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
-    <w:rsid w:val="00630947"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
+    <w:rsid w:val="00655BA4"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
+    <w:rsid w:val="006649C7"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
+    <w:rsid w:val="00683323"/>
     <w:rsid w:val="00686578"/>
-    <w:rsid w:val="00687264"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
+    <w:rsid w:val="006B43A4"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
+    <w:rsid w:val="006D1668"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
-    <w:rsid w:val="006E14CB"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
+    <w:rsid w:val="006F799A"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
+    <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
-    <w:rsid w:val="0071692F"/>
-    <w:rsid w:val="00722F4A"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
-    <w:rsid w:val="0074186E"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
+    <w:rsid w:val="00746021"/>
     <w:rsid w:val="00750726"/>
+    <w:rsid w:val="00751235"/>
     <w:rsid w:val="0075156E"/>
-    <w:rsid w:val="00751A0E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
-    <w:rsid w:val="0075742B"/>
+    <w:rsid w:val="007578C3"/>
     <w:rsid w:val="00760A36"/>
+    <w:rsid w:val="00764502"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
-    <w:rsid w:val="0078171D"/>
-    <w:rsid w:val="007844CB"/>
     <w:rsid w:val="00784F78"/>
+    <w:rsid w:val="00786870"/>
+    <w:rsid w:val="00787068"/>
     <w:rsid w:val="00787CE0"/>
+    <w:rsid w:val="007908AE"/>
+    <w:rsid w:val="00792DB1"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
-    <w:rsid w:val="007B0871"/>
-    <w:rsid w:val="007B302B"/>
+    <w:rsid w:val="007B16F7"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C59E1"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
-    <w:rsid w:val="007E1721"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
-    <w:rsid w:val="007F5A43"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
+    <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
+    <w:rsid w:val="00841062"/>
     <w:rsid w:val="008424EC"/>
+    <w:rsid w:val="008436FF"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
+    <w:rsid w:val="00860B97"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
+    <w:rsid w:val="00862516"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
-    <w:rsid w:val="008734AE"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
-    <w:rsid w:val="00887795"/>
+    <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
+    <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
-    <w:rsid w:val="008A279E"/>
     <w:rsid w:val="008A2B34"/>
-    <w:rsid w:val="008A307F"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
-    <w:rsid w:val="008D1C09"/>
+    <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
+    <w:rsid w:val="00907AC5"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
-    <w:rsid w:val="00916523"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
+    <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
-    <w:rsid w:val="0094005D"/>
-    <w:rsid w:val="00940BB5"/>
+    <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
+    <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
+    <w:rsid w:val="009B3426"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
     <w:rsid w:val="009C43B4"/>
-    <w:rsid w:val="009C5FA5"/>
+    <w:rsid w:val="009C79F1"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
+    <w:rsid w:val="009D10CB"/>
     <w:rsid w:val="009D3180"/>
+    <w:rsid w:val="009D384C"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
-    <w:rsid w:val="00A03CEE"/>
     <w:rsid w:val="00A0472F"/>
-    <w:rsid w:val="00A04B62"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
+    <w:rsid w:val="00A273D2"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
-    <w:rsid w:val="00A35FB8"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
+    <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
+    <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
-    <w:rsid w:val="00A73978"/>
     <w:rsid w:val="00A74D5B"/>
-    <w:rsid w:val="00A758A6"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
-    <w:rsid w:val="00A8336C"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
-    <w:rsid w:val="00A93EF7"/>
+    <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
+    <w:rsid w:val="00AA6E64"/>
     <w:rsid w:val="00AA7C64"/>
-    <w:rsid w:val="00AB0F8B"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
+    <w:rsid w:val="00AB2945"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
+    <w:rsid w:val="00AB66C5"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
-    <w:rsid w:val="00B03E7E"/>
+    <w:rsid w:val="00B04660"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
+    <w:rsid w:val="00B2244F"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
-    <w:rsid w:val="00B35F33"/>
     <w:rsid w:val="00B361AF"/>
-    <w:rsid w:val="00B3759E"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
+    <w:rsid w:val="00B92856"/>
     <w:rsid w:val="00B92F95"/>
+    <w:rsid w:val="00B93FF2"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
+    <w:rsid w:val="00BA1BA3"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
+    <w:rsid w:val="00BB1F3C"/>
     <w:rsid w:val="00BB5D82"/>
+    <w:rsid w:val="00BB69B6"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
-    <w:rsid w:val="00BC3ED0"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
-    <w:rsid w:val="00BE3431"/>
+    <w:rsid w:val="00BE1821"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
-    <w:rsid w:val="00BF45DE"/>
-    <w:rsid w:val="00BF4705"/>
     <w:rsid w:val="00BF514F"/>
+    <w:rsid w:val="00BF7CC8"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
+    <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
-    <w:rsid w:val="00C50373"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
-    <w:rsid w:val="00C53DE0"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
-    <w:rsid w:val="00C651DE"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
-    <w:rsid w:val="00C763DC"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
-    <w:rsid w:val="00C8716E"/>
+    <w:rsid w:val="00C928F9"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
+    <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
+    <w:rsid w:val="00CC252A"/>
     <w:rsid w:val="00CC39BA"/>
+    <w:rsid w:val="00CC77BA"/>
     <w:rsid w:val="00CC7FC0"/>
-    <w:rsid w:val="00CD19FA"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
-    <w:rsid w:val="00D207F8"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
+    <w:rsid w:val="00D45CA1"/>
+    <w:rsid w:val="00D50E7E"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
+    <w:rsid w:val="00D53C09"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
+    <w:rsid w:val="00D6463D"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
-    <w:rsid w:val="00D7382A"/>
     <w:rsid w:val="00D74C4F"/>
     <w:rsid w:val="00D76B74"/>
     <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
+    <w:rsid w:val="00D84F7D"/>
     <w:rsid w:val="00D85838"/>
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
-    <w:rsid w:val="00D92411"/>
+    <w:rsid w:val="00D94AC7"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
-    <w:rsid w:val="00DA0681"/>
+    <w:rsid w:val="00DA0A77"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
+    <w:rsid w:val="00DE7B85"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
-    <w:rsid w:val="00E07434"/>
-    <w:rsid w:val="00E10613"/>
     <w:rsid w:val="00E1171B"/>
-    <w:rsid w:val="00E125AB"/>
+    <w:rsid w:val="00E12684"/>
     <w:rsid w:val="00E15EE0"/>
+    <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
+    <w:rsid w:val="00E24627"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
-    <w:rsid w:val="00E25D74"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
-    <w:rsid w:val="00E46133"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
+    <w:rsid w:val="00E83747"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
+    <w:rsid w:val="00E960A9"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
-    <w:rsid w:val="00EA3FCC"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
-    <w:rsid w:val="00EC1A52"/>
     <w:rsid w:val="00EC2F23"/>
+    <w:rsid w:val="00EC76D3"/>
     <w:rsid w:val="00ED7728"/>
-    <w:rsid w:val="00EE0F75"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
+    <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
+    <w:rsid w:val="00F4616E"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
+    <w:rsid w:val="00F667C0"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
-    <w:rsid w:val="00F800A6"/>
     <w:rsid w:val="00F82400"/>
-    <w:rsid w:val="00F84CED"/>
-    <w:rsid w:val="00F870ED"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
-    <w:rsid w:val="00FA5D79"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
-    <w:rsid w:val="00FC7BA8"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
+    <w:rsid w:val="00FF0684"/>
     <w:rsid w:val="00FF445E"/>
+    <w:rsid w:val="00FF54AF"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
     <w:rsid w:val="0818E7CB"/>
     <w:rsid w:val="086006DA"/>
@@ -2995,51 +2776,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C3BFAFF"/>
+  <w14:docId w14:val="1DA9E979"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -4187,51 +3968,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1680739965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4531,230 +4312,183 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...31 lines deleted...]
-    <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
+    <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element minOccurs="0" ref="ns3:MediaServiceMetadata"/>
-[...16 lines deleted...]
-                <xsd:element minOccurs="0" ref="ns3:MediaLengthInSeconds"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
+                <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
+                <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="1903ac45-6035-4acf-9c51-f6087c0f5c96">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:index="8" ma:internalName="MediaServiceMetadata" ma:readOnly="true" name="MediaServiceMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:index="9" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true" name="MediaServiceFastMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceDateTaken" ma:readOnly="true" name="MediaServiceDateTaken" nillable="true">
+    <xsd:element ma:displayName="Tags" ma:index="10" ma:internalName="MediaServiceAutoTags" ma:readOnly="true" name="MediaServiceAutoTags" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Tags" ma:index="14" ma:internalName="MediaServiceAutoTags" ma:readOnly="true" name="MediaServiceAutoTags" nillable="true">
+    <xsd:element ma:displayName="Extracted Text" ma:index="11" ma:internalName="MediaServiceOCR" ma:readOnly="true" name="MediaServiceOCR" nillable="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:index="12" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true" name="MediaServiceGenerationTime" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:index="15" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true" name="MediaServiceGenerationTime" nillable="true">
+    <xsd:element ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true" name="MediaServiceEventHashCode" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:index="16" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true" name="MediaServiceEventHashCode" nillable="true">
+    <xsd:element ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:index="14" ma:internalName="MediaServiceDateTaken" ma:readOnly="true" name="MediaServiceDateTaken" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element ma:displayName="Location" ma:index="17" ma:internalName="MediaServiceLocation" ma:readOnly="true" name="MediaServiceLocation" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Extracted Text" ma:index="18" ma:internalName="MediaServiceOCR" ma:readOnly="true" name="MediaServiceOCR" nillable="true">
+    <xsd:element ma:displayName="Length (seconds)" ma:index="18" ma:internalName="MediaLengthInSeconds" ma:readOnly="true" name="MediaLengthInSeconds" nillable="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:index="19" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true" name="MediaServiceAutoKeyPoints" nillable="true">
-[...14 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:displayName="Kuvien tunnisteet" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:index="20" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:isKeyword="false" ma:open="true" ma:readOnly="false" ma:sspId="f0252a0d-30f1-4112-8e92-1920faf44e74" ma:taxonomy="true" ma:taxonomyFieldName="MediaServiceImageTags" ma:taxonomyMulti="true" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" name="lcf76f155ced4ddcb4097134ff3c332f" nillable="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element maxOccurs="1" minOccurs="0" ref="pc:Terms"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:index="22" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true" name="MediaServiceObjectDetectorVersions" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:index="23" ma:internalName="MediaServiceSystemTags" ma:readOnly="true" name="MediaServiceSystemTags" nillable="true">
-[...13 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="27e59a26-2248-4e2d-a439-3a2390497b91">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="6dc78189-d3ab-45c8-be12-14c5604dad1f">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element ma:displayName="Jaettu" ma:index="10" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
+    <xsd:element ma:displayName="Jaettu" ma:index="15" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element maxOccurs="unbounded" minOccurs="0" name="UserInfo">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element minOccurs="0" name="DisplayName" type="xsd:string"/>
                     <xsd:element minOccurs="0" name="AccountId" nillable="true" type="dms:UserId"/>
                     <xsd:element minOccurs="0" name="AccountType" type="xsd:string"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="11" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
+    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="16" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element ma:displayName="Jakamisvihjeen hajautus" ma:hidden="true" ma:index="12" ma:internalName="SharingHintHash" ma:readOnly="true" name="SharingHintHash" nillable="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:index="21" ma:internalName="TaxCatchAll" ma:list="{0fd48ae4-36ed-4646-8a80-14bc0a503487}" ma:showField="CatchAllData" ma:web="6dc78189-d3ab-45c8-be12-14c5604dad1f" name="TaxCatchAll" nillable="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element maxOccurs="unbounded" minOccurs="0" name="Value" nillable="true" type="dms:Lookup"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" attributeFormDefault="unqualified" blockDefault="#all" elementFormDefault="qualified" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dc:creator"/>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:created"/>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dc:identifier"/>
         <xsd:element ma:displayName="Sisältölaji" ma:index="0" maxOccurs="1" minOccurs="0" name="contentType" type="xsd:string"/>
         <xsd:element ma:displayName="Otsikko" ma:index="4" maxOccurs="1" minOccurs="0" ref="dc:title"/>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dc:subject"/>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dc:description"/>
         <xsd:element maxOccurs="1" minOccurs="0" name="keywords" type="xsd:string"/>
         <xsd:element maxOccurs="1" minOccurs="0" ref="dc:language"/>
         <xsd:element maxOccurs="1" minOccurs="0" name="category" type="xsd:string"/>
         <xsd:element maxOccurs="1" minOccurs="0" name="version" type="xsd:string"/>
         <xsd:element maxOccurs="1" minOccurs="0" name="revision" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4812,94 +4546,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
-    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFDD479-E065-4B5A-92C6-1F58A43E6E98}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
@@ -4907,101 +4684,82 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60442D7-6D79-4B05-8943-EE6493D79C53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2197</Characters>
+  <Pages>2</Pages>
+  <Words>377</Words>
+  <Characters>3058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2464</CharactersWithSpaces>
+  <CharactersWithSpaces>3429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>