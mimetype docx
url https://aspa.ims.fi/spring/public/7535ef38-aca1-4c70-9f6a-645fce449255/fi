--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -8,74 +8,92 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6798AC6C" w14:textId="0C8A0ECA" w:rsidR="00C514B3" w:rsidRPr="00A94CA1" w:rsidRDefault="00A94CA1" w:rsidP="009B3426">
+    <w:p w14:paraId="6798AC6C" w14:textId="2C123D6B" w:rsidR="00C514B3" w:rsidRPr="00A94CA1" w:rsidRDefault="00A94CA1" w:rsidP="009B3426">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tavana </w:t>
       </w:r>
       <w:r w:rsidR="00103534">
         <w:t>Rakuuna</w:t>
       </w:r>
       <w:r w:rsidR="52E30D5A" w:rsidRPr="00A94CA1">
         <w:t xml:space="preserve"> omavalvonnan </w:t>
       </w:r>
       <w:r>
         <w:t>seuranta</w:t>
       </w:r>
       <w:r w:rsidR="007B16F7">
         <w:t>raportti</w:t>
       </w:r>
       <w:r w:rsidR="009B3426">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B16F7">
-        <w:t xml:space="preserve">1.1.-30.4.2026 </w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007B16F7">
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="007B16F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007B16F7">
+        <w:t xml:space="preserve">.2026 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60868105" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03CE7A20" w14:textId="77777777" w:rsidR="007908AE" w:rsidRDefault="007908AE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23109262" w14:textId="3AB66F09" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>mavalvontasuunnitelma</w:t>
       </w:r>
@@ -181,170 +199,200 @@
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3678CA54" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12FC1205" w14:textId="3B8EC2FC" w:rsidR="00A42E37" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="12FC1205" w14:textId="1FA7B102" w:rsidR="00A42E37" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
-        <w:t xml:space="preserve"> 1.1.202</w:t>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001425C4">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
-        <w:t>30.4.202</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00885DB8">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001425C4">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="007908AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647225E1" w14:textId="77777777" w:rsidR="007908AE" w:rsidRPr="001E457A" w:rsidRDefault="007908AE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F04C322" w14:textId="1A9A223A" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E39AFE0" w14:textId="192E9459" w:rsidR="002D0BE4" w:rsidRDefault="0041332A" w:rsidP="00A94CA1">
+    <w:p w14:paraId="7E39AFE0" w14:textId="3C52E061" w:rsidR="002D0BE4" w:rsidRDefault="00855063" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Raportin laadinnan hetkellä on käynnissä vuoden 2026 asiakaskysely. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Edellisen </w:t>
+        <w:t xml:space="preserve">Keväällä 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6759">
+        <w:t xml:space="preserve">toteutetun asiakastyytyväisyyskyselyn perusteella </w:t>
+      </w:r>
+      <w:r w:rsidR="009C488A">
+        <w:t>asiakkaamme ovat tyytyväisiä saamaansa apuun ja tukeen</w:t>
+      </w:r>
+      <w:r w:rsidR="000308B0">
+        <w:t xml:space="preserve"> (4,8 /5). Asiakkaamme kokevat tulevansa kunnioitetuksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD73A1">
+        <w:t xml:space="preserve">, voivansa osallistua itseään koskeviin päätöksiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33DCB">
+        <w:t xml:space="preserve">ja että heidän toiveitaan kuunnellaan. </w:t>
       </w:r>
       <w:r w:rsidR="00BB69B6">
-        <w:t xml:space="preserve">v. 2025 toteutetun </w:t>
-[...8 lines deleted...]
-        <w:t>ksi ja voivansa osallistua itseään koskeviin päätöksiin. Asiakaskyselyn</w:t>
+        <w:t>Asiakaskyselyn</w:t>
       </w:r>
       <w:r w:rsidR="005639DE">
         <w:t xml:space="preserve"> NPS </w:t>
       </w:r>
       <w:r w:rsidR="00D53C09">
         <w:t xml:space="preserve">oli </w:t>
       </w:r>
       <w:r w:rsidR="00193D84">
-        <w:t xml:space="preserve">55.6. </w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33DCB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00193D84">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A22DDF3" w14:textId="77777777" w:rsidR="00BB69B6" w:rsidRDefault="00BB69B6" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54BEDBD9" w14:textId="03DEB7E4" w:rsidR="00EE4FDB" w:rsidRPr="001E457A" w:rsidRDefault="00EC76D3" w:rsidP="00A94CA1">
+    <w:p w14:paraId="54BEDBD9" w14:textId="3CB8056D" w:rsidR="00EE4FDB" w:rsidRPr="001E457A" w:rsidRDefault="00EC76D3" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Olemme toteuttaneet asiakkaiden toiveiden pohjalta laadittua </w:t>
       </w:r>
       <w:r w:rsidR="006B43A4">
         <w:t>vapaa-ajan toimi</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ntasuunnitelmaa. Esimerkiksi huhtikuussa toteutettiin naisten- ja miesten illat, joiden sisällöstä asiakkaat itse äänestivät. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ntasuunnitelmaa. Esimerkiksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6A6F">
+        <w:t>heinäkuussa toteutimme huvipuisto</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0799">
+        <w:t xml:space="preserve">-/kaupunkiretken Tampereelle. </w:t>
       </w:r>
       <w:r w:rsidR="006F799A">
         <w:t>Olemme myös pitäneet asukaskokouksia</w:t>
       </w:r>
       <w:r w:rsidR="0058717E">
         <w:t>, j</w:t>
       </w:r>
       <w:r w:rsidR="0046373D">
         <w:t xml:space="preserve">oissa on keskusteltu asiakkaiden esiin nostamista aiheista. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB2740B" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D31F5C" w14:textId="51A0A300" w:rsidR="004F0BFA" w:rsidRPr="00F4616E" w:rsidRDefault="00670431" w:rsidP="00F4616E">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -385,65 +433,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3767F19B" w14:textId="182EFC72" w:rsidR="00FF0684" w:rsidRDefault="003C3B67" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Etelä-Pohjanmaan hyvinvointialue toteutti loppuvuodesta 2025 Rakuunassa ohjaus- ja valvontakäynnin. </w:t>
       </w:r>
       <w:r w:rsidR="003F09AC">
         <w:t>Valvontakäynnin loppuarviossa toiminnan todettiin täyttävän vaatimukset ja olevan lain vaatimusten ja sopimuksen mukaista. Käynni</w:t>
       </w:r>
       <w:r w:rsidR="004D351C">
         <w:t>ltä saamamme palautteen mukaisesti päivitimme omavalvontasuunnitelmaa</w:t>
       </w:r>
       <w:r w:rsidR="00E24627">
         <w:t xml:space="preserve">mme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58087181" w14:textId="77777777" w:rsidR="00BE1821" w:rsidRDefault="00BE1821" w:rsidP="00A94CA1">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="14833F44" w14:textId="77777777" w:rsidR="00E24627" w:rsidRDefault="00E24627" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A608BFB" w14:textId="24F71EDE" w:rsidR="001A7544" w:rsidRDefault="007578C3" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Toiminnassa havaittiin seurantajakson aikana muutama poikkeama. Nämä käsiteltiin</w:t>
       </w:r>
       <w:r w:rsidR="006649C7">
         <w:t xml:space="preserve"> prosessin mukaisesti ja näiden pohjalta kehitimme toimintaa. </w:t>
       </w:r>
       <w:r w:rsidR="003E7962">
         <w:t xml:space="preserve">Panostamme myös jatkossa lisää siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E6E576" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -451,429 +484,436 @@
     </w:p>
     <w:p w14:paraId="38FDD26F" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA3CBB" w14:textId="256DFD51" w:rsidR="00B92856" w:rsidRDefault="009D10CB" w:rsidP="00A94CA1">
+    <w:p w14:paraId="06EA3CBB" w14:textId="2164E536" w:rsidR="00B92856" w:rsidRDefault="009D10CB" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Rakuunan h</w:t>
       </w:r>
       <w:r w:rsidR="00B92856">
         <w:t xml:space="preserve">enkilöstö on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pysynyt samana. </w:t>
       </w:r>
       <w:r w:rsidR="00170528">
-        <w:t xml:space="preserve">Meillä on ollut useampia opiskelijoita harjoittelujaksoilla ja olemme näistä saaneet myös hyvän sijaisen. </w:t>
+        <w:t xml:space="preserve">Meillä on ollut opiskelijoita harjoittelujaksoilla ja olemme näistä saaneet myös hyvän sijaisen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1007CEA0" w14:textId="77777777" w:rsidR="002516C9" w:rsidRDefault="002516C9" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="690368A4" w14:textId="0B75452F" w:rsidR="00CC252A" w:rsidRDefault="002516C9" w:rsidP="00A94CA1">
+    <w:p w14:paraId="289D2CEF" w14:textId="77777777" w:rsidR="00683323" w:rsidRDefault="00683323" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="289D2CEF" w14:textId="77777777" w:rsidR="00683323" w:rsidRDefault="00683323" w:rsidP="00A94CA1">
+    <w:p w14:paraId="70DD7403" w14:textId="2B84536E" w:rsidR="00683323" w:rsidRDefault="00683323" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Keväällä </w:t>
       </w:r>
+      <w:r w:rsidR="00565A0E">
+        <w:t>toteut</w:t>
+      </w:r>
       <w:r w:rsidR="00792DB1">
-        <w:t xml:space="preserve">järjestettiin henkilöstökysely, jonka mukaan </w:t>
+        <w:t xml:space="preserve">ettiin henkilöstökysely, jonka mukaan </w:t>
       </w:r>
       <w:r w:rsidR="00563B3C">
         <w:t xml:space="preserve">työntekijämme kokevat työnsä merkitykselliseksi </w:t>
       </w:r>
       <w:r w:rsidR="00655BA4">
         <w:t>ja kokevat, että tiimissä</w:t>
       </w:r>
       <w:r w:rsidR="00BE1821">
         <w:t>mme</w:t>
       </w:r>
       <w:r w:rsidR="00655BA4">
         <w:t xml:space="preserve"> on hyvä yhteishenki. </w:t>
       </w:r>
       <w:r w:rsidR="00221744">
         <w:t xml:space="preserve">Henkilöstökyselyn </w:t>
       </w:r>
       <w:r w:rsidR="009D384C">
         <w:t xml:space="preserve">eNPS oli 50,0. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C5A71F" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="0001168F" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51A93E1B" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C076BC" w14:textId="538E1A32" w:rsidR="003E4930" w:rsidRDefault="00CC77BA" w:rsidP="00A94CA1">
+    <w:p w14:paraId="065C28E9" w14:textId="5963DBFF" w:rsidR="00103EDC" w:rsidRDefault="00103EDC" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Olemme saaneet</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D1668">
+        <w:t xml:space="preserve">Keväällä toteutetun </w:t>
+      </w:r>
+      <w:r w:rsidR="00930F5E">
+        <w:t xml:space="preserve">läheiskyselyn perusteella kaikki asiakkaidemme läheiset ovat </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3084">
+        <w:t>tyytyväisiä läheisensä saamaan palveluun. Saimme</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F66">
+        <w:t xml:space="preserve"> läheisiltä palautetta siitä, että henkilökuntamme on erinomaista ja otamme asiakkaiden tarpeet huomioon ja olemme myötätuntoisia.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72722">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C928F9">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="662DB299" w14:textId="77777777" w:rsidR="004A4D94" w:rsidRDefault="004A4D94" w:rsidP="00A94CA1">
+    <w:p w14:paraId="5EF6936C" w14:textId="77777777" w:rsidR="00E72722" w:rsidRDefault="00E72722" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC821AE" w14:textId="73E578E1" w:rsidR="004A4D94" w:rsidRPr="001E457A" w:rsidRDefault="004A4D94" w:rsidP="00A94CA1">
+    <w:p w14:paraId="0B4BD7FE" w14:textId="4C71833D" w:rsidR="00E72722" w:rsidRDefault="00E72722" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Olemme saaneet positiivista palautetta harjoittelujaksolla olleilta opiskelijoilta sekä heidän ohjaavilta opettajiltaan, että yhteistyö on sujunut kanssamme hyvin ja opiskelijat ovat saaneet hyvää ohjausta. </w:t>
+        <w:t>Olemme saaneet positiivista palautetta harjoittelujaksolla olleilta opiskelijoilta</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2750">
+        <w:t xml:space="preserve">. Palautteen mukaan meillä on ollut todella mukavaa olla harjoittelussa ja opiskelijat kokevat saaneensa hyvää ohjausta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF963DB" w14:textId="77777777" w:rsidR="008C4061" w:rsidRPr="001E457A" w:rsidRDefault="008C4061" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79787DD4" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61534974" w14:textId="33949160" w:rsidR="00041090" w:rsidRDefault="00041090" w:rsidP="00041090">
+    <w:p w14:paraId="61534974" w14:textId="0800C704" w:rsidR="00041090" w:rsidRDefault="00041090" w:rsidP="00041090">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Tällä hetkellä kehitämme lääkehoidon käytäntöjämme</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ja kestävämmäksi. </w:t>
+        <w:t>Tällä hetkell</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80D31">
+        <w:t>ä olemme juuri</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34723">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005337C0">
+        <w:t xml:space="preserve">saaneet </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E3A">
+        <w:t xml:space="preserve">rekisterinkäyttöoikeuden ja </w:t>
+      </w:r>
+      <w:r w:rsidR="005337C0">
+        <w:t>liittyneet Kanta-palveluihin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E3A">
+        <w:t xml:space="preserve">. Tämän myötä panostamme yksikössä kirjaamisen käytäntöjen </w:t>
+      </w:r>
+      <w:r w:rsidR="00373C66">
+        <w:t>yhdessä pohtimiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00373C66">
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E3A">
+        <w:t xml:space="preserve">kehittämiseen. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2201">
+        <w:t xml:space="preserve">Kaikki työntekijät on ohjeistettu käymään </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74C31">
+        <w:t xml:space="preserve">Kanta.fi- sekä EOppivan </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2201">
+        <w:t>kirjaamiskoulutu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74C31">
+        <w:t xml:space="preserve">kset. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5675C253" w14:textId="43E4B549" w:rsidR="00740749" w:rsidRDefault="00740749" w:rsidP="00465A37">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E5B5D2" w14:textId="77777777" w:rsidR="002D07CE" w:rsidRDefault="002D07CE" w:rsidP="002D07CE">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74190278" w14:textId="67C0DDBD" w:rsidR="002D07CE" w:rsidRDefault="00746021" w:rsidP="002D07CE">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Riikka Kevarinmäki</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A482CF9" w14:textId="61388A2D" w:rsidR="002D07CE" w:rsidRDefault="00746021" w:rsidP="002D07CE">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">yksikönjohtaja </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1CF611" w14:textId="76BF809E" w:rsidR="002D07CE" w:rsidRPr="001E457A" w:rsidRDefault="00746021" w:rsidP="002D07CE">
+    <w:p w14:paraId="4B1CF611" w14:textId="3260650C" w:rsidR="002D07CE" w:rsidRPr="001E457A" w:rsidRDefault="000D1601" w:rsidP="002D07CE">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">13.5.2026 </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0011693C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00746021">
+        <w:t xml:space="preserve">2026 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002D07CE" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54060748" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
+    <w:p w14:paraId="395D4729" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C48E2A3" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
+    <w:p w14:paraId="21D5B535" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C7769FA" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7"/>
+    <w:p w14:paraId="6532DFAE" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69003924" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
+    <w:p w14:paraId="2EDF21D0" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AAD745E" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7" w:rsidP="007E2291">
+    <w:p w14:paraId="28DF0CAE" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3049A295" w14:textId="77777777" w:rsidR="00D94AC7" w:rsidRDefault="00D94AC7"/>
+    <w:p w14:paraId="740D2408" w14:textId="77777777" w:rsidR="001047CC" w:rsidRDefault="001047CC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="562F054D" w14:textId="6ECAA90F" w:rsidR="001B7D5D" w:rsidRDefault="00000000" w:rsidP="00A94CA1">
+  <w:p w14:paraId="562F054D" w14:textId="6ECAA90F" w:rsidR="001B7D5D" w:rsidRDefault="001047CC" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="302D9E66">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:277.15pt;margin-top:50pt;width:250pt;height:21.75pt;z-index:251659264">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="23593406" w14:textId="049D151F" w:rsidR="00862516" w:rsidRDefault="00862516"/>
@@ -921,82 +961,195 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A94CA1">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="64EB32C9" w14:textId="1879B67B" w:rsidR="00D50E7E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="64EB32C9" w14:textId="1879B67B" w:rsidR="00D50E7E" w:rsidRDefault="001047CC">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="03E3556B">
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="67010B6A" w14:textId="07C36A1E" w:rsidR="00862516" w:rsidRDefault="00000000">
+  <w:p w14:paraId="67010B6A" w14:textId="07C36A1E" w:rsidR="00862516" w:rsidRDefault="001047CC">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E1FD952">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07087A22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A36615F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0EAC20A4">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1065,51 +1218,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B340D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82A6C1F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1178,51 +1331,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E6C724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E86402"/>
     <w:lvl w:ilvl="0" w:tplc="1E421572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B14450C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="717E5376">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1264,51 +1417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D9C2DC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93468104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DDAD6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F0CBE58"/>
     <w:lvl w:ilvl="0" w:tplc="B3DC6F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85BA9BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -1378,210 +1531,223 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="946540717">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2112846957">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2112846957">
+  <w:num w:numId="3" w16cid:durableId="69473268">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2000453441">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="69473268">
+  <w:num w:numId="5" w16cid:durableId="1272124837">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
     <w:rsid w:val="000110E1"/>
     <w:rsid w:val="0001168F"/>
     <w:rsid w:val="000142B5"/>
     <w:rsid w:val="00015808"/>
     <w:rsid w:val="00020F6C"/>
     <w:rsid w:val="000219CC"/>
     <w:rsid w:val="00021B1C"/>
     <w:rsid w:val="000248C9"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00027373"/>
+    <w:rsid w:val="000308B0"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00032DC8"/>
     <w:rsid w:val="0003408D"/>
     <w:rsid w:val="00035A3C"/>
     <w:rsid w:val="000376C1"/>
     <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="00041090"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
+    <w:rsid w:val="0006642C"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
+    <w:rsid w:val="000739DB"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
+    <w:rsid w:val="000D1601"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00103534"/>
+    <w:rsid w:val="00103EDC"/>
+    <w:rsid w:val="001047CC"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
+    <w:rsid w:val="0011693C"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133CE7"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="001425C4"/>
+    <w:rsid w:val="0014390C"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
+    <w:rsid w:val="001516DD"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="00170528"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="00193D84"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="0019679E"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
+    <w:rsid w:val="001A2750"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
@@ -1666,69 +1832,72 @@
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003437A9"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
+    <w:rsid w:val="003706DF"/>
     <w:rsid w:val="00371532"/>
+    <w:rsid w:val="00373C66"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
+    <w:rsid w:val="003A5256"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003B77A7"/>
     <w:rsid w:val="003C3B67"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003E7962"/>
     <w:rsid w:val="003F09AC"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
@@ -1752,108 +1921,112 @@
     <w:rsid w:val="00444F50"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00461C3C"/>
     <w:rsid w:val="0046373D"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="00465A37"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="00472DCC"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
+    <w:rsid w:val="004921C8"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A4D94"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
+    <w:rsid w:val="004C0799"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5576"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D351C"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="005124CF"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
+    <w:rsid w:val="005337C0"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
     <w:rsid w:val="00550936"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
     <w:rsid w:val="005639DE"/>
     <w:rsid w:val="00563B3C"/>
+    <w:rsid w:val="00565A0E"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00573555"/>
     <w:rsid w:val="0057786C"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582600"/>
     <w:rsid w:val="0058264C"/>
     <w:rsid w:val="005853D9"/>
     <w:rsid w:val="0058717E"/>
     <w:rsid w:val="00590391"/>
     <w:rsid w:val="0059119A"/>
     <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
@@ -1988,237 +2161,249 @@
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
     <w:rsid w:val="00841062"/>
     <w:rsid w:val="008424EC"/>
     <w:rsid w:val="008436FF"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
+    <w:rsid w:val="00855063"/>
     <w:rsid w:val="00860B97"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00862516"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
+    <w:rsid w:val="00885DB8"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00907AC5"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
+    <w:rsid w:val="00930F5E"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
+    <w:rsid w:val="009A2201"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
+    <w:rsid w:val="009A6759"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="009B3426"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
+    <w:rsid w:val="009C3084"/>
     <w:rsid w:val="009C43B4"/>
+    <w:rsid w:val="009C488A"/>
     <w:rsid w:val="009C79F1"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
     <w:rsid w:val="009D10CB"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D384C"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A273D2"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
+    <w:rsid w:val="00A74C31"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
+    <w:rsid w:val="00A80D31"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA6E64"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB2945"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB66C5"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
+    <w:rsid w:val="00B02EB2"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B04660"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
     <w:rsid w:val="00B2244F"/>
     <w:rsid w:val="00B2469A"/>
+    <w:rsid w:val="00B24E87"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
+    <w:rsid w:val="00B34723"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
@@ -2232,52 +2417,54 @@
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00BA1BA3"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB1F3C"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB69B6"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE1821"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
+    <w:rsid w:val="00BF4D47"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00BF7CC8"/>
+    <w:rsid w:val="00C04F66"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
@@ -2291,236 +2478,244 @@
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC252A"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC77BA"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
+    <w:rsid w:val="00CE6A6F"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D45CA1"/>
     <w:rsid w:val="00D50E7E"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D53C09"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
     <w:rsid w:val="00D6463D"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
+    <w:rsid w:val="00D73FC3"/>
     <w:rsid w:val="00D74C4F"/>
     <w:rsid w:val="00D76B74"/>
     <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D84F7D"/>
     <w:rsid w:val="00D85838"/>
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D94AC7"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA0A77"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
+    <w:rsid w:val="00DD73A1"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7B85"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E12684"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E24627"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
+    <w:rsid w:val="00E72722"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E83747"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E960A9"/>
     <w:rsid w:val="00E97084"/>
+    <w:rsid w:val="00EA003B"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
+    <w:rsid w:val="00EC0E3A"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00EC76D3"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
+    <w:rsid w:val="00F33DCB"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F4616E"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F667C0"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF0684"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF54AF"/>
     <w:rsid w:val="00FF5933"/>
+    <w:rsid w:val="00FF59D3"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
     <w:rsid w:val="0818E7CB"/>
     <w:rsid w:val="086006DA"/>
     <w:rsid w:val="08C5F4FB"/>
@@ -4312,50 +4507,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -4546,113 +4754,70 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
-[...28 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
@@ -4683,83 +4848,113 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>377</Words>
-  <Characters>3058</Characters>
+  <Words>339</Words>
+  <Characters>2747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3429</CharactersWithSpaces>
+  <CharactersWithSpaces>3080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>