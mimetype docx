--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,1242 +1,741 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00CC77CC" w:rsidRDefault="00CC77CC" w:rsidP="00A94CA1">
+    <w:p w14:paraId="4BEE81F2" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2B0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Koivurinne omavalvonnan raportointi 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC77CC" w:rsidRPr="00CC77CC" w:rsidRDefault="00CC77CC" w:rsidP="00A94CA1">
+    <w:p w14:paraId="17FC0EFD" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00410045" w:rsidRPr="00CC77CC" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
+    <w:p w14:paraId="3BD7ACDE" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Johdanto</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D78D3" w:rsidRPr="00CC77CC">
+        <w:t xml:space="preserve">Johdanto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0F99E3" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>seurantaraportilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8F801D" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6532D2E4" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D1666B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2152FECD" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>0.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0805AF7B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D29AD37" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1. Asiakaskokemus ja osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="29C8BC8E" w:rsidRPr="00CC77CC" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
+    <w:p w14:paraId="22E70547" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...89 lines deleted...]
-        <w:t>toimenpiteitä.</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaiden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>osallisuutta palvelujen toteuttamissuunnitelmien osalta lisätty. Paloturvallisuusasioita käyty asiakkaiden kanssa läpi kirjallisesti ja käytännön tasolla. Tietosuojaseloste annettu asiakkaille tiedoksi. Asiakaskastyytyväisyyskysely käynnissä.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001425C4" w:rsidRPr="00CC77CC" w:rsidRDefault="001425C4" w:rsidP="00A94CA1">
+    <w:p w14:paraId="13C236A8" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="0004227F" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D78D3" w:rsidRPr="00CC77CC" w:rsidRDefault="46A18284" w:rsidP="00A94CA1">
+    <w:p w14:paraId="1CB797E9" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...145 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D00A0" w:rsidRPr="00CC77CC" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
+    <w:p w14:paraId="4A4B870E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2B0E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2B0E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">varmistettu tilaajalta sopimuksen mukainen toimintakykymittari ja vaadittu mittari otettu käyttöön. Henkilöstö perehtyy käyttämään kyseistä mittaria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8913E1" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCC78E0" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lisäksi palvelujen toteuttamissuunnitelmien pohjat päivitetty organisaatio tasolla, jonka myötä jokaisen asiakkaan palvelujen toteuttamissuunnitelma päivitetty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4616EB" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E17AC" w:rsidRPr="00CC77CC" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="11EA24CB" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00D73D04" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...73 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90508" w:rsidRPr="00CC77CC" w:rsidRDefault="00F90508" w:rsidP="00A94CA1">
+    <w:p w14:paraId="5E92371E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavoitekeskustelut käyty henkilöstön kanssa. Henkilöstökysely toteutettu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana. Henkilöstökyselyn perusteella yksikön vahvuuksiksi nousi arvojen toteutuminen ja esihenkilötyö. Työnantajan suositteluhalukkuus on myönteinen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00CC77CC" w:rsidRPr="00FF7FCD" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
+    <w:p w14:paraId="2A595CA8" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="001E457A" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41445BF1" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE4FDB" w:rsidRPr="00CC77CC">
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76880E41" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Olemme saaneet positiivista palautetta lyhyestä vastausviiveestä. Lisäksi asiakkailta ja heidän omaisiltaan saatu positiivista palautetta joustavasta ja yksilölliset tarpeet huomioivasta palvelusta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C97CE6B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D6D3FC" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0004227F" w:rsidRPr="00CC77CC" w:rsidRDefault="0004227F" w:rsidP="00A94CA1">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="3A8F40B7" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Henkilöstö on suorittanut tai parhaillaan suorittamassa lääkelupia. Koko henkilöstöllä on lääkeluvat kevään/kesän 2026 aikana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B281FA" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3110F6" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osa henkilöstöstä on osallistunut ammattitaitoa syventäviin koulutuksiin alkuvuonna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11E77">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11E77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Nuorten asuminen NYT: Kiinni kotiin ja arkeen -seminaari 22.1.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11E77">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lisäkoulutuksia suunnitteilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48648F99" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E5BF84" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kantaan siirtymisen myötä päivitetty asiakastietojärjestelmä otettu käyttöön ja valmistauduttu siirtymään.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF10A1E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161DC83D" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F978D80" w14:textId="3BB294C2" w:rsidR="00FF7FCD" w:rsidRPr="000F3180" w:rsidRDefault="00EE53D6" w:rsidP="00CC77CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Sanna Kaunela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Yksikönjohtaja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koivurinne</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00CC77CC">
-[...628 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF7FCD" w:rsidRPr="000F3180" w:rsidSect="00A94CA1">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D" w:rsidP="007E2291">
+    <w:p w14:paraId="7D9EA14C" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D" w:rsidP="007E2291">
+    <w:p w14:paraId="6F7F592B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D"/>
+    <w:p w14:paraId="492A9031" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1276,194 +775,390 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D" w:rsidP="007E2291">
+    <w:p w14:paraId="2437E571" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D" w:rsidP="007E2291">
+    <w:p w14:paraId="6A187162" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0040562D" w:rsidRDefault="0040562D"/>
+    <w:p w14:paraId="382278E3" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
+  <w:p w14:paraId="3FE0DDB9" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D714836" wp14:editId="1E412751">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22B525B1" wp14:editId="1A73C7B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4411980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>6985</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="4" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D50E7E" w:rsidRDefault="0040562D">
+  <w:p w14:paraId="30A6E4D1" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="03E3556B">
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C0F40B" wp14:editId="135F37EB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1F4EDC58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FB5D2B" w:rsidRDefault="0040562D">
+  <w:p w14:paraId="0DA4E65E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F0F7C1" wp14:editId="255D8899">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Tekstiruutu 2" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="45EA8F86" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...14 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104E1520" wp14:editId="1E8D214D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="217805"/>
+              <wp:effectExtent l="10160" t="9525" r="5715" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Tekstiruutu 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="217805"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2743550D" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 4</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="104E1520" id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:17.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdb+xxMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slpd2o6WrpUoS0&#10;XKRdPsBxnMRaxzZjp0n5esZO2w3whsiD5fGMj8+cmcn2dmgVOQpw0uiczmcpJUJzU0pd5/T70+HN&#10;hhLnmS6ZMlrk9CQcvd29frXtbSYWpjGqFEAQRLustzltvLdZkjjeiJa5mbFCo7My0DKPJtRJCaxH&#10;9FYlizR9l/QGSguGC+fw9H500l3EryrB/deqcsITlVPk5uMKcS3Cmuy2LKuB2UbyMw32DyxaJjU+&#10;eoW6Z56RDuRfUK3kYJyp/IybNjFVJbmIOWA28/SPbB4bZkXMBcVx9iqT+3+w/MvxGxBZYu0o0azF&#10;Ej2JZ+cldJ3vyDwI1FuXYdyjxUg/vDdDCA7JOvtg+LMj2uwbpmtxB2D6RrASCcabyeTqiOMCSNF/&#10;NiW+xDpvItBQQRsAUQ+C6Fio07U4YvCE4+Hb+XqVpuji6FvM15t0FcglLLvctuD8R2FaEjY5BSx+&#10;RGfHB+fH0EtIZG+ULA9SqWhAXewVkCPDRjnE74zupmFKkz6nN6vFahRg6nNTCGQayI6v/gbRSo8d&#10;r2Sb0801iGVBtg+6xAss80yqcY/ZKY1JBh2DdKOIfigGDAyHhSlPqCiYsbNxEnHTGPhJSY9dnVP3&#10;o2MgKFGfNFblZr5chjGIxnK1XqABU08x9TDNESqnnpJxu/fj6HQWZN3gS5c+uMNKHmQU+YXVmTd2&#10;bizTecrCaEztGPXyL9j9AgAA//8DAFBLAwQUAAYACAAAACEAxAgb89oAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNpQiFOBWi6plSkBA3x97GUeN1iN005etZuMBlpNGs&#10;Zt6Wyyl0YsQhtZE0XM8UCCQbXUuNhrfX9dU9iJQNOdNFQg0nTLCszs9KU7h4pBcct7kRXEKpMBp8&#10;zn0hZbIeg0mz2CNxtotDMJnt0Eg3mCOXh07eKHUng2mJF7zp8cmj3W8PQUNabT57u9vUe+9OX8+r&#10;cWHf1x9aX15Mjw8gMk757xh+8BkdKmaq44FcEp0GfiT/KmcLpdjWGua3c5BVKf/DV98AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAXW/scTACAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxAgb89oAAAAEAQAADwAAAAAAAAAAAAAAAACKBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2743550D" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 4</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
@@ -1869,60 +1564,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
@@ -2675,50 +2367,51 @@
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
+    <w:rsid w:val="00C66C05"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
@@ -2820,50 +2513,51 @@
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
+    <w:rsid w:val="00EE53D6"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
@@ -3174,58 +2868,58 @@
     <w:rsid w:val="7B8026B6"/>
     <w:rsid w:val="7D4D2E79"/>
     <w:rsid w:val="7DAC8AE6"/>
     <w:rsid w:val="7DCE6C2C"/>
     <w:rsid w:val="7E5BE5C8"/>
     <w:rsid w:val="7E98ACBF"/>
     <w:rsid w:val="7FE52BDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D229175"/>
+  <w14:docId w14:val="0CBA418B"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -4372,51 +4066,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1680739965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4715,51 +4409,64 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -4950,122 +4657,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42FA9B01-D2ED-46FD-B1F7-3189F68B571B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F069DB42-3668-479C-9B63-EDB7FD75533E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79DABFA2-66D1-46C0-AC81-50BF5544F43A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -5100,70 +4877,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1969</Characters>
+  <Words>254</Words>
+  <Characters>2061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2208</CharactersWithSpaces>
+  <CharactersWithSpaces>2311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>