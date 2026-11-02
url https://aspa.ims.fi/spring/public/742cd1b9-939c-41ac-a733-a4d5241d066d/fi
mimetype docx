--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -9,645 +9,931 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="4BEE81F2" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2B0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Koivurinne omavalvonnan raportointi 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="17FC0EFD" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD7ACDE" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Johdanto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0F99E3" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Tavanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>seurantaraportilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
+      <w:r w:rsidR="00F16CF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D8F801D" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6532D2E4" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
-[...5 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16CF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5-31.8.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D1666B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2152FECD" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1. Asiakaskokemus ja osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0805AF7B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaiden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osallisuutta palvelujen toteuttamissuunnitelmien osalta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16CF8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ylläpidetty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Paloturvallis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16CF8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>uusasioita jalkautettu asiakkaiden koteihin suullisella ohjauksella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakaskastyytyväisyyskysely </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16CF8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>toteutettu, jonka tuloks</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et hyvät. Kehittämiskohteiksi kyselystä nousi palvelun henkilökohtaisuus ja asiakkaan kokema kunnioitus. Näitä teemoja kehitetty henkilöstön kanssa. Vahvistettu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tapaa toimia.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D29AD37" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="0004227F" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E70547" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Asiakkaiden </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2. Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D2B0E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D2B0E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ylläpidetty vaaditun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>osallisuutta palvelujen toteuttamissuunnitelmien osalta lisätty. Paloturvallisuusasioita käyty asiakkaiden kanssa läpi kirjallisesti ja käytännön tasolla. Tietosuojaseloste annettu asiakkaille tiedoksi. Asiakaskastyytyväisyyskysely käynnissä.</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimintakykymittari</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">käyttöönottoa. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enkilöstö </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>käynyt koulutuksen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toimintakyky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mittari</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n käyttöön</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C236A8" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="0004227F" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EC456B" w:rsidRDefault="00EC456B" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00A9125A" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suorittanut olemassa olevien lääkehoidon teoriakoulutusten lisäksi lääkeluvat PKV</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- ja N-lääkelupa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-injektio</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n teoriakoulutus ja pistäminen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lääkelask</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ennan koulutus ja lääkkeen antaminen ja jakaminen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sosionomit suorittaneet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9125A">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5op toteuta lääkehoitoa turvallisesti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> täydennyskoulutuksen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CB797E9" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00B84C41" w:rsidRDefault="00B84C41" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4B870E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
-[...63 lines deleted...]
-    <w:p w14:paraId="6E4616EB" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00B84C41" w:rsidRDefault="00B84C41" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vuoden 2026 tietosuojakoulutukset suoritettu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC456B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vaara- ja haittatapahtumia raportoitu aktiivisemmin.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="11EA24CB" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00D73D04" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00B84C41" w:rsidRDefault="00B84C41" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E92371E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00B84C41" w:rsidRDefault="00B84C41" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>seurantajakson</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> aikana. Henkilöstökyselyn perusteella yksikön vahvuuksiksi nousi arvojen toteutuminen ja esihenkilötyö. Työnantajan suositteluhalukkuus on myönteinen.</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana organisaation sisäinen auditointi. Vain pieniä kehittämistoimenpiteitä, jotka korjattu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A595CA8" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="001E457A" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00A9125A" w:rsidRPr="00CC77CC" w:rsidRDefault="00A9125A" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41445BF1" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00D73D04" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>4. Onnistumiset</w:t>
+        <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76880E41" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00B84C41" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Olemme saaneet positiivista palautetta lyhyestä vastausviiveestä. Lisäksi asiakkailta ja heidän omaisiltaan saatu positiivista palautetta joustavasta ja yksilölliset tarpeet huomioivasta palvelusta.</w:t>
+        <w:t xml:space="preserve">Henkilöstötilanne muuttunut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana. Yksi vakituinen työntekijä lähtenyt ja tieto toisen työntekijän lähdöstä saatu. Henkilöstövajetta ei kuitenkaan syntynyt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana vakaasta sijaistilanteesta johtuen. Asiakkaille syntyi ohjaajavaihdoksia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C97CE6B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="001E457A" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46D6D3FC" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC77CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4. Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olemme saaneet positiivista palautetta </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C41">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hyvästä yhteistyöstä.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lisäksi asiakkailta ja heidän omaisiltaan saatu positiivista palautetta joustavasta ja yksilölliset tarpeet huomioivasta palvelusta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00CC77CC" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE53D6" w:rsidRPr="00FF7FCD" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC77CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8F40B7" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EC456B" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Henkilöstö on suorittanut tai parhaillaan suorittamassa lääkelupia. Koko henkilöstöllä on lääkeluvat kevään/kesän 2026 aikana.</w:t>
+        <w:t>Ammatillisia täydennyskoulutuksia syksyllä 2026. Kantaan siirtymiseen liittyvät asiat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B281FA" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F3110F6" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00EE53D6">
-[...87 lines deleted...]
-    <w:p w14:paraId="0F978D80" w14:textId="3BB294C2" w:rsidR="00FF7FCD" w:rsidRPr="000F3180" w:rsidRDefault="00EE53D6" w:rsidP="00CC77CC">
+    <w:p w:rsidR="00FF7FCD" w:rsidRPr="000F3180" w:rsidRDefault="00EE53D6" w:rsidP="00CC77CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Sanna Kaunela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
@@ -660,82 +946,80 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Koivurinne</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00FF7FCD" w:rsidRPr="000F3180" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D9EA14C" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7F592B" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="492A9031" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6"/>
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -759,170 +1043,306 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2437E571" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A187162" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="007E2291">
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="382278E3" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6"/>
+    <w:p w:rsidR="00DF7D30" w:rsidRDefault="00DF7D30"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3FE0DDB9" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6" w:rsidP="00A94CA1">
+  <w:p w:rsidR="00EE53D6" w:rsidRDefault="00CE509D" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:94.85pt;margin-top:-16.05pt;width:250pt;height:21.75pt;z-index:251660288">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w:rsidR="00F318F6" w:rsidRDefault="00F318F6"/>
+            </w:txbxContent>
+          </v:textbox>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00EE53D6">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22B525B1" wp14:editId="1A73C7B4">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22B525B1" wp14:editId="1A73C7B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4411980</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>6985</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00EE53D6">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30A6E4D1" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+  <w:p w:rsidR="00EE53D6" w:rsidRDefault="00CE509D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C0F40B" wp14:editId="135F37EB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="104E1520" wp14:editId="1E8D214D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3237230</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>16510</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="217805"/>
+              <wp:effectExtent l="10160" t="9525" r="5715" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Tekstiruutu 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="217805"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Versio: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="001772C0">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00CE509D" w:rsidRDefault="00CE509D"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="104E1520" id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:254.9pt;margin-top:1.3pt;width:250pt;height:17.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9Q/+tMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slpd2o6WrpUoS0&#10;XKRdPsBxnMRaxzZjp0n5esZO2w3whsiD5fGMj8+cmcn2dmgVOQpw0uiczmcpJUJzU0pd5/T70+HN&#10;hhLnmS6ZMlrk9CQcvd29frXtbSYWpjGqFEAQRLustzltvLdZkjjeiJa5mbFCo7My0DKPJtRJCaxH&#10;9FYlizR9l/QGSguGC+fw9H500l3EryrB/deqcsITlVPk5uMKcS3Cmuy2LKuB2UbyMw32DyxaJjU+&#10;eoW6Z56RDuRfUK3kYJyp/IybNjFVJbmIOWA28/SPbB4bZkXMBcVx9iqT+3+w/MvxGxBZYu0o0azF&#10;Ej2JZ+cldJ3vyDwI1FuXYdyjxUg/vDdDCA7JOvtg+LMj2uwbpmtxB2D6RrASCcabyeTqiOMCSNF/&#10;NiW+xDpvItBQQRsAUQ+C6Fio07U4YvCE4+Hb+XqVpuji6FvM15t0FcglLLvctuD8R2FaEjY5BSx+&#10;RGfHB+fH0EtIZG+ULA9SqWhAXewVkCPDRjnE74zupmFKkz6nN6vFahRg6nNTCGQayI6v/gbRSo8d&#10;r2Sb0801iGVBtg+6xAss80yqcY/ZKY1JBh2DdKOIfiiGc80wPvgKU55QWDBjg+NA4qYx8JOSHps7&#10;p+5Hx0BQoj5pLM7NfLkM0xCN5Wq9QAOmnmLqYZojVE49JeN278cJ6izIusGXLu1whwU9yKj1C6sz&#10;fWzgWK3zsIUJmdox6uWXsPsFAAD//wMAUEsDBBQABgAIAAAAIQCz/7Se3gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2iRjSNUyGqniktEuLm2Ns4arwOsZumfD0uFzju&#10;zGjmbbEaXcsG7EPjScJ0IoAhaW8aqiW87zcPT8BCVGRU6wklXDDAqry9KVRu/JnecNjFmqUSCrmS&#10;YGPscs6DtuhUmPgOKXkH3zsV09nX3PTqnMpdy2dCZNyphtKCVR2+WNTH3clJCOvtV6cP2+pozeX7&#10;dT3M9cfmU8r7u/F5CSziGP/CcMVP6FAmpsqfyATWSpiLRUKPEmYZsKsvfoVKwmO2AF4W/P8H5Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/UP/rTICAABaBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/+0nt4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Versio: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="001772C0">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00CE509D" w:rsidRDefault="00CE509D"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EE53D6">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C0F40B" wp14:editId="135F37EB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -934,73 +1354,73 @@
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:odi="http://opendope.org/components" xmlns:oda="http://opendope.org/answers" xmlns:odq="http://opendope.org/questions" xmlns:odc="http://opendope.org/conditions" xmlns:odx="http://opendope.org/xpaths" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="1F4EDC58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
-              <o:lock v:ext="edit" selection="t"/>
+            <v:shape o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7eXHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtETemuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeXnqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGipRU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtFxDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCmiexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjFw/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9gdSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqgl2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1IIhww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/HbV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" id="Tekstiruutu 3" o:spid="_x0000_s1026">
+              <o:lock selection="t" v:ext="edit"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0DA4E65E" w14:textId="77777777" w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
+  <w:p w:rsidR="00EE53D6" w:rsidRDefault="00EE53D6">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F0F7C1" wp14:editId="255D8899">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F0F7C1" wp14:editId="255D8899">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Tekstiruutu 2" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noSelect="1" noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="635000" cy="635000"/>
                       </a:xfrm>
@@ -1014,151 +1434,69 @@
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="45EA8F86" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+            <v:shape w14:anchorId="63A8012A" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251656192;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <o:lock v:ext="edit" selection="t"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="00F318F6" w:rsidRDefault="00DF7D30">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...88 lines deleted...]
-      </mc:AlternateContent>
+      <w:pict>
+        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251659264;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
@@ -1570,51 +1908,54 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
@@ -1689,50 +2030,51 @@
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="001425C4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
+    <w:rsid w:val="001772C0"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
@@ -2245,50 +2587,51 @@
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
+    <w:rsid w:val="00A9125A"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
@@ -2317,52 +2660,54 @@
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
+    <w:rsid w:val="00B84C41"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
+    <w:rsid w:val="00B90480"/>
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
@@ -2400,50 +2745,51 @@
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC77CC"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
+    <w:rsid w:val="00CE509D"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D50E7E"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
@@ -2465,118 +2811,122 @@
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
+    <w:rsid w:val="00DF7D30"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC2F23"/>
+    <w:rsid w:val="00EC456B"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE53D6"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
+    <w:rsid w:val="00F16CF8"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
+    <w:rsid w:val="00F318F6"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
@@ -2868,58 +3218,58 @@
     <w:rsid w:val="7B8026B6"/>
     <w:rsid w:val="7D4D2E79"/>
     <w:rsid w:val="7DAC8AE6"/>
     <w:rsid w:val="7DCE6C2C"/>
     <w:rsid w:val="7E5BE5C8"/>
     <w:rsid w:val="7E98ACBF"/>
     <w:rsid w:val="7FE52BDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0CBA418B"/>
+  <w14:docId w14:val="779AEAF6"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -4414,56 +4764,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -4658,116 +5018,106 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F069DB42-3668-479C-9B63-EDB7FD75533E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F193A793-4AEB-4D78-8F1F-D06A49EEC1E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4798,51 +5148,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79DABFA2-66D1-46C0-AC81-50BF5544F43A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3649D98C-E48F-4E20-8B7D-89E252EADEFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4877,70 +5227,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>254</Words>
-  <Characters>2061</Characters>
+  <Words>277</Words>
+  <Characters>2248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2311</CharactersWithSpaces>
+  <CharactersWithSpaces>2520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>