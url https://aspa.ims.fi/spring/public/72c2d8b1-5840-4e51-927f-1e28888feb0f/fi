--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -9,167 +9,163 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D758F3E" w14:textId="6624BAEB" w:rsidR="000C3ED8" w:rsidRPr="00073C10" w:rsidRDefault="008644B8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="56A70ED7" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="00073C10" w:rsidRDefault="008644B8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00611231">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C3ED8" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">-koti </w:t>
       </w:r>
       <w:r w:rsidR="0062779D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kotiharjun</w:t>
       </w:r>
       <w:r w:rsidR="000C3ED8" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
       </w:r>
       <w:r w:rsidR="00FA70D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720505AD" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="006305F5" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="61F122B3" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="006305F5" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4348F23F" w14:textId="42C418B4" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="7ACD09A3" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mavalvontasuunnitelma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mme</w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on luettavissa</w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-kodin verkkosivuilla.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seurantaraportilla </w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>julkistamme omavalvonnan toteut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -190,51 +186,51 @@
         </w:rPr>
         <w:t>valvonnan</w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">huomioita ja </w:t>
       </w:r>
       <w:r w:rsidRPr="007D78D3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60822896" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="26F79F89" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46B9EF95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme</w:t>
       </w:r>
       <w:r w:rsidRPr="37FB9AC0">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="65E9CC5C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -387,66 +383,66 @@
         </w:rPr>
         <w:t>kokemuksen</w:t>
       </w:r>
       <w:r w:rsidRPr="51D97971">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="28E51F80">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mittaamisella</w:t>
       </w:r>
       <w:r w:rsidRPr="06CE6778">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5BEA31" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="04B02536" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28E51F80">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D34429F" w14:textId="186B12C0" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="7490454E" w14:textId="5CEC6C80" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa </w:t>
       </w:r>
       <w:r w:rsidRPr="00864D40">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>omavalvontasuunnitelmamme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -470,211 +466,264 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>toimenpiteitä</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00864D40">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ajalla </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A" w:rsidRPr="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.9.2025-31.12.2025</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A" w:rsidRPr="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A" w:rsidRPr="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A" w:rsidRPr="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="46BF6A9D" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A" w:rsidRPr="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBFC67B" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="008644B8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8"/>
+    <w:p w14:paraId="212E5459" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3869E712" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="096690E2" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C76A300" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="6FC3ACEA" w14:textId="62875CD0" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakastyytyväisyys kyselyn tulokset on tulleet toukokuussa 2025. Asiakkaat kertovat olevansa tyytyväisiä palvelun sisältöön, ruokaan ja asuntojen viihtyvyyteen. Asiakkaat arvioivat palvelujen toteutumisen 4,1/5. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E5800E1" w14:textId="63C503BC" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+        <w:t xml:space="preserve">Asukaskokous järjestetään </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vähintään </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kerran kuussa ja sieltä nousee ideat toiminnan suunnitteluun. </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Talven</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana on järjestetty asukkaille erilaisia kauden mukaisia aktiviteetteja, </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ulkoilua, kevätrieha, musiikkiesityksiä yhteistyössä alueen harrastajien kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Olemme osallistuneet Mielekäs digi etätuokioihin sekä hyvinvointialueen etäpäivätoiminnan tuokioihin. Asiakkaat on osallistuneet aktiviisesti vapaa-ajan avustajien kanssa Valtimon ja Nurmeksen alueelle järjestettyihin tapahtumiin sekä käyneet elokuvissa ja teatterissa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaat ovat olleet mukana omien palveluiden suunnittelussa ja arjen toiminnoissa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CD90F5" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...51 lines deleted...]
-    <w:p w14:paraId="11FE38A1" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    </w:p>
+    <w:p w14:paraId="293EDBE6" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="60CF3554" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B86D8AC" w14:textId="77777777" w:rsidR="00FE48E0" w:rsidRDefault="00FE48E0" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="449E2124" w14:textId="4BEC7FF2" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="0061612D" w:rsidP="000C3ED8">
+    </w:p>
+    <w:p w14:paraId="2F3341AF" w14:textId="16CA7B16" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="0061612D" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Työkokouksissa olemme käyneet läpi omavalvonnan asioita</w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, taloutta ja asukkaiden hyvän arjen rakentamista</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -688,529 +737,590 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>asiakastietojärjestelmä</w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n käytön tehostamiseen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C79">
-[...7 lines deleted...]
-    <w:p w14:paraId="016A38C6" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Talven aikana sekä työkokouksissa että kehityskeskusteluissa aiheena on ollut oman työn johtaminen ja organisointi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6BB283" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6310BD79" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="2AAC208F" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1441B7FB" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="2869E70A" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="383BE223" w14:textId="6964B560" w:rsidR="000C3ED8" w:rsidRDefault="00A50269" w:rsidP="000C3ED8">
+    <w:p w14:paraId="01D1435A" w14:textId="7C4696C8" w:rsidR="000C3ED8" w:rsidRDefault="00A50269" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstötilanteemme on hyvä. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>K</w:t>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sijais</w:t>
       </w:r>
       <w:r w:rsidR="00161361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>eikkarireservimme</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">reservimme on </w:t>
+      </w:r>
+      <w:r w:rsidR="0061612D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
       <w:r w:rsidR="00161361">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>hyvä ja sijaisia saadaan töihin nopeallakin aikataululla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5F3D44" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="54118991" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBE50C4" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="3FD77085" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0891D2FA" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="47047DED" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8A7C57" w14:textId="2A87243A" w:rsidR="004706E0" w:rsidRPr="004F40EA" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="106AA0EB" w14:textId="77777777" w:rsidR="00414FF7" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Poikkeustilanteissa vastaava ohjaaja ja henkilöstö on toiminut vastuullisesti ja ammatillisesti. Jokainen työntekijä kantaa vastuuta arjen sujumisesta ja asiakkaiden hyvinvoinnista. </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asukkaiden arjen aktiivisuutta on lisätty ja pyritty lisäämään kuntouttavaa työotetta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008B4B45">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimintaa on mietitty myös asukkaiden ikääntymisen näkökulmasta. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yksikössä on hyvä työilmapiiri ja syksyllä saatiin palkattua yksikön johtaja. </w:t>
+        <w:t xml:space="preserve">Yksikössä on hyvä työilmapiiri ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yksikön johtaja</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on vaihtunut, se ei arkeen, eikä työilmapiiriin ole vaikuttanut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125FBE40" w14:textId="24C70C3E" w:rsidR="004706E0" w:rsidRPr="004F40EA" w:rsidRDefault="00414FF7" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kriisitilanteesta saimme hyvää harjoitusta vesikatkon aikana. Sen pohjalta on toimintaohjeita päivitetty. </w:t>
       </w:r>
       <w:r w:rsidR="00D5035C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Olemme lisänneet verkostoyhteistyötä mm. Pohjois-Karjalan oppilaitosten kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72426E48" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="7E1245DC" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798DBA5C" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="1E0EF3FF" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006202DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D336584" w14:textId="77777777" w:rsidR="004E148B" w:rsidRDefault="004E148B" w:rsidP="002A7775">
+    <w:p w14:paraId="3EB346D8" w14:textId="77777777" w:rsidR="004E148B" w:rsidRDefault="004E148B" w:rsidP="002A7775">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A4E74F" w14:textId="7263B530" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="7EB191B3" w14:textId="6FD0B950" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valmistelemme kodin tehtävien </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vuorokohtaisesti ja siirrämme työtehtävien hallinnan sähköiseen muotoon asiakastietojärjestelmämme yhteyteen. Vastaavan ohjaajan ja johtajan roolia tarkennetaan yksikön toiminnan sujuvuuden varmistamiseksi. </w:t>
+        <w:t>Valmistel</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mme kodin tehtävien kalenteroinnin vuorokohtaisesti ja siir</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mme työtehtävien hallinnan sähköiseen muotoon asiakastietojärjestelmämme yhteyteen. Vastaavan ohjaajan ja johtajan roolia tarkennetaan yksikön toiminnan sujuvuuden varmistamiseksi. </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Otamme käyttöön RAI-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Ot</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Cha</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="367E16F0" w14:textId="77777777" w:rsidR="002A7775" w:rsidRDefault="002A7775" w:rsidP="000C3ED8">
+        <w:t>mme käyttöön RAI-Cha toimintakyvyn arviointimittarin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edelleen kehitämme kirjaamista huomioiden asukkaiden fyysiset, psyykkiset ja sosiaaliset tarpeet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2F79EF" w14:textId="77777777" w:rsidR="002A7775" w:rsidRDefault="002A7775" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E42CA62" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="2165B40C" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035AD93D" w14:textId="77777777" w:rsidR="00285F40" w:rsidRDefault="00285F40" w:rsidP="000C3ED8">
+    <w:p w14:paraId="55B8EB54" w14:textId="77777777" w:rsidR="00285F40" w:rsidRDefault="00285F40" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F4C9F26" w14:textId="6E16598E" w:rsidR="00285F40" w:rsidRDefault="00DB7C79" w:rsidP="000C3ED8">
+    <w:p w14:paraId="3228CD7C" w14:textId="2BB4F19B" w:rsidR="00285F40" w:rsidRDefault="00414FF7" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5.1.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4982522A" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+        <w:t>14.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7C79">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625FCAF6" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2796FB89" w14:textId="26A622B2" w:rsidR="000C3ED8" w:rsidRPr="008644B8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+    <w:p w14:paraId="0FFA330F" w14:textId="04DA1466" w:rsidR="000C3ED8" w:rsidRPr="008644B8" w:rsidRDefault="00414FF7" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="5AEEA73D">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3ED8" w:rsidRPr="5AEEA73D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-kodin johtaja: </w:t>
       </w:r>
-      <w:r w:rsidR="004706E0">
-[...9 lines deleted...]
-    <w:p w14:paraId="1D6D0885" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Saila Partanen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C858B50" w14:textId="77777777" w:rsidR="0061495D" w:rsidRDefault="0061495D" w:rsidP="0061495D"/>
+    <w:p w14:paraId="7A3E2CC3" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="3E483797" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05EEAED7" w14:textId="77777777" w:rsidR="0047443D" w:rsidRDefault="0047443D" w:rsidP="007E2291">
+    <w:p w14:paraId="759E1872" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55F3E5A5" w14:textId="77777777" w:rsidR="0047443D" w:rsidRDefault="0047443D" w:rsidP="007E2291">
+    <w:p w14:paraId="65B57062" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D003E08" w14:textId="77777777" w:rsidR="00A1442B" w:rsidRDefault="00A1442B"/>
+    <w:p w14:paraId="6DC3E5BE" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0388BC46" w14:textId="77777777" w:rsidR="0047443D" w:rsidRPr="006D79FF" w:rsidRDefault="0047443D" w:rsidP="00BB7768">
+  <w:p w14:paraId="7BA818AC" w14:textId="77777777" w:rsidR="0047443D" w:rsidRPr="006D79FF" w:rsidRDefault="0047443D" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D6B00F" wp14:editId="3E2D1AE6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D6B00F" wp14:editId="3E2D1AE6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="1425600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Kuva 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Kuva 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
@@ -1228,318 +1338,264 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE508A0" w14:textId="77777777" w:rsidR="0047443D" w:rsidRDefault="0047443D" w:rsidP="007E2291">
+    <w:p w14:paraId="00772911" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007A3A94" w14:textId="77777777" w:rsidR="0047443D" w:rsidRDefault="0047443D" w:rsidP="007E2291">
+    <w:p w14:paraId="2031741A" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75B4D19A" w14:textId="77777777" w:rsidR="00A1442B" w:rsidRDefault="00A1442B"/>
+    <w:p w14:paraId="40784AC8" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3751FE3C" w14:textId="149797B4" w:rsidR="00CD3295" w:rsidRPr="00611231" w:rsidRDefault="00CE3AEB" w:rsidP="00611231">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:p w14:paraId="374C4BB0" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="324DF33D">
+      <w:pict w14:anchorId="4B371631">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s8193" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:252.35pt;margin-top:33.5pt;width:250pt;height:26.35pt;z-index:251659264">
-[...18 lines deleted...]
-          </v:textbox>
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
-    </w:r>
-[...44 lines deleted...]
-      <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="5F931850">
-[...2 lines deleted...]
-          <o:lock v:ext="edit" selection="t"/>
+      <w:pict w14:anchorId="1B5B2DC5">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658752;mso-position-horizontal:right">
+          <v:textbox style="mso-fit-shape-to-text:t">
+            <w:txbxContent>
+              <w:p w14:paraId="13F79B7C" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00000000">
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="16"/>
+                  </w:rPr>
+                  <w:t>Versio: 2</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8196"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="8"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3ED8"/>
     <w:rsid w:val="0002414A"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00042B0E"/>
     <w:rsid w:val="00074969"/>
+    <w:rsid w:val="00090F06"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C3ED8"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00125DF3"/>
     <w:rsid w:val="00161361"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E5E6A"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="00285F40"/>
     <w:rsid w:val="002A7775"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="0034077D"/>
     <w:rsid w:val="003912E6"/>
+    <w:rsid w:val="00414FF7"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004706E0"/>
     <w:rsid w:val="0047443D"/>
+    <w:rsid w:val="004A40CE"/>
     <w:rsid w:val="004E148B"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00530AB9"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="0058326D"/>
+    <w:rsid w:val="005903DE"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="00611231"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0061612D"/>
     <w:rsid w:val="0062779D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="0069582D"/>
     <w:rsid w:val="006D79FF"/>
+    <w:rsid w:val="00721AB9"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00775E67"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00877B8F"/>
     <w:rsid w:val="008B4B45"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00994AB5"/>
     <w:rsid w:val="00A1442B"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A50269"/>
     <w:rsid w:val="00A845A4"/>
+    <w:rsid w:val="00A92C41"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BF22E5"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD3295"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE3AEB"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26E86"/>
     <w:rsid w:val="00D42B8A"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D5035C"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DB7C79"/>
     <w:rsid w:val="00DF2796"/>
     <w:rsid w:val="00DF42D2"/>
+    <w:rsid w:val="00E15AE0"/>
     <w:rsid w:val="00E5221B"/>
     <w:rsid w:val="00E76676"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F43CC1"/>
     <w:rsid w:val="00F7645F"/>
     <w:rsid w:val="00FA70D9"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE48E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8196"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="01E5AE49"/>
+  <w14:docId w14:val="1B3EF72D"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{24E08754-40B0-4599-84FD-543CD0470FE9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -2353,55 +2409,51 @@
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2697,59 +2749,82 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -2940,217 +3015,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
-[...34 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285E52F2-837B-4D66-8FDC-5B8B85CD2082}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>325</Words>
-  <Characters>2634</Characters>
+  <Words>329</Words>
+  <Characters>2666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2954</CharactersWithSpaces>
+  <CharactersWithSpaces>2990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tiina Vartiainen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>