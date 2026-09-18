--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -22,1223 +22,980 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56A70ED7" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="00073C10" w:rsidRDefault="008644B8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00611231">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C3ED8" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">-koti </w:t>
       </w:r>
       <w:r w:rsidR="0062779D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kotiharjun</w:t>
       </w:r>
       <w:r w:rsidR="000C3ED8" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
       </w:r>
       <w:r w:rsidR="00FA70D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F122B3" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="006305F5" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ACD09A3" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
-[...30 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7BF6E02B" w14:textId="77777777" w:rsidR="00355872" w:rsidRDefault="00355872" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C7569A" w14:textId="3D0FEAAE" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johdanto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58523C31" w14:textId="77777777" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DC1384" w14:textId="77777777" w:rsidR="00355872" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E5A87D" w14:textId="77777777" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737D8EB6" w14:textId="77777777" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D8CB03" w14:textId="77777777" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F10556" w14:textId="7743A7D9" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355872">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1.5.2026-31.8.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355872">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...435 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="56668683" w14:textId="77777777" w:rsidR="00355872" w:rsidRPr="001E457A" w:rsidRDefault="00355872" w:rsidP="00355872">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CB7956" w14:textId="77777777" w:rsidR="00355872" w:rsidRDefault="00355872" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5DBFC67B" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="008644B8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8"/>
     <w:p w14:paraId="212E5459" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096690E2" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC3ACEA" w14:textId="62875CD0" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+    <w:p w14:paraId="6FC3ACEA" w14:textId="34095AE1" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asukaskokous järjestetään </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vähintään </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kerran kuussa ja sieltä nousee ideat toiminnan suunnitteluun. </w:t>
       </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kesän</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana on järjestetty asukkaille erilaisia kauden mukaisia aktiviteetteja, </w:t>
+      </w:r>
       <w:r w:rsidR="00414FF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Talven</w:t>
+        <w:t xml:space="preserve">ulkoilua, </w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kesäjuhlat teatteriesityksineen</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, musiikkiesityksiä yhteistyössä alueen harrastajien kanssa</w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aikana on järjestetty asukkaille erilaisia kauden mukaisia aktiviteetteja, </w:t>
+        <w:t xml:space="preserve">. Olemme osallistuneet Mielekäs digi etätuokioihin sekä hyvinvointialueen etäpäivätoiminnan tuokioihin. Asiakkaat on osallistuneet </w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aktiivisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vapaa-ajan avustajien kanssa Valtimon ja Nurmeksen alueelle järjestettyihin tapahtumiin sekä käyneet elokuvissa ja teatterissa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaat ovat olleet mukana omien palveluiden suunnittelussa ja arjen toiminnoissa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CD90F5" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293EDBE6" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B86D8AC" w14:textId="77777777" w:rsidR="00FE48E0" w:rsidRDefault="00FE48E0" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3341AF" w14:textId="7CD292D2" w:rsidR="000C3ED8" w:rsidRPr="00355872" w:rsidRDefault="0061612D" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Työkokouksissa olemme käyneet läpi omavalvonnan asioita</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, taloutta ja asukkaiden hyvän arjen rakentamista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Panostamme edelleen poikkeamien kirjaamiseen </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4B45">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>asiakastietojärjestelmä</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n käytön tehostamiseen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kesän</w:t>
       </w:r>
       <w:r w:rsidR="00414FF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ulkoilua, kevätrieha, musiikkiesityksiä yhteistyössä alueen harrastajien kanssa</w:t>
-[...53 lines deleted...]
-    <w:p w14:paraId="2F3341AF" w14:textId="16CA7B16" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="0061612D" w:rsidP="000C3ED8">
+        <w:t xml:space="preserve"> aikana sekä työkokouksissa että kehitys</w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>päivässä</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aiheena on ollut oman työn johtaminen ja organisointi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poikkeamaraportoinnissa on edelleen kehitettävää, </w:t>
+      </w:r>
+      <w:r w:rsidR="00355872" w:rsidRPr="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>panostamme jatkossa lisää siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6BB283" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRPr="00B738E7" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Työkokouksissa olemme käyneet läpi omavalvonnan asioita</w:t>
+    </w:p>
+    <w:p w14:paraId="2AAC208F" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4930">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2869E70A" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D1435A" w14:textId="7C4696C8" w:rsidR="000C3ED8" w:rsidRDefault="00A50269" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötilanteemme on hyvä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sijais</w:t>
+      </w:r>
+      <w:r w:rsidR="00161361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reservimme on </w:t>
+      </w:r>
+      <w:r w:rsidR="0061612D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidR="00161361">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hyvä ja sijaisia saadaan töihin nopeallakin aikataululla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54118991" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD77085" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4930">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47047DED" w14:textId="77777777" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106AA0EB" w14:textId="77777777" w:rsidR="00414FF7" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeustilanteissa vastaava ohjaaja ja henkilöstö on toiminut vastuullisesti ja ammatillisesti. Jokainen työntekijä kantaa vastuuta arjen sujumisesta ja asiakkaiden hyvinvoinnista. </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. Panostamme edelleen poikkeamien kirjaamiseen </w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asukkaiden arjen aktiivisuutta on lisätty ja pyritty lisäämään kuntouttavaa työotetta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008B4B45">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-        <w:t>asiakastietojärjestelmä</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimintaa on mietitty myös asukkaiden ikääntymisen näkökulmasta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikössä on hyvä työilmapiiri ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yksikön johtaja</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on vaihtunut, se ei arkeen, eikä työilmapiiriin ole vaikuttanut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125FBE40" w14:textId="24C70C3E" w:rsidR="004706E0" w:rsidRPr="004F40EA" w:rsidRDefault="00414FF7" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kriisitilanteesta saimme hyvää harjoitusta vesikatkon aikana. Sen pohjalta on toimintaohjeita päivitetty. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5035C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Olemme lisänneet verkostoyhteistyötä mm. Pohjois-Karjalan oppilaitosten kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1245DC" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0EF3FF" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB346D8" w14:textId="77777777" w:rsidR="004E148B" w:rsidRDefault="004E148B" w:rsidP="002A7775">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6670D411" w14:textId="77777777" w:rsidR="00355872" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Valmistel</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mme kodin tehtävien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kalenteroinnin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vuorokohtaisesti ja siir</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mme työtehtävien hallinnan sähköiseen muotoon asiakastietojärjestelmämme yhteyteen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00355872">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valmistelemme yksikön vuosikelloa suunnittelua ja ennakointia avustamaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB191B3" w14:textId="04D47A9F" w:rsidR="004706E0" w:rsidRDefault="004706E0" w:rsidP="004706E0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastaavan ohjaajan ja johtajan roolia tarkennetaan yksikön toiminnan sujuvuuden varmistamiseksi. </w:t>
       </w:r>
       <w:r w:rsidR="00D42B8A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>n käytön tehostamiseen</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Ot</w:t>
       </w:r>
       <w:r w:rsidR="00414FF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Talven aikana sekä työkokouksissa että kehityskeskusteluissa aiheena on ollut oman työn johtaminen ja organisointi.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2AAC208F" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mme käyttöön RAI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D42B8A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimintakyvyn arviointimittarin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414FF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edelleen kehitämme kirjaamista huomioiden asukkaiden fyysiset, psyykkiset ja sosiaaliset tarpeet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2F79EF" w14:textId="77777777" w:rsidR="002A7775" w:rsidRDefault="002A7775" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4930">
+    </w:p>
+    <w:p w14:paraId="2165B40C" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...320 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B8EB54" w14:textId="77777777" w:rsidR="00285F40" w:rsidRDefault="00285F40" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3228CD7C" w14:textId="2BB4F19B" w:rsidR="00285F40" w:rsidRDefault="00414FF7" w:rsidP="000C3ED8">
-[...18 lines deleted...]
-        <w:t>.2026</w:t>
+    <w:p w14:paraId="3228CD7C" w14:textId="625582A8" w:rsidR="00285F40" w:rsidRDefault="00355872" w:rsidP="000C3ED8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8.9.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625FCAF6" w14:textId="77777777" w:rsidR="000C3ED8" w:rsidRDefault="000C3ED8" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FFA330F" w14:textId="04DA1466" w:rsidR="000C3ED8" w:rsidRPr="008644B8" w:rsidRDefault="00414FF7" w:rsidP="000C3ED8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000C3ED8" w:rsidRPr="5AEEA73D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-kodin johtaja: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Saila Partanen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C858B50" w14:textId="77777777" w:rsidR="0061495D" w:rsidRDefault="0061495D" w:rsidP="0061495D"/>
     <w:p w14:paraId="7A3E2CC3" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3E483797" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="759E1872" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
+    <w:p w14:paraId="6D37679B" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B57062" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
+    <w:p w14:paraId="56E0D63D" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DC3E5BE" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41"/>
+    <w:p w14:paraId="13CE4E71" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1338,232 +1095,237 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00772911" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
+    <w:p w14:paraId="44589CC7" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2031741A" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41" w:rsidP="007E2291">
+    <w:p w14:paraId="473DA902" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40784AC8" w14:textId="77777777" w:rsidR="00A92C41" w:rsidRDefault="00A92C41"/>
+    <w:p w14:paraId="6D859950" w14:textId="77777777" w:rsidR="00D01FBD" w:rsidRDefault="00D01FBD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="374C4BB0" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="374C4BB0" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00D01FBD">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4B371631">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1B5B2DC5">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658752;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658752;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="13F79B7C" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00000000">
+              <w:p w14:paraId="13F79B7C" w14:textId="77777777" w:rsidR="005903DE" w:rsidRDefault="00D01FBD">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3ED8"/>
     <w:rsid w:val="0002414A"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00042B0E"/>
     <w:rsid w:val="00074969"/>
     <w:rsid w:val="00090F06"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C3ED8"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00125DF3"/>
     <w:rsid w:val="00161361"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E5E6A"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="00285F40"/>
     <w:rsid w:val="002A7775"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="0034077D"/>
+    <w:rsid w:val="00355872"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00414FF7"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004706E0"/>
     <w:rsid w:val="0047443D"/>
     <w:rsid w:val="004A40CE"/>
     <w:rsid w:val="004E148B"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00530AB9"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="0058326D"/>
     <w:rsid w:val="005903DE"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="00611231"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0061612D"/>
     <w:rsid w:val="0062779D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="0069582D"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00721AB9"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00775E67"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00877B8F"/>
     <w:rsid w:val="008B4B45"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00994AB5"/>
+    <w:rsid w:val="00A00DD1"/>
     <w:rsid w:val="00A1442B"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A50269"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A92C41"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BF22E5"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD3295"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CE3AEB"/>
+    <w:rsid w:val="00D01FBD"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26E86"/>
     <w:rsid w:val="00D42B8A"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D5035C"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DB7C79"/>
     <w:rsid w:val="00DF2796"/>
     <w:rsid w:val="00DF42D2"/>
     <w:rsid w:val="00E15AE0"/>
     <w:rsid w:val="00E5221B"/>
     <w:rsid w:val="00E76676"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F43CC1"/>
+    <w:rsid w:val="00F44973"/>
     <w:rsid w:val="00F7645F"/>
     <w:rsid w:val="00FA70D9"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE48E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2749,82 +2511,73 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -3015,62 +2768,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285E52F2-837B-4D66-8FDC-5B8B85CD2082}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
@@ -3101,102 +2852,113 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2666</Characters>
+  <Pages>2</Pages>
+  <Words>356</Words>
+  <Characters>2885</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2990</CharactersWithSpaces>
+  <CharactersWithSpaces>3235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tiina Vartiainen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>