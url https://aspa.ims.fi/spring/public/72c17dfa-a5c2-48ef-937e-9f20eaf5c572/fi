--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -8,82 +8,86 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14670077" w14:textId="0733E448" w:rsidR="007D78D3" w:rsidRPr="00BF1BFA" w:rsidRDefault="00D5554E" w:rsidP="00A94CA1">
+    <w:p w14:paraId="4E898CE7" w14:textId="77CFB257" w:rsidR="00D5554E" w:rsidRPr="001E457A" w:rsidRDefault="00D5554E" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Pihlajan omavalvontasuunnitelman seurantaraportti</w:t>
       </w:r>
       <w:r w:rsidR="00DD0D38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF1BFA" w:rsidRPr="00BF1BFA">
+      <w:r w:rsidR="00C96076" w:rsidRPr="00C96076">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1.1.2026-30.4.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E898CE7" w14:textId="77777777" w:rsidR="00D5554E" w:rsidRPr="001E457A" w:rsidRDefault="00D5554E" w:rsidP="00A94CA1">
+        <w:t>1.5-31.8.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE165E6" w14:textId="77777777" w:rsidR="009344AE" w:rsidRDefault="009344AE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0DEF5230" w14:textId="77777777" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEF5230" w14:textId="5D644614" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3130ADDE" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338ADA7E" w14:textId="77777777" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -198,70 +202,71 @@
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E77AB9" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F5BD2AF" w14:textId="46E7C620" w:rsidR="002E17AC" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="00AE8EB8" w14:textId="2EC4D3C1" w:rsidR="00382C19" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
-      <w:r w:rsidR="00BF1BFA" w:rsidRPr="00BF1BFA">
+      <w:r w:rsidR="00C96076" w:rsidRPr="00C96076">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>1.1.2026-30.4.2026</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="00AE8EB8" w14:textId="77777777" w:rsidR="00382C19" w:rsidRPr="001E457A" w:rsidRDefault="00382C19" w:rsidP="00A94CA1">
+        <w:t>1.5-31.8.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CC830" w14:textId="77777777" w:rsidR="00C96076" w:rsidRPr="001E457A" w:rsidRDefault="00C96076" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A5E829" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRDefault="005D7E86" w:rsidP="001C7329">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
@@ -277,356 +282,218 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC83307" w14:textId="77777777" w:rsidR="001C7329" w:rsidRDefault="001C7329" w:rsidP="001C7329">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715A7971" w14:textId="77777777" w:rsidR="007B64B9" w:rsidRPr="00C6071B" w:rsidRDefault="001C7329" w:rsidP="00C6071B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6071B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Viimeisimmän asiakaskyselymme, toteutettu 4/2025, perusteella 37,5 % asiakkaistamme ovat melko tyytyväisiä ja 58,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Viimeisimmän asiakaskyselymme, toteutettu 4/2025, perusteella 37,5 % asiakkaistamme ovat melko tyytyväisiä ja 58,5,% erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Erittäin tyytyväisten asiakkaiden osuus kasvoi syksyisestä 13%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB8A5F6" w14:textId="77777777" w:rsidR="00C6071B" w:rsidRDefault="00C6071B" w:rsidP="00C6071B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6212B42A" w14:textId="14D84379" w:rsidR="00C6071B" w:rsidRDefault="00ED4410" w:rsidP="00C6071B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C6071B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5,%</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Toimintaa kehitetään yhteistyössä asiakkaiden kanssa. </w:t>
+      </w:r>
+      <w:r w:rsidR="008166A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toiveita ja ajatuksia kartoitetaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00027458">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>asiakkaiden kanssa viikoittain pidettävissä yhteisökokouksissa (asiakasraati)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7329" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C6071B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Erittäin tyytyväisten asiakkaiden osuus kasvoi syksyisestä </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Saadut palautteet viedään edelleen käsittelyyn henkilöstön viikkopalavereihin. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7329" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Asiakkaiden toiveissa on ollut mm. musiikkia ja yhteislaulua, pelejä, käsitöitä, taidetta, ulkoilua ja retkiä</w:t>
+      </w:r>
+      <w:r w:rsidR="009208B2" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lähiympäristössä</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7329" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F1E574" w14:textId="0FC3B566" w:rsidR="009208B2" w:rsidRPr="00C6071B" w:rsidRDefault="001C7329" w:rsidP="00C6071B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C6071B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>13%</w:t>
-[...135 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FC614A" w14:textId="7519F411" w:rsidR="00A54FEE" w:rsidRPr="00C6071B" w:rsidRDefault="00ED4410" w:rsidP="00C6071B">
-[...79 lines deleted...]
-    <w:p w14:paraId="33D7E628" w14:textId="755E8638" w:rsidR="0015643D" w:rsidRPr="00253708" w:rsidRDefault="0015643D" w:rsidP="00253708">
+    <w:p w14:paraId="2CE40584" w14:textId="764F9F98" w:rsidR="00ED4410" w:rsidRPr="00C6071B" w:rsidRDefault="00757404" w:rsidP="00C6071B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kartoitamme aktiivisesti asiakkaiden mahdollisuuksia toimia vertaisohjaajan roolissa ryhmätoi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32CB9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">minnassa. Asiakkaita innostetaan osallisiksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4410" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ylläpidollisiin töihin tilojen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32CB9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">suunnittelussa, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4410" w:rsidRPr="00C6071B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>järjestelyssä ja tarjottavien valmistamisessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D342756" w14:textId="77777777" w:rsidR="00900E67" w:rsidRDefault="00900E67" w:rsidP="00253708">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D7E628" w14:textId="74491BE9" w:rsidR="0015643D" w:rsidRPr="00253708" w:rsidRDefault="0015643D" w:rsidP="00253708">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Toteutamme asiakkaiden kanssa yhteiskehittämisen paj</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>Huomioimme patotavoitteiden kautta nousseita asiakkaiden yksilöllisiä toiveita toiminnan kehittämisessä.</w:t>
+      </w:r>
+      <w:r w:rsidR="0002349D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toimintaa pyritään myös joustavasti muuttamaan tilanteen mukaan päivittäin esille nousevien toiveiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00123D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mukaisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA5549C" w14:textId="77777777" w:rsidR="001C7329" w:rsidRPr="001E457A" w:rsidRDefault="001C7329" w:rsidP="001C7329">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DABDAD5" w14:textId="77777777" w:rsidR="00670431" w:rsidRDefault="00670431" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -650,1676 +517,1771 @@
       <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adun</w:t>
       </w:r>
       <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F70873" w14:textId="77777777" w:rsidR="006E547D" w:rsidRDefault="006E547D" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4F02A5" w14:textId="64B99A2A" w:rsidR="004F0BFA" w:rsidRDefault="006E547D" w:rsidP="003F1780">
-[...13 lines deleted...]
-      <w:r w:rsidR="00253708">
+    <w:p w14:paraId="5482C8E9" w14:textId="3C0B66B9" w:rsidR="008B0F74" w:rsidRDefault="007A6ED4" w:rsidP="003F1780">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tulevalla kaudella </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0F74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>käymme päivittäin läpi</w:t>
+      </w:r>
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poikkeamat</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0F74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jotka kirjataan </w:t>
+      </w:r>
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">raportointijärjestelmään ja käsitellään yhdessä </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0F74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">henkilöstön </w:t>
+      </w:r>
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>viikkokokouksissa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00253708">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00253708">
+      <w:r w:rsidR="008B0F74" w:rsidRPr="008B0F74">
+        <w:t>Tavoitteena</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0F74">
+        <w:t>mme on, että jokaiselta päivältä kirjataan vähintään yksi poikkeama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3601FF07" w14:textId="77777777" w:rsidR="008B0F74" w:rsidRDefault="008B0F74" w:rsidP="003F1780">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4F02A5" w14:textId="3862812A" w:rsidR="004F0BFA" w:rsidRDefault="00253708" w:rsidP="003F1780">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Toiminnan laatua </w:t>
       </w:r>
       <w:r w:rsidR="00DA7FA1">
         <w:t xml:space="preserve">seurataan </w:t>
       </w:r>
       <w:r w:rsidR="00DA7FA1" w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">viikoittain pidettävissä yhteisökokouksissa ja ne käydään viikkopalaverissa läpi. </w:t>
       </w:r>
       <w:r w:rsidR="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Yhteisökokouksessa asiakkaita rohkaistaan myös antamaan a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00253708">
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>siakaspalautetta ja toiminnan kehittämisideoita</w:t>
       </w:r>
       <w:r w:rsidR="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>. Esille noussutta p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00253708">
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>alautetta ja ideoita hyödynnetään</w:t>
       </w:r>
       <w:r w:rsidR="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> edelleen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00253708">
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">viikoittain </w:t>
       </w:r>
       <w:r w:rsidR="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vaihtuvan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00253708">
+      <w:r w:rsidR="006E547D" w:rsidRPr="00253708">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ohjelman laadinnassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFB6A5C" w14:textId="77777777" w:rsidR="00401D8D" w:rsidRPr="00253708" w:rsidRDefault="00401D8D" w:rsidP="003F1780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="247FE462" w14:textId="6C38CD44" w:rsidR="006E547D" w:rsidRPr="002C2662" w:rsidRDefault="000275F0" w:rsidP="003F1780">
+    <w:p w14:paraId="247FE462" w14:textId="76A74106" w:rsidR="006E547D" w:rsidRPr="002C2662" w:rsidRDefault="00AA0A74" w:rsidP="003F1780">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C2662">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">n palautteen keruuta varten eteiseen on sijoitettu </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Anonyymia palautetta varten on eteiseen sijoitettu palautelaatikko</w:t>
       </w:r>
       <w:r w:rsidR="00F334AE" w:rsidRPr="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>erillinen palautelaatikko.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00212DA7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lisäksi hyödynnämme a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiedotamme palautelaatikosta </w:t>
+      </w:r>
+      <w:r w:rsidR="00710871">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja kannustamme sen käyttöön yhteisökokouksissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00212DA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lisäksi hyödynnämme a</w:t>
       </w:r>
       <w:r w:rsidR="00F334AE" w:rsidRPr="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>siakas</w:t>
       </w:r>
       <w:r w:rsidR="006E547D" w:rsidRPr="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>kyselyn</w:t>
       </w:r>
       <w:r w:rsidR="001A0FFE" w:rsidRPr="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E547D" w:rsidRPr="002C2662">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>tuloksia ja palautetta hyödynnetään toiminnan suunnittelussa.</w:t>
+        <w:t>tuloksia ja palautetta toiminnan suunnittelussa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596937E6" w14:textId="77777777" w:rsidR="003E4930" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102CC4C1" w14:textId="77777777" w:rsidR="00101F65" w:rsidRPr="001E457A" w:rsidRDefault="00101F65" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34926A84" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700D1C5F" w14:textId="77777777" w:rsidR="00082FA9" w:rsidRDefault="00082FA9" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1441FF27" w14:textId="0FE7DEA7" w:rsidR="003E4930" w:rsidRDefault="00212DA7" w:rsidP="00490E05">
-      <w:pPr>
+    <w:p w14:paraId="1441FF27" w14:textId="4C8017D9" w:rsidR="003E4930" w:rsidRDefault="00212DA7" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D67CAD">
+        <w:t>Henkilöstössä muutoksia kevään</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4796" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Henkilöstössä muutoksia kevään</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE4796" w:rsidRPr="00D67CAD">
+        <w:t xml:space="preserve"> ja kesän aikana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja kesän aikana. </w:t>
+        <w:t xml:space="preserve">Henkilöstövahvuuksien jakautuminen: Sosionomi </w:t>
+      </w:r>
+      <w:r w:rsidR="003B37E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>60</w:t>
       </w:r>
       <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Henkilöstövahvuuksien jakautuminen: Sosionomi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00791847" w:rsidRPr="00D67CAD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sijaisresurssi)</w:t>
+      </w:r>
       <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>80%</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00791847" w:rsidRPr="00D67CAD">
+        <w:t xml:space="preserve">, avustava työntekijä 80%, Lähihoitaja </w:t>
+      </w:r>
+      <w:r w:rsidR="003B37E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (sijaisresurssi)</w:t>
+        <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, avustava työntekijä </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">% yhteisöpedagogi/lähihoitaja 50% kenttätyö/50% hallinnollinen. Avustava työntekijä 20%. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Avustava työntekijä (palkkatuki)</w:t>
+      </w:r>
       <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>80%</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
+        <w:t xml:space="preserve"> 60%</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1883" w:rsidRPr="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lähihoitaja </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
+        <w:t>. Yhteensä 3,40</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CAD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>50%</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D81086" w14:textId="77777777" w:rsidR="00A65C2C" w:rsidRDefault="00A65C2C" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDE16B0" w14:textId="6B339C9C" w:rsidR="00A65C2C" w:rsidRDefault="00F46489" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Suoritetut k</w:t>
+      </w:r>
+      <w:r w:rsidR="00820B71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oulutukset:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B24099E" w14:textId="77777777" w:rsidR="00820B71" w:rsidRDefault="00820B71" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14779048" w14:textId="7912370A" w:rsidR="00820B71" w:rsidRDefault="00820B71" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kohtaamis</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46489">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">taide (4pv) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A7E98B" w14:textId="77777777" w:rsidR="00F46489" w:rsidRDefault="00F46489" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F98235C" w14:textId="7A185068" w:rsidR="00F46489" w:rsidRDefault="00F46489" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tulevat koulutukset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BA3ED0" w14:textId="77777777" w:rsidR="00F46489" w:rsidRDefault="00F46489" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DBF6FC" w14:textId="23B9E4FE" w:rsidR="00F46489" w:rsidRDefault="00F46489" w:rsidP="00490E05">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yhteisöpedagogi/lähihoitaja </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00551AE9" w:rsidRPr="00D67CAD">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">EA 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00010264">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>työntekijää</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D8826A" w14:textId="77777777" w:rsidR="00490E05" w:rsidRPr="00465870" w:rsidRDefault="00490E05" w:rsidP="00490E05">
+      <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>50%</w:t>
-[...97 lines deleted...]
-    <w:p w14:paraId="42E62594" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="123C7144" w14:textId="2C75A1EA" w:rsidR="004F0BFA" w:rsidRPr="00D752DA" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Onnistumiset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="123C7144" w14:textId="77777777" w:rsidR="004F0BFA" w:rsidRPr="001E457A" w:rsidRDefault="004F0BFA" w:rsidP="00A94CA1">
+        <w:t>. Onnistumis</w:t>
+      </w:r>
+      <w:r w:rsidR="00D752DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C41877" w14:textId="77777777" w:rsidR="00D752DA" w:rsidRDefault="00D752DA" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11965C81" w14:textId="43A756E2" w:rsidR="0051203A" w:rsidRPr="0051203A" w:rsidRDefault="00ED4410" w:rsidP="00490E05">
-[...713 lines deleted...]
-    <w:p w14:paraId="669DB4A8" w14:textId="77777777" w:rsidR="008C4061" w:rsidRDefault="008C4061" w:rsidP="00A94CA1">
+    <w:p w14:paraId="7426EC79" w14:textId="508FA4A9" w:rsidR="00027F75" w:rsidRPr="001E457A" w:rsidRDefault="00027F75" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="154E9BBC" w14:textId="77777777" w:rsidR="00D67CAD" w:rsidRPr="001E457A" w:rsidRDefault="00D67CAD" w:rsidP="00A94CA1">
+      </w:pPr>
+      <w:r>
+        <w:t>Asiakkaat siirretty onnistuneesti kanta järjestelmään ja kirjaukset aloitettu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D752DA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE050E0" w14:textId="77777777" w:rsidR="00027F75" w:rsidRDefault="00027F75" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5055CA12" w14:textId="6EEF8938" w:rsidR="00ED4410" w:rsidRDefault="001B2D26" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oma ohjaajamalli </w:t>
+      </w:r>
+      <w:r w:rsidR="00856F97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">alustettu kesän aikana ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">otettu käyttöön </w:t>
+      </w:r>
+      <w:r w:rsidR="00856F97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>koko tiimin kesken syyskuun alusta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00573B2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patojen päivitykset ja ajantasaiset asiakkaiden tavoitteet käydään </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">jatkossa </w:t>
+      </w:r>
+      <w:r w:rsidR="00573B2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>läpi viikkopalavereissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00253D58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 asiakasta/viikko. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D752DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laadittu pato prosessin ja asiakkaiden tavoitteiden seurannan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4F15">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>malli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2562CDD0" w14:textId="77777777" w:rsidR="00253D58" w:rsidRDefault="00253D58" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7134CA19" w14:textId="19C8B530" w:rsidR="00CF2819" w:rsidRDefault="00CF2819" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmaa päivitetty yhteistyössä henkilöstön kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418D698C" w14:textId="7DB2D087" w:rsidR="00253D58" w:rsidRDefault="00080BBE" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joustavat matalan kynnyksen retket aloitettu osana viikoittaista toimintaa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00391091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EU vammaiskortti</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF21FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja/tai HSL:n oikeus avustajaan kortti ohjeistettu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15D71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hankittavaksi mahdollisuuksien mukaan asiakkaiden verkostoille</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0346B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Tämä mahdollistaa julkisten liikenne välineiden käytön pääkaupunkiseudun kohteissa kuten museot</w:t>
+      </w:r>
+      <w:r w:rsidR="0094420A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, näyttelyt ja nähtävyydet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C0B04B" w14:textId="77777777" w:rsidR="00010264" w:rsidRPr="00010264" w:rsidRDefault="00010264" w:rsidP="00010264">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67189907" w14:textId="0BE417A3" w:rsidR="00963704" w:rsidRDefault="00963704" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Yksikössä saatu käyttöön toimiva, asiakkaille saavutettava ja kattava kierrätys astiasto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB4189E" w14:textId="77777777" w:rsidR="00963704" w:rsidRDefault="00963704" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E2B490" w14:textId="1BF46A81" w:rsidR="00963704" w:rsidRDefault="00963704" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Palkkatu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F213F4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ella työskentelevän avustavan työntekijän tehtävänkuva selkeytynyt ja hänet on saatu mukaan päivittäiseen toimintaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E008995" w14:textId="77777777" w:rsidR="00D67CAD" w:rsidRPr="00C315F9" w:rsidRDefault="00D67CAD" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C36708" w14:textId="77777777" w:rsidR="00870442" w:rsidRDefault="00A57BB6" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaat </w:t>
+      </w:r>
+      <w:r w:rsidR="00982A27" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ovat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakaskyselyn perusteella </w:t>
+      </w:r>
+      <w:r w:rsidR="00982A27" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">erittäin tyytyväisiä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>toimin</w:t>
+      </w:r>
+      <w:r w:rsidR="00F810F8" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">taan ja sen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sisäl</w:t>
+      </w:r>
+      <w:r w:rsidR="00982A27" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">töön </w:t>
+      </w:r>
+      <w:r w:rsidR="00792A75" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="00982A27" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kokevat </w:t>
+      </w:r>
+      <w:r w:rsidR="00F810F8" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">yhteisön </w:t>
+      </w:r>
+      <w:r w:rsidR="00792A75" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mieleisenä.</w:t>
+      </w:r>
+      <w:r w:rsidR="00691B63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yhteisökokoukset pidetty viikoittain</w:t>
+      </w:r>
+      <w:r w:rsidR="00870442">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00691B63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00870442">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakkaiden toiveet on huomioitu toiminnan suunnittelussa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFEF48A" w14:textId="77777777" w:rsidR="00870442" w:rsidRDefault="00870442" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E247762" w14:textId="2DC56B05" w:rsidR="00490E05" w:rsidRDefault="00870442" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaat </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92BB5" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">osallistuvat ylläpidollisiin töihin. Järjestely ja keittiötyöt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkailla </w:t>
+      </w:r>
+      <w:r w:rsidR="00980772">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">päivittäin mahdollisuus </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD739B" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pienryhm</w:t>
+      </w:r>
+      <w:r w:rsidR="00980772">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">issä tapahtuvaan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00980772">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oheitoimintaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00980772">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nk. 3 ryhmä)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD739B" w:rsidRPr="00C315F9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00980772">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaiden yksilöllisiä tarpeita huomioitu järjestämällä yksilöprojekteja </w:t>
+      </w:r>
+      <w:r w:rsidR="00866E6D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Esim. oman taiteen tekoa,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E3C12D" w14:textId="77777777" w:rsidR="00866E6D" w:rsidRDefault="00866E6D" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A1A4DC" w14:textId="171AC6ED" w:rsidR="00374D40" w:rsidRDefault="00374D40" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kesän aikana uusittu ja maalattu </w:t>
+      </w:r>
+      <w:r w:rsidR="00692E3E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">naulakot asiakkaiden kanssa yhteisenä projektina. Hankittu 1 vaatetanko lisää. Uusi yhteisötaideteos aloitettu, johon pääsevät osalliseksi kaikki yksikön asiakkaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02746250" w14:textId="77777777" w:rsidR="00374D40" w:rsidRDefault="00374D40" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7876F3" w14:textId="5F245992" w:rsidR="00490E05" w:rsidRDefault="005763F1" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikössä kesän aikana 2 kieliharjoittelijaa, jotka ovat osallistuneet toimintaan tuoden sosiaalista pääomaa ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD61E7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">lisää ohjausresurssia pienryhmissä. Asiakkaat ovat suhtautuneet eri kulttuureihin ja kielen opetteluun myönteisesti. Osa asiakkaista </w:t>
+      </w:r>
+      <w:r w:rsidR="00381C8B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>auttanut Suomen kielen ymmärtämisessä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA3D19F" w14:textId="77777777" w:rsidR="005748E0" w:rsidRDefault="005748E0" w:rsidP="00490E05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669DB4A8" w14:textId="60A90C39" w:rsidR="008C4061" w:rsidRDefault="00381C8B" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="162526D8" w14:textId="7E3B1455" w:rsidR="00FD4DD6" w:rsidRDefault="00992C86" w:rsidP="00D67CAD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohjaaja osallistunut Lauren järjestämään kohtaamistaide koulutukseen, jonka kautta saatu uusia taidemuotoja ja tekniikoita </w:t>
+      </w:r>
+      <w:r w:rsidR="004938BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>toiminnan rikastuttamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452D4E57" w14:textId="77777777" w:rsidR="004938BF" w:rsidRDefault="004938BF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4333FB7F" w14:textId="48C7CE65" w:rsidR="004938BF" w:rsidRDefault="004938BF" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elokuun aikana järjestetty sarjassaan ensimmäiset </w:t>
+      </w:r>
+      <w:r w:rsidR="008735C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cafe Pihlaja iltapäivät, jonne on kutsuttu yksikössä lopettaneita asiakkaita. Iltapäiväkahveja jatketaan syksyllä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701FF06C" w14:textId="0F1D3B04" w:rsidR="004B6271" w:rsidRDefault="004B6271" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62534E29" w14:textId="2770FADE" w:rsidR="004B6271" w:rsidRDefault="004B6271" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tilat sisutettu uudelleen ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00280A82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>järjestyksessä huomioitu lisää liikkumatilaa asiakkaille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154E9BBC" w14:textId="77777777" w:rsidR="00D67CAD" w:rsidRPr="001E457A" w:rsidRDefault="00D67CAD" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162526D8" w14:textId="7E3B1455" w:rsidR="00FD4DD6" w:rsidRDefault="00992C86" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D8AE63" w14:textId="77777777" w:rsidR="00BF076C" w:rsidRPr="00D67CAD" w:rsidRDefault="00BF076C" w:rsidP="00D67CAD">
+    <w:p w14:paraId="58D8AE63" w14:textId="77777777" w:rsidR="00BF076C" w:rsidRDefault="00BF076C" w:rsidP="00D67CAD">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D546E" w14:textId="74C981A1" w:rsidR="00BF076C" w:rsidRDefault="00BF076C" w:rsidP="00335739">
+    <w:p w14:paraId="31655136" w14:textId="1F5BA5E4" w:rsidR="009344AE" w:rsidRPr="00FF1F9F" w:rsidRDefault="00AB082F" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vakiinnutamme omaohjaajamallia ja Patojen päivityskäytäntöjä sekä kirjaamis</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2232" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en sisällön tuottamista tulevalla kaudella. Tavoitteena on</w:t>
+      </w:r>
+      <w:r w:rsidR="0095774D" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2232" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> että tiedot päivittyvät aikataulussa ja </w:t>
+      </w:r>
+      <w:r w:rsidR="0095774D" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ovat ajantasaisia asiakkaiden tavoitteiden suhteen. Pyrimme myös yhä paremmin kuvaamaan kirjaamisissa asiakkaiden saamaa yksilöllistä palvelua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA9A02B" w14:textId="77777777" w:rsidR="00D40B65" w:rsidRPr="00FF1F9F" w:rsidRDefault="00D40B65" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52812560" w14:textId="140FBF47" w:rsidR="00D40B65" w:rsidRDefault="00D40B65" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarkastelemme jatkossa poikkeamia päivittäin. tavoitteena on kirjata joka päivältä yksi poikkeama. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03369" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samalla lisäämme yhteistä tietoisuutta poikkeamien perusajatuksesta jotta saamme toiminnasta ja tiimimme yhteistyöstä yhä </w:t>
+      </w:r>
+      <w:r w:rsidR="0082663B" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>avoimempaa, laadukasta ja toinen toista tukevaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B8F02D" w14:textId="77777777" w:rsidR="00FF1F9F" w:rsidRDefault="00FF1F9F" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784E09F0" w14:textId="77777777" w:rsidR="00FF1F9F" w:rsidRPr="00FF1F9F" w:rsidRDefault="00FF1F9F" w:rsidP="00FF1F9F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cafe Pihlaja iltapäivät ja omaisten tilaisuudet mahdollistavat avoimen kohtaamispaikan asiakkaille ja läheisille. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB3BBA6" w14:textId="77777777" w:rsidR="0082663B" w:rsidRPr="00FF1F9F" w:rsidRDefault="0082663B" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C374B23" w14:textId="607C6615" w:rsidR="00E45B24" w:rsidRPr="00FF1F9F" w:rsidRDefault="00E95396" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jatkamme yhteistyötä Mielekäs digi hankkeen kanssa 6 kerran</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9006E" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kokonaisuutena tulevalla kaudella. Tavoitteena lisätä asiakkaidemme digi</w:t>
+      </w:r>
+      <w:r w:rsidR="005B21D4" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">taitoja. Jatkamme myös yhteistyötä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B21D4" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B21D4" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57</w:t>
+      </w:r>
+      <w:r w:rsidR="00355A77" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yksikön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00355A77" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Haksulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00355A77" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kanssa etätreffien muodossa 1 kertaa kuukaudessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048E7194" w14:textId="77777777" w:rsidR="00355A77" w:rsidRPr="00FF1F9F" w:rsidRDefault="00355A77" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E347E4" w14:textId="6509E675" w:rsidR="00280A82" w:rsidRPr="00FF1F9F" w:rsidRDefault="00355A77" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jatkamme yhteisötaideprojektia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>osallistaen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siihen koko yhteisömme asiakkaita. Suunnittelemme </w:t>
+      </w:r>
+      <w:r w:rsidR="006314CA" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja toteutamme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>yhdessä asiakkaiden kanssa taidetila Ateljeen ja olohuone</w:t>
+      </w:r>
+      <w:r w:rsidR="006314CA" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tilan taideripustuksia ja hyllyjen asettelua. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1296C" w14:textId="77777777" w:rsidR="006314CA" w:rsidRPr="00FF1F9F" w:rsidRDefault="006314CA" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC22CD8" w14:textId="1B38E328" w:rsidR="00302473" w:rsidRPr="00FF1F9F" w:rsidRDefault="00546365" w:rsidP="00D67CAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juuruutamme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2C34" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulttuurihyvinvoinnin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">viitekehystä ja siihen liittyen, mm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22D96" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kevyesti toteutettavien retkien </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1F9F" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>roolia</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2C34" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osaksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1F9F" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>toimintaamme</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2C34" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006314CA" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uusina toimintoina aloitamme erillisen taideryhmän</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1F9F" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006314CA" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ilmaisuryhmän</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1F9F" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja vertaistuellisen keskusteluryhmän</w:t>
+      </w:r>
+      <w:r w:rsidR="006314CA" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Lisäksi jatkamme yhteislaulutilaisuuksia</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22D96" w:rsidRPr="00FF1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> säännöllisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229D546E" w14:textId="794C5A27" w:rsidR="00BF076C" w:rsidRDefault="00BF076C" w:rsidP="00335739">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF076C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Viikoittaisten yhteisökokousten kautta saatu palaute ja kokemustieto ohjaa aidosti ja reaaliaikaisesti asiakkaiden kanssa tehtävää toiminnan yhteiskehittämistä.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF076C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kehitämme pienryhmissä </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF7FBD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="00791847" w:rsidRPr="00BF076C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>rityistä</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">rityistä tukea tarvitseville asiakkaille </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF076C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>suunnattua</w:t>
+      </w:r>
+      <w:r w:rsidR="00973734" w:rsidRPr="00BF076C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimintaa jo </w:t>
+      </w:r>
       <w:r w:rsidR="00791847" w:rsidRPr="00BF076C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> tukea tarvitseville asiakkaille </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">olemassa olevien aamu- ja iltapäiväryhmien lisäksi. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF076C">
-[...15 lines deleted...]
-    <w:p w14:paraId="5F1B27D4" w14:textId="1B307E56" w:rsidR="00C913E0" w:rsidRDefault="00FE3DF2" w:rsidP="00335739">
+    </w:p>
+    <w:p w14:paraId="5824897F" w14:textId="77777777" w:rsidR="00335739" w:rsidRPr="00FE3DF2" w:rsidRDefault="00335739" w:rsidP="00335739">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1931035D" w14:textId="4C8E0504" w:rsidR="00BF1BFA" w:rsidRPr="00335739" w:rsidRDefault="00C913E0" w:rsidP="00335739">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335739">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Toteutamme kantaan siirtymisen hyvinvointialueittain. Kehitämme edelleen </w:t>
-[...241 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Asiakkaiden osallisuutta parannetaan edelleen innostamalla heitä mukaan ylläpidollisiin päivittäisiin tehtäviin. </w:t>
-      </w:r>
-[...58 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BF1BFA" w:rsidRPr="00335739" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="753DEF1D" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5" w:rsidP="007E2291">
+    <w:p w14:paraId="6825744F" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B9CA335" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5" w:rsidP="007E2291">
+    <w:p w14:paraId="178469F1" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70A40E7E" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5"/>
+    <w:p w14:paraId="4D369A97" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2358,65 +2320,65 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F55A1EC" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5" w:rsidP="007E2291">
+    <w:p w14:paraId="5F49C6BF" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22CCD564" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5" w:rsidP="007E2291">
+    <w:p w14:paraId="26058D6A" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0856CB5C" w14:textId="77777777" w:rsidR="00CC0DE5" w:rsidRDefault="00CC0DE5"/>
+    <w:p w14:paraId="59EAE26C" w14:textId="77777777" w:rsidR="00E6268B" w:rsidRDefault="00E6268B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71E1D0DA" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F734ECC" wp14:editId="25A2A15B">
@@ -2453,85 +2415,85 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7F162896" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00CC0DE5">
+  <w:p w14:paraId="7F162896" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6B14F134">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10200A31" w14:textId="77777777" w:rsidR="00F819BE" w:rsidRDefault="00CC0DE5">
+  <w:p w14:paraId="10200A31" w14:textId="77777777" w:rsidR="00F819BE" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="71B4173E">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="24EC911F">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="228825CF" w14:textId="77777777" w:rsidR="00F819BE" w:rsidRDefault="00370389">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 1</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20296AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39AE2E56"/>
@@ -3530,357 +3492,377 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000453441">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="445664443">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1293175253">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1150246509">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1791320130">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="286392891">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085008F"/>
     <w:rsid w:val="00001ADE"/>
     <w:rsid w:val="000041CC"/>
     <w:rsid w:val="000046DF"/>
     <w:rsid w:val="00006FAF"/>
+    <w:rsid w:val="00010264"/>
     <w:rsid w:val="000110E1"/>
     <w:rsid w:val="000142B5"/>
     <w:rsid w:val="00015808"/>
     <w:rsid w:val="00020F6C"/>
     <w:rsid w:val="00021B1C"/>
+    <w:rsid w:val="0002349D"/>
     <w:rsid w:val="00024626"/>
     <w:rsid w:val="000248C9"/>
     <w:rsid w:val="00025ED1"/>
     <w:rsid w:val="00027373"/>
+    <w:rsid w:val="00027458"/>
     <w:rsid w:val="000275F0"/>
+    <w:rsid w:val="00027F75"/>
     <w:rsid w:val="0003226B"/>
     <w:rsid w:val="00032DC8"/>
     <w:rsid w:val="0003408D"/>
     <w:rsid w:val="00035A3C"/>
     <w:rsid w:val="000376C1"/>
     <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043330"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
+    <w:rsid w:val="00080BBE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F519B"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00101F65"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
+    <w:rsid w:val="001151F4"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
+    <w:rsid w:val="00123D0D"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="001425C4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="0015255D"/>
     <w:rsid w:val="0015643D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A0FFE"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B1883"/>
+    <w:rsid w:val="001B2D26"/>
     <w:rsid w:val="001B77FD"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C509F"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001C7329"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D4E87"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F62A1"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00212DA7"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
+    <w:rsid w:val="00231C27"/>
     <w:rsid w:val="002331DF"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="00253708"/>
+    <w:rsid w:val="00253D58"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="0026559D"/>
     <w:rsid w:val="00273DCD"/>
     <w:rsid w:val="00274582"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="0027703B"/>
     <w:rsid w:val="0027712A"/>
     <w:rsid w:val="00277E3D"/>
+    <w:rsid w:val="00280A82"/>
     <w:rsid w:val="00283BF0"/>
     <w:rsid w:val="00287300"/>
+    <w:rsid w:val="00290BEB"/>
     <w:rsid w:val="00290FAC"/>
     <w:rsid w:val="00291093"/>
     <w:rsid w:val="002969D7"/>
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
     <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2662"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
+    <w:rsid w:val="00302473"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="00320DB6"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="0032542D"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00335739"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
+    <w:rsid w:val="00355A77"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00370389"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="003724BC"/>
+    <w:rsid w:val="00372FF4"/>
+    <w:rsid w:val="00374D40"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
+    <w:rsid w:val="00381C8B"/>
     <w:rsid w:val="00382C19"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
+    <w:rsid w:val="00391091"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
+    <w:rsid w:val="003B37E8"/>
     <w:rsid w:val="003B77A7"/>
     <w:rsid w:val="003C032C"/>
+    <w:rsid w:val="003C1116"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F1780"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="00401D8D"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
@@ -3895,470 +3877,513 @@
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="00441C0F"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="00465870"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00490E05"/>
     <w:rsid w:val="00492703"/>
+    <w:rsid w:val="004938BF"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
+    <w:rsid w:val="004B6271"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C201D"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
     <w:rsid w:val="005114A5"/>
     <w:rsid w:val="0051203A"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="00526840"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
+    <w:rsid w:val="00546365"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
     <w:rsid w:val="00550936"/>
     <w:rsid w:val="00551AE9"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00573555"/>
+    <w:rsid w:val="00573B2C"/>
     <w:rsid w:val="005748E0"/>
+    <w:rsid w:val="005763F1"/>
     <w:rsid w:val="0057786C"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582600"/>
     <w:rsid w:val="0058264C"/>
     <w:rsid w:val="005853D9"/>
     <w:rsid w:val="00590391"/>
     <w:rsid w:val="0059119A"/>
     <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
+    <w:rsid w:val="005A1A56"/>
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B03CF"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
+    <w:rsid w:val="005B21D4"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B5BC9"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
+    <w:rsid w:val="005C1794"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D6EBB"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
     <w:rsid w:val="005F0D86"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
+    <w:rsid w:val="006314CA"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00633DE0"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00657DAD"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="0066635A"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
+    <w:rsid w:val="00691B63"/>
+    <w:rsid w:val="00692E3E"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
+    <w:rsid w:val="006C4974"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E547D"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="00707C06"/>
+    <w:rsid w:val="00710871"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="0072292C"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
+    <w:rsid w:val="00757404"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="00765884"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="00776AF0"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="00791847"/>
     <w:rsid w:val="00792A75"/>
     <w:rsid w:val="007936EE"/>
+    <w:rsid w:val="00797411"/>
+    <w:rsid w:val="007A6ED4"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007B64B9"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C59E1"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
+    <w:rsid w:val="007D4437"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F0D32"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
+    <w:rsid w:val="008166A9"/>
+    <w:rsid w:val="00820B71"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
+    <w:rsid w:val="0082663B"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
     <w:rsid w:val="008424EC"/>
     <w:rsid w:val="008436FF"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
+    <w:rsid w:val="00856F97"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
+    <w:rsid w:val="00866E6D"/>
     <w:rsid w:val="00867A79"/>
+    <w:rsid w:val="00870442"/>
     <w:rsid w:val="00870E69"/>
+    <w:rsid w:val="008735C3"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="00887A8E"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
+    <w:rsid w:val="008B0F74"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B4729"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D6B31"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F4813"/>
     <w:rsid w:val="008F6E0D"/>
+    <w:rsid w:val="00900E67"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="009208B2"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
+    <w:rsid w:val="0092414B"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
+    <w:rsid w:val="009344AE"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="009428DA"/>
     <w:rsid w:val="0094334E"/>
+    <w:rsid w:val="0094420A"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
+    <w:rsid w:val="0095774D"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
+    <w:rsid w:val="00963704"/>
     <w:rsid w:val="00973734"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00974A8D"/>
     <w:rsid w:val="00980730"/>
+    <w:rsid w:val="00980772"/>
     <w:rsid w:val="00982A27"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009931FA"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
     <w:rsid w:val="009C03CF"/>
+    <w:rsid w:val="009C2232"/>
     <w:rsid w:val="009C43B4"/>
     <w:rsid w:val="009C79F1"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
+    <w:rsid w:val="00A0346B"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
+    <w:rsid w:val="00A2494A"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A30DAC"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
+    <w:rsid w:val="00A348EB"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A43DEB"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A54FEE"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55B93"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A57BB6"/>
     <w:rsid w:val="00A61775"/>
+    <w:rsid w:val="00A65C2C"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A84DEB"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
+    <w:rsid w:val="00AA0A74"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
+    <w:rsid w:val="00AB082F"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
+    <w:rsid w:val="00AD61E7"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
+    <w:rsid w:val="00AF3C06"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
+    <w:rsid w:val="00B03369"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05093"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
+    <w:rsid w:val="00B22D96"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B506DA"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
@@ -4374,303 +4399,323 @@
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB2CD2"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
     <w:rsid w:val="00BC2F2A"/>
     <w:rsid w:val="00BC4DD6"/>
     <w:rsid w:val="00BC544A"/>
     <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BCDF3E"/>
     <w:rsid w:val="00BD25BC"/>
     <w:rsid w:val="00BD2E33"/>
     <w:rsid w:val="00BD3EFA"/>
     <w:rsid w:val="00BD4486"/>
     <w:rsid w:val="00BD568C"/>
+    <w:rsid w:val="00BE270F"/>
     <w:rsid w:val="00BE4796"/>
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF076C"/>
     <w:rsid w:val="00BF1BFA"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF514F"/>
+    <w:rsid w:val="00BF7FBD"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
+    <w:rsid w:val="00C15D71"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C265A2"/>
     <w:rsid w:val="00C315F9"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C50DBF"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C54F22"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
     <w:rsid w:val="00C6071B"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C913E0"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
+    <w:rsid w:val="00C96076"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB3A70"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC0DE5"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CD739B"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00CF1E90"/>
+    <w:rsid w:val="00CF2819"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
+    <w:rsid w:val="00D40B65"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D50E7E"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D5554E"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
     <w:rsid w:val="00D6463D"/>
     <w:rsid w:val="00D67CAD"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
     <w:rsid w:val="00D74C4F"/>
+    <w:rsid w:val="00D752DA"/>
     <w:rsid w:val="00D76B74"/>
     <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D84F7D"/>
     <w:rsid w:val="00D85838"/>
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
+    <w:rsid w:val="00D9006E"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D92BB5"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DA7FA1"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DD0D38"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF478A"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
+    <w:rsid w:val="00E45B24"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
+    <w:rsid w:val="00E6268B"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
+    <w:rsid w:val="00E82BD5"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
+    <w:rsid w:val="00E95396"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00ED4410"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
+    <w:rsid w:val="00EE2C34"/>
+    <w:rsid w:val="00EE4F15"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF2389"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
+    <w:rsid w:val="00F13047"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
+    <w:rsid w:val="00F213F4"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
+    <w:rsid w:val="00F32CB9"/>
     <w:rsid w:val="00F334AE"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
+    <w:rsid w:val="00F46489"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F70E79"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F810F8"/>
     <w:rsid w:val="00F819BE"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FD4DD6"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE3DA3"/>
     <w:rsid w:val="00FE3DF2"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
+    <w:rsid w:val="00FF1F9F"/>
+    <w:rsid w:val="00FF21FA"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF4ED0"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
@@ -6849,71 +6894,71 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6431</Characters>
+  <Pages>4</Pages>
+  <Words>816</Words>
+  <Characters>6614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>55</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7210</CharactersWithSpaces>
+  <CharactersWithSpaces>7416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>