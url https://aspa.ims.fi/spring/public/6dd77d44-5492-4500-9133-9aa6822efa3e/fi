--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,1626 +1,1531 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <!-- Modified by docx4j 11.5.2 (Apache licensed) using REFERENCE JAXB in Eclipse Adoptium Java 17.0.16 on Linux -->
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="35C24551" w14:textId="77777777">
+    <w:p w14:paraId="5395DC04" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002479FA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aspa-koti</w:t>
-      </w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Virnan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002479FA">
+        <w:t xml:space="preserve"> Virnan omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> omavalvonnan </w:t>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="372660F1" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44748C6C" w14:textId="2CA581A2" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002479FA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Virnan verkkosivuilla. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seurantaraportilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463BD749" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BEF360" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388B53E9" w14:textId="29C62DE4" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.1.-30.4.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541EE7AA" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AA37C7" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...115 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002479FA">
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2AB105" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="5D2AB105" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F85110F" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisin asiakaskyselymme on toteutettu 5/2025. Kyselyn perusteella asiakkaista 80% on melko tai erittäin tyytyväisiä tarjoamaamme tukeen ja apuun. Melko tyytyväisten ja erittäin tyytyväisten asiakkaiden osuus oli noussut edellisen syksyn kyselystä. Asiakkaat kokevat, että heidän toiveitaan kuunnellaan ja he voivat osallistua itseään koskeviin päätöksiin. Suositteluindeksimme oli hieman laskenut edellisestä arvioinnista. Avoimissa palautteissa asiakkaat kertoivat, että suosittelisivat Virnaa seuraavista syistä: ihan hyvä paikka asua, hyvää palvelua, täällä on hyvät ruuat, mukava henkilökunta ja ohjaajat ovat ammattitaitoisia, kuuntelevat ja kannustavat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEC2505" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54550FF9" w14:textId="32DB5247" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kehittämisasioina asiakkaat toivat esiin sen, että puututtaisiin enemmän muiden asukkaiden häiritsevään käyttäytymiseen ja että kotiin saisi enemmän tukea ja asiakkaita kuultaisiin vielä nykyistä enemmän. Asiakkaat kertoivat, että erityisen hyvin on onnistuttu mukavassa ilmapiirissä, kuuntelemisessa, siivousavussa, tuen tuomisessa kotiin, oma kämppä on hieno, osa ohjaajista on superkivoja, hyvässä ruuassa ja siinä että Virnassa on melko turvallista ja hiljaista öisin. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana asiakkaiden kanssa on pidetty </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>talopalaverit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sovitusti kerran kuukaudessa. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Talopalavereissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaat ovat voineet muun muassa kertoa toiveitaan tulevan toiminnan suhteen. Asiakkaat ovat osallistuneet toiminnan suunnitteluun ja olemme viettäneet yhdessä mm. juhlapyhiä asiakkaiden toivomilla tavoilla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E63F55B" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC89E32" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seurantajakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aikana palautetta on kerätty myös erillisen ”palautelaatikon” avulla. Asiakkaat voivat kirjoittaa palautetta anonyymisti ja palautteet käsitellään </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>talopalavereissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tähän asti asiakkailta on tullut laatikkoon positiivista palautetta ja toiveita ryhmätoiminnoista. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Talopalavereissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käydään läpi myös asiakkaiden toiveita Virnan toiminnan suhteen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B82E16" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="1F85110F" w14:textId="77777777">
-[...432 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="39B82E16" w14:textId="77777777">
+    <w:p w14:paraId="69CCCECB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002479FA">
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7126228D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="7126228D" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F086F23" w14:textId="75F55398" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontaohjelmassa määritellyn mukaisesti Virnassa on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin (1krt/kk). Tarkastuksilla ei löytynyt poikkeamia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619C6B8D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC3C17" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamaraportteja on tehty </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seurantajaksolla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhdeksän kappaletta, jotka ovat olleet kaikki lääkepoikkeamia. Poikkeamista yksi on liittynyt lääkkeiden dosettijakoon ja kaikki muut lääkkeiden ottamiseen/asiakkaan omaan toimintaan esimerkiksi lääke on jäänyt ottamatta asiakkaan ollessa lomilla vanhempiensa luona tai asiakas on ollut humalassa lääkkeenottoaikaan eikä lääkettä ole voitu tämän vuoksi antaa. Poikkeamat on käsitelty yhteisesti yksikön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>viikkokouksissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECA1D97" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADDFE86" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...58 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...80 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="13193E2C" w14:textId="77777777">
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717A3E42" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002479FA">
+    </w:p>
+    <w:p w14:paraId="79B3532C" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virnaan on ollut helppo saada henkilökuntaa ja myös opiskelijoita tulee meille mielellään harjoitteluun. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keästyöhakemuksia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuli 118 ja saimme valittua hakijoiden joukosta kesätyöntekijät. Lyhytaikaisia keikkasijaisia käytämme yllättävissä poissaoloissa aina tarpeen mukaan. Monet keikkasijaiset ovat olleet meillä sijaisina jo useita vuosia, mikä tuo turvallisuuden tunnetta asiakkaille myös vakituisen henkilökunnan äkillisissä poissaoloissa. Henkilökunnan tasa-arvo ja yhdenvertaisuuskysely toteutettiin edellisen kerran keväällä 2025. Tasa-arvo ja yhdenvertaisuuskyselyssä kukaan kyselyyn vastanneista ei ollut havainnut syrjintää yksikössä eikä kukaan vastanneista ei ollut kokenut syrjintää tai epäasiallista kohtelua työssään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8AC015" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F7E4A2" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötyytyväisyyskysely toteutettiin keväällä 2026. Virnan NPS oli 50 eli erittäin hyvä. Aspa Palvelut Oy:n arvojen nähtiin toteutuvan päivittäisessä työssä hyvin (ka. 4,46) ja strategisten tavoitteiden nähtiin toteutuvan hyvin (ka. 4,28). Esihenkilötyö (ka. 4,19) ja työyhteisö (ka. 4,29) saivat hyvät arvosanat. Yksikön vahvuuksina nousi esiin, että 100% työntekijöistä kokee, että:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190AF033" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>organisaatiossa kunnioitetaan toisia, organisaatiossa toimitaan vastuullisesti, yksikössä saa apua työkavereilta ja teemme mitä lupaamme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AD83BB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A38768" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...86 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="40274482" w14:textId="77777777">
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168E7EE5" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002479FA">
+    </w:p>
+    <w:p w14:paraId="73A6D00F" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötyytyväisyys ja asiakastyytyväisyyskyselyiden tulokset ovat olleet hyviä ja myös muu toiminnasta saatu palaute on ollut positiivista. Asiakkailta saatu positiivinen palaute niin suullisesti kuin kirjallisesti kertoo myös osaltaan siitä, että Virnassa tehdään hyvää työtä. Olemme onnistuneet rekrytoinneissa hyvin ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Virna on haluttu työpaikka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133882BE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FC7C26" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="002479FA" w:rsidR="002C00CD" w:rsidP="002C00CD" w:rsidRDefault="002C00CD" w14:paraId="79FC7C26" w14:textId="77777777">
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6633C8CB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002479FA">
-[...79 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B3F7A8" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Valmistaudumme siirtymään Kanta-palveluihin ja panostamme laadukkaaseen kirjaamiseen, kuten tähänkin asti. Tavoitteenamme on edelleen kehittää omavalvontaa ja poikkeamien raportointia. Ylläpidämme avointa keskusteluilmapiriä yksikössä ja panostamme työhyvinvointiin yhteisesti sovittujen käytäntöjen kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512DC5EB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4A9A59" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B95E1A0" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002479FA">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0048625F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikönjohtaja:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0048625F">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve"> Jenna Vertanen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008644B8" w:rsidR="008644B8" w:rsidP="008644B8" w:rsidRDefault="008644B8" w14:paraId="7CDE5A4F" w14:textId="77777777">
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+    <w:p w14:paraId="7CDE5A4F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidRPr="008644B8" w:rsidR="008644B8" w:rsidSect="002618EC">
+    <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BBD0DCE" w14:textId="77777777" w:rsidR="002C00CD" w:rsidRDefault="002C00CD" w:rsidP="007E2291">
+    <w:p w14:paraId="6723DB40" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1386555A" w14:textId="77777777" w:rsidR="002C00CD" w:rsidRDefault="002C00CD" w:rsidP="007E2291">
+    <w:p w14:paraId="218DF01D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43D0CC92" w14:textId="77777777" w:rsidR="002C00CD" w:rsidRDefault="002C00CD"/>
+    <w:p w14:paraId="2D377347" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2C8A3C68" w14:textId="77777777" w:rsidR="002C00CD" w:rsidRPr="006D79FF" w:rsidRDefault="002C00CD" w:rsidP="00BB7768">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3076547B" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D84B497" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3842BDA1" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4D2426DA" w14:textId="5394C535" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="008B2E92">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:ind w:left="-851"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="630AC2E9" wp14:editId="2EE44022">
-[...10 lines deleted...]
-          <wp:docPr id="2" name="Kuva 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D5E5D55" wp14:editId="782F4437">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1425600"/>
+                    <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...103 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00455B1D" w:rsidR="002C00CD" w:rsidP="00455B1D" w:rsidRDefault="002C00CD" w14:paraId="7EF34A7D" w14:textId="77777777">
+  <w:p w14:paraId="7EF34A7D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRPr="00455B1D" w:rsidRDefault="00A90000" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="614CB76B" w14:textId="071B19A2" w:rsidR="00A90000" w:rsidRDefault="00A90000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...21 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE8F98A" wp14:editId="2D955625">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6F530645" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C08C7B" wp14:editId="282CA604">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="334645"/>
+              <wp:effectExtent l="9525" t="9525" r="6350" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Tekstiruutu 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="334645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="45C08C7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkw/huMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3Zue7HirLbZpqq0&#10;vUi7/QCMsY0WAx1w7PTrO+Ak67ZvVf2AGGY4nDkz483d0CpyEOCk0Tmdz1JKhOamlLrO6ffn/bsb&#10;SpxnumTKaJHTo3D0bvv2zaa3mViYxqhSAEEQ7bLe5rTx3mZJ4ngjWuZmxgqNzspAyzyaUCclsB7R&#10;W5Us0vQq6Q2UFgwXzuHpw+ik24hfVYL7r1XlhCcqp8jNxxXiWoQ12W5YVgOzjeQnGuwfWLRManz0&#10;AvXAPCMdyL+gWsnBOFP5GTdtYqpKchFzwGzm6R/ZPDXMipgLiuPsRSb3/2D5l8M3ILLE2lGiWYsl&#10;ehYvzkvoOt+ReRCoty7DuCeLkX54b4YQHJJ19tHwF0e02TVM1+IewPSNYCUSjDeTydURxwWQov9s&#10;SnyJdd5EoKGCNgCiHgTRsVDHS3HE4AnHw+X8ep2m6OLoWy5XV6t1IJew7HzbgvMfhWlJ2OQUsPgR&#10;nR0enR9DzyGRvVGy3EulogF1sVNADgwbZR+/E7qbhilN+pzerhfrUYCpz00hkGkgO776G0QrPXa8&#10;km1Oby5BLAuyfdAlXmCZZ1KNe8xOaUwy6BikG0X0QzFgYDgsTHlERcGMnY2TiJvGwE9KeuzqnLof&#10;HQNBifqksSq389UqjEE0VuvrBRow9RRTD9McoXLqKRm3Oz+OTmdB1g2+dO6De6zkXkaRX1mdeGPn&#10;xjKdpiyMxtSOUa//gu0vAAAA//8DAFBLAwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOz&#10;nr9XLqfQiRGH1EbScDtTIJBsdC01GnZv65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4&#10;nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcOD52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W&#10;48K+rz+0vr6anh5BZJzy3zH84DM6VMxUxyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCkw/huMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57257E4E" wp14:editId="04568AE5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Tekstiruutu 4" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="37C89A7A" id="Tekstiruutu 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBw0NWNNAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7JdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfLm0Nr2V5jMOAqPr2YcKadBGXcruLfH+/f&#10;XHEWonBKWHC64kcd+M3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyWfSAyiNIHQJF74YkX2X8utYyfq3roCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjmw8HYqH93BI8VR38A8gnwJzsNGWVE9xctaNcDt9iwh9o4Ui&#10;4hmmGOEMoCEhbvvPoIiB6CJk1EONbUInnRhdRQ08npumD5FJCl6+XUwmlJGUOtlEtBDly2GPIX7U&#10;0LJkVByJXQYX+4cQh60vW3IlYI26N9ZmB3fbtUW2F/R+7vOXZCD0MN5mHesrfr2YLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+dd4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUievpfJ5GIjvzxbsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHDQ1Y00AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="148EDCE3" wp14:editId="2DE29597">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="334645"/>
+              <wp:effectExtent l="10160" t="9525" r="5715" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Tekstiruutu 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="334645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="148EDCE3" id="Tekstiruutu 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4iA4LMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjXXow4RZcuw4Du&#10;ArT7AEaWY6GypFFy7O7rR8lJmm7Yy7A8CKJJHR4eklne9I1me4leWVPwyWjMmTTClsrsCv79cfPu&#10;ijMfwJSgrZEFf5ae36zevll2LpdTW1tdSmQEYnzeuYLXIbg8y7yoZQN+ZJ005KwsNhDIxF1WInSE&#10;3uhsOh5fZJ3F0qEV0nv6ejc4+SrhV5UU4WtVeRmYLjhxC+nEdG7jma2WkO8QXK3EgQb8A4sGlKGk&#10;J6g7CMBaVH9ANUqg9bYKI2GbzFaVEjLVQNVMxr9V81CDk6kWEse7k0z+/8GKL/tvyFRZ8ClnBhpq&#10;0aN88kFh24aWTaNAnfM5xT04igz9e9tTo1Ox3t1b8eSZsesazE7eItqullASwUl8mZ09HXB8BNl2&#10;n21JmaANNgH1FTZRPdKDETo16vnUHNkHJujjbHK5GI/JJcg3m80v5ouUAvLja4c+fJS2YfFScKTm&#10;J3TY3/sQ2UB+DInJvNWq3Citk4G77Voj2wMNyib9DuivwrRhXcGvF9PFIMBfIYhpJDtkfQXRqEAT&#10;r1VT8KtTEORRtg+mpAeQB1B6uBNlbQ46RukGEUO/7VPPkshR460tn0lYtMOA00LSpbb4k7OOhrvg&#10;/kcLKDnTnww153oyn8dtSMZ8cTklA88923MPGEFQBQ+cDdd1GDaodah2NWU6jsMtNXSjktYvrA70&#10;aYBTCw7LFjfk3E5RL38Jq18AAAD//wMAUEsDBBQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMKkASpNJ8S0M2NMQtzSxGuqNU5psq7j12O4wMXy&#10;07Oev1cup9CJEYfURtJwO1MgkGx0LTUadm/rmwcQKRtypouEGs6YYFldXpSmcPFErzhucyM4hFJh&#10;NPic+0LKZD0Gk2axR2JvH4dgMsuhkW4wJw4PnZwrdSeDaYk/eNPjs0d72B6DhrTafPZ2v6kP3p2/&#10;Xlbjwr6vP7S+vpqeHkFknPLfMfzgMzpUzFTHI7kkOg1cJP9O9hZKsax5md+DrEr5H776BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPiIDgsyAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADWdbWjZAAAABAEAAA8AAAAAAAAAAAAAAAAAjAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults spidmax="8193" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="10247"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0037018F"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
+    <w:rsid w:val="000D7C6D"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00196177"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002C00CD"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="0037018F"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="0048625F"/>
     <w:rsid w:val="004A5565"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="0053512D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00761934"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007B0D65"/>
     <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="007F1DB7"/>
+    <w:rsid w:val="00821937"/>
     <w:rsid w:val="008644B8"/>
+    <w:rsid w:val="008B2E92"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
+    <w:rsid w:val="0091519B"/>
     <w:rsid w:val="00A112B3"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A43DAF"/>
     <w:rsid w:val="00A845A4"/>
+    <w:rsid w:val="00A90000"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B04EC9"/>
     <w:rsid w:val="00B13670"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B92E92"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00EC455D"/>
     <w:rsid w:val="00EF31FB"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="8193" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="10247"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="1" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DBC41D4"/>
+  <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w14:docId w14:val="2DBC41D4"/>
   <w15:docId w15:val="{9070EA0D-7A9D-4D99-AEA4-C8D6FD89586A}"/>
-  <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2426,82 +2331,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...23 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2781,75 +2659,63 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
@@ -3105,91 +2971,164 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D986A25-B20F-4DDC-B951-E110CCE23419}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCC6218-A612-446B-8E73-EF92F1E474BF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>647</Words>
-  <Characters>5247</Characters>
+  <Words>579</Words>
+  <Characters>4692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5883</CharactersWithSpaces>
+  <CharactersWithSpaces>5261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenna Vertanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>