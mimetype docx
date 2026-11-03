--- v1 (2026-06-20)
+++ v2 (2026-11-03)
@@ -9,97 +9,97 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5395DC04" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="5395DC04" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Virnan omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="372660F1" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...8 lines deleted...]
-    <w:p w14:paraId="44748C6C" w14:textId="2CA581A2" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="372660F1" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44748C6C" w14:textId="2CA581A2" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -108,765 +108,763 @@
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Virnan verkkosivuilla. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Seurantaraportilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463BD749" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="463BD749" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BEF360" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="00BEF360" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388B53E9" w14:textId="29C62DE4" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...23 lines deleted...]
-    <w:p w14:paraId="40AA37C7" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="388B53E9" w14:textId="66955AA3" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.5.-31.8.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E29A18" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783E2E4E" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2AB105" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="04837142" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F85110F" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Kehittämisasioina asiakkaat toivat esiin sen, että puututtaisiin enemmän muiden asukkaiden häiritsevään käyttäytymiseen ja että kotiin saisi enemmän tukea ja asiakkaita kuultaisiin vielä nykyistä enemmän. Asiakkaat kertoivat, että erityisen hyvin on onnistuttu mukavassa ilmapiirissä, kuuntelemisessa, siivousavussa, tuen tuomisessa kotiin, oma kämppä on hieno, osa ohjaajista on superkivoja, hyvässä ruuassa ja siinä että Virnassa on melko turvallista ja hiljaista öisin. </w:t>
+    <w:p w14:paraId="419C9B76" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisin asiakaskyselymme on toteutettu huhti-toukokuussa 2026. Kyselyn perusteella asiakkaista 89% on melko tai erittäin tyytyväisiä tarjoamaamme tukeen ja apuun. Melko tyytyväisten ja erittäin tyytyväisten asiakkaiden osuus oli noussut edellisen kevään kyselystä. Asiakkaat kokevat, että heidän toiveitaan kuunnellaan, he voivat osallistua itseään koskeviin päätöksiin, heitä kunnioitetaan ja palvelu on henkilökohtaista. Kaikissa näistä neljästä arvosana oli vähintään 4 ja väittämien keskiarvo 4,3. Suositteluindeksimme oli myös noussut edellisestä arvioinnista ja oli nyt 29. Avoimissa palautteissa asiakkaat kertoivat, että olemme onnistuneet erityisesti kohentamaan itsetuntoa, kuuntelussa, jutteluhetkissä ruuanlaitossa ja kävelylenkeillä, palavereissa ja siinä että henkilökunta on ammattitaitoista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3004D755" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C5AD13" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kehittämisasioina asiakkaat toivat esiin seuraavat asiat: ehkä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>nepsyjen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ymmärtämisessä, parempaa ruokaa ja pahan olon vakavasti ottamisessa.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Seurantajakson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> aikana asiakkaiden kanssa on pidetty </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>talopalaverit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sovitusti kerran kuukaudessa. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Talopalavereissa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakkaat ovat voineet muun muassa kertoa toiveitaan tulevan toiminnan suhteen. Asiakkaat ovat osallistuneet toiminnan suunnitteluun ja olemme viettäneet yhdessä mm. juhlapyhiä asiakkaiden toivomilla tavoilla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E63F55B" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...8 lines deleted...]
-    <w:p w14:paraId="0BC89E32" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="6E8D7988" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC89E32" w14:textId="0AC3087E" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Seurantajakson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> aikana palautetta on kerätty myös erillisen ”palautelaatikon” avulla. Asiakkaat voivat kirjoittaa palautetta anonyymisti ja palautteet käsitellään </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>talopalavereissa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tähän asti asiakkailta on tullut laatikkoon positiivista palautetta ja toiveita ryhmätoiminnoista. </w:t>
+        <w:t xml:space="preserve">. Tähän asti asiakkailta on tullut laatikkoon positiivista palautetta ja toiveita ryhmätoiminnoista. Asiakkaat ovat antaneet myös suullisesti positiivista palautetta mm. kuuntelemisesta ja hyvästä ruuasta. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Talopalavereissa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> käydään läpi myös asiakkaiden toiveita Virnan toiminnan suhteen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B82E16" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="39B82E16" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CCCECB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="69CCCECB" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7126228D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="7126228D" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F086F23" w14:textId="75F55398" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="5F086F23" w14:textId="75F55398" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontaohjelmassa määritellyn mukaisesti Virnassa on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin (1krt/kk). Tarkastuksilla ei löytynyt poikkeamia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619C6B8D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...8 lines deleted...]
-    <w:p w14:paraId="31EC3C17" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="619C6B8D" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CA04FD" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Poikkeamaraportteja on tehty </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>seurantajaksolla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yhdeksän kappaletta, jotka ovat olleet kaikki lääkepoikkeamia. Poikkeamista yksi on liittynyt lääkkeiden dosettijakoon ja kaikki muut lääkkeiden ottamiseen/asiakkaan omaan toimintaan esimerkiksi lääke on jäänyt ottamatta asiakkaan ollessa lomilla vanhempiensa luona tai asiakas on ollut humalassa lääkkeenottoaikaan eikä lääkettä ole voitu tämän vuoksi antaa. Poikkeamat on käsitelty yhteisesti yksikön </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4ECA1D97" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+        <w:t xml:space="preserve"> 14 kappaletta, joista 13 oli lääkepoikkeamia ja yksi koski hissin jumiin jäämistä. Poikkeamista yksi on liittynyt lääkkeiden dosettijakoon ja kaikki muut lääkkeiden ottamiseen/asiakkaan omaan toimintaan esimerkiksi lääke on jäänyt ottamatta asiakkaan ollessa lomilla tai asiakas on ollut humalassa lääkkeenottoaikaan eikä lääkettä ole voitu tämän vuoksi antaa. Poikkeamat on käsitelty yhteisesti yksikön viikkokokouksissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECA1D97" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADDFE86" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="3ADDFE86" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717A3E42" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="717A3E42" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B3532C" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...67 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="79B3532C" w14:textId="5697764C" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virnaan on ollut helppo saada henkilökuntaa ja myös opiskelijoita tulee meille mielellään harjoitteluun. Kesäsijaisuudet toteutuivat suunnitellusti, kesätyöntekijät tulivat nopeasti osaksi työyhteisöä </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja saimme heiltä positiivista palautetta. Lyhytaikaisia keikkasijaisia käytämme yllättävissä poissaoloissa aina tarpeen mukaan. Monet keikkasijaiset ovat olleet meillä sijaisina jo useita vuosia, mikä tuo turvallisuuden tunnetta asiakkaille myös vakituisen henkilökunnan äkillisissä poissaoloissa. Henkilökunnan tasa-arvo ja yhdenvertaisuuskysely toteutettiin edellisen kerran keväällä 2025. Tasa-arvo ja yhdenvertaisuuskyselyssä kukaan kyselyyn vastanneista ei ollut havainnut syrjintää yksikössä eikä kukaan vastanneista ei ollut kokenut syrjintää tai epäasiallista kohtelua työssään. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8AC015" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F7E4A2" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötyytyväisyyskysely toteutettiin keväällä 2026. Virnan NPS oli 50 eli erittäin hyvä. Aspa Palvelut Oy:n arvojen nähtiin toteutuvan päivittäisessä työssä hyvin (ka. 4,46) ja strategisten tavoitteiden nähtiin toteutuvan </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>hyvin (ka. 4,28). Esihenkilötyö (ka. 4,19) ja työyhteisö (ka. 4,29) saivat hyvät arvosanat. Yksikön vahvuuksina nousi esiin, että 100% työntekijöistä kokee, että:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190AF033" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>organisaatiossa kunnioitetaan toisia, organisaatiossa toimitaan vastuullisesti, yksikössä saa apua työkavereilta ja teemme mitä lupaamme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AD83BB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...8 lines deleted...]
-    <w:p w14:paraId="42A38768" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="53AD83BB" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A38768" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168E7EE5" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="168E7EE5" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A6D00F" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Henkilöstötyytyväisyys ja asiakastyytyväisyyskyselyiden tulokset ovat olleet hyviä ja myös muu toiminnasta saatu palaute on ollut positiivista. Asiakkailta saatu positiivinen palaute niin suullisesti kuin kirjallisesti kertoo myös osaltaan siitä, että Virnassa tehdään hyvää työtä. Olemme onnistuneet rekrytoinneissa hyvin ja </w:t>
+    <w:p w14:paraId="73A6D00F" w14:textId="7729851D" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötyytyväisyys ja asiakastyytyväisyyskyselyiden tulokset ovat olleet hyviä ja myös muu toiminnasta saatu palaute on ollut positiivista. Asiakkailta sekä asiakkaiden läheisiltä saatu positiivinen palaute niin suullisesti kuin kirjallisesti kertoo myös osaltaan siitä, että Virnassa tehdään hyvää työtä. Olemme onnistuneet rekrytoinneissa hyvin ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Virna on haluttu työpaikka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133882BE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...8 lines deleted...]
-    <w:p w14:paraId="79FC7C26" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="133882BE" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FC7C26" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6633C8CB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="6633C8CB" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B3F7A8" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="13B3F7A8" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Valmistaudumme siirtymään Kanta-palveluihin ja panostamme laadukkaaseen kirjaamiseen, kuten tähänkin asti. Tavoitteenamme on edelleen kehittää omavalvontaa ja poikkeamien raportointia. Ylläpidämme avointa keskusteluilmapiriä yksikössä ja panostamme työhyvinvointiin yhteisesti sovittujen käytäntöjen kautta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512DC5EB" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
-[...17 lines deleted...]
-    <w:p w14:paraId="5B95E1A0" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="00A90000">
+    <w:p w14:paraId="512DC5EB" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4A9A59" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B95E1A0" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011">
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikönjohtaja:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve"> Jenna Vertanen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDE5A4F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5CD7B320" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="00C26011"/>
+    <w:p w14:paraId="7CDE5A4F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6723DB40" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+    <w:p w14:paraId="00DF85E5" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="218DF01D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+    <w:p w14:paraId="64E539E8" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D377347" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000"/>
+    <w:p w14:paraId="080180E7" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -886,72 +884,72 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3076547B" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+    <w:p w14:paraId="62257FCE" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D84B497" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="007E2291">
+    <w:p w14:paraId="76F0E8FD" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3842BDA1" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000"/>
+    <w:p w14:paraId="630AA513" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="4D2426DA" w14:textId="5394C535" w:rsidR="00A90000" w:rsidRDefault="00A90000" w:rsidP="008B2E92">
+  <w:p w14:paraId="4D2426DA" w14:textId="5394C535" w:rsidR="00C26011" w:rsidRDefault="00C26011" w:rsidP="008B2E92">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D5E5D55" wp14:editId="782F4437">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
@@ -966,60 +964,60 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7EF34A7D" w14:textId="77777777" w:rsidR="00A90000" w:rsidRPr="00455B1D" w:rsidRDefault="00A90000" w:rsidP="00455B1D">
+  <w:p w14:paraId="7EF34A7D" w14:textId="77777777" w:rsidR="00C26011" w:rsidRPr="00455B1D" w:rsidRDefault="00C26011" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="614CB76B" w14:textId="071B19A2" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+  <w:p w14:paraId="614CB76B" w14:textId="071B19A2" w:rsidR="00C26011" w:rsidRDefault="00C26011">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE8F98A" wp14:editId="2D955625">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="635000" cy="635000"/>
               <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -1102,92 +1100,92 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="334645"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                        <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 3</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="45C08C7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkw/huMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3Zue7HirLbZpqq0&#10;vUi7/QCMsY0WAx1w7PTrO+Ak67ZvVf2AGGY4nDkz483d0CpyEOCk0Tmdz1JKhOamlLrO6ffn/bsb&#10;SpxnumTKaJHTo3D0bvv2zaa3mViYxqhSAEEQ7bLe5rTx3mZJ4ngjWuZmxgqNzspAyzyaUCclsB7R&#10;W5Us0vQq6Q2UFgwXzuHpw+ik24hfVYL7r1XlhCcqp8jNxxXiWoQ12W5YVgOzjeQnGuwfWLRManz0&#10;AvXAPCMdyL+gWsnBOFP5GTdtYqpKchFzwGzm6R/ZPDXMipgLiuPsRSb3/2D5l8M3ILLE2lGiWYsl&#10;ehYvzkvoOt+ReRCoty7DuCeLkX54b4YQHJJ19tHwF0e02TVM1+IewPSNYCUSjDeTydURxwWQov9s&#10;SnyJdd5EoKGCNgCiHgTRsVDHS3HE4AnHw+X8ep2m6OLoWy5XV6t1IJew7HzbgvMfhWlJ2OQUsPgR&#10;nR0enR9DzyGRvVGy3EulogF1sVNADgwbZR+/E7qbhilN+pzerhfrUYCpz00hkGkgO776G0QrPXa8&#10;km1Oby5BLAuyfdAlXmCZZ1KNe8xOaUwy6BikG0X0QzFgYDgsTHlERcGMnY2TiJvGwE9KeuzqnLof&#10;HQNBifqksSq389UqjEE0VuvrBRow9RRTD9McoXLqKRm3Oz+OTmdB1g2+dO6De6zkXkaRX1mdeGPn&#10;xjKdpiyMxtSOUa//gu0vAAAA//8DAFBLAwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOz&#10;nr9XLqfQiRGH1EbScDtTIJBsdC01GnZv65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4&#10;nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcOD52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W&#10;48K+rz+0vr6anh5BZJzy3zH84DM6VMxUxyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCkw/huMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                  <w:p w14:paraId="21C2B5AE" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 3</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -1287,127 +1285,127 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3175000" cy="334645"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                        <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011">
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Versio: 3</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="148EDCE3" id="Tekstiruutu 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4iA4LMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjXXow4RZcuw4Du&#10;ArT7AEaWY6GypFFy7O7rR8lJmm7Yy7A8CKJJHR4eklne9I1me4leWVPwyWjMmTTClsrsCv79cfPu&#10;ijMfwJSgrZEFf5ae36zevll2LpdTW1tdSmQEYnzeuYLXIbg8y7yoZQN+ZJ005KwsNhDIxF1WInSE&#10;3uhsOh5fZJ3F0qEV0nv6ejc4+SrhV5UU4WtVeRmYLjhxC+nEdG7jma2WkO8QXK3EgQb8A4sGlKGk&#10;J6g7CMBaVH9ANUqg9bYKI2GbzFaVEjLVQNVMxr9V81CDk6kWEse7k0z+/8GKL/tvyFRZ8ClnBhpq&#10;0aN88kFh24aWTaNAnfM5xT04igz9e9tTo1Ox3t1b8eSZsesazE7eItqullASwUl8mZ09HXB8BNl2&#10;n21JmaANNgH1FTZRPdKDETo16vnUHNkHJujjbHK5GI/JJcg3m80v5ouUAvLja4c+fJS2YfFScKTm&#10;J3TY3/sQ2UB+DInJvNWq3Citk4G77Voj2wMNyib9DuivwrRhXcGvF9PFIMBfIYhpJDtkfQXRqEAT&#10;r1VT8KtTEORRtg+mpAeQB1B6uBNlbQ46RukGEUO/7VPPkshR460tn0lYtMOA00LSpbb4k7OOhrvg&#10;/kcLKDnTnww153oyn8dtSMZ8cTklA88923MPGEFQBQ+cDdd1GDaodah2NWU6jsMtNXSjktYvrA70&#10;aYBTCw7LFjfk3E5RL38Jq18AAAD//wMAUEsDBBQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMKkASpNJ8S0M2NMQtzSxGuqNU5psq7j12O4wMXy&#10;07Oev1cup9CJEYfURtJwO1MgkGx0LTUadm/rmwcQKRtypouEGs6YYFldXpSmcPFErzhucyM4hFJh&#10;NPic+0LKZD0Gk2axR2JvH4dgMsuhkW4wJw4PnZwrdSeDaYk/eNPjs0d72B6DhrTafPZ2v6kP3p2/&#10;Xlbjwr6vP7S+vpqeHkFknPLfMfzgMzpUzFTHI7kkOg1cJP9O9hZKsax5md+DrEr5H776BgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPiIDgsyAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADWdbWjZAAAABAEAAA8AAAAAAAAAAAAAAAAAjAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00A90000" w:rsidRDefault="00A90000">
+                  <w:p w14:paraId="666D9235" w14:textId="77777777" w:rsidR="00C26011" w:rsidRDefault="00C26011">
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Versio: 3</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Hyväksyjä: Katariina Lahtinen, 4.10.2025 07:54</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10247"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0037018F"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
@@ -1439,83 +1437,85 @@
     <w:rsid w:val="00761934"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007B0D65"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007F1DB7"/>
     <w:rsid w:val="00821937"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B2E92"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="0091519B"/>
     <w:rsid w:val="00A112B3"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A43DAF"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A90000"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B04EC9"/>
     <w:rsid w:val="00B13670"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B92E92"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
+    <w:rsid w:val="00C26011"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00EC455D"/>
     <w:rsid w:val="00EF31FB"/>
+    <w:rsid w:val="00F00C8B"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10247"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2DBC41D4"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9070EA0D-7A9D-4D99-AEA4-C8D6FD89586A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -2324,50 +2324,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1814759604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2675,56 +2688,66 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -2919,118 +2942,108 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCC6218-A612-446B-8E73-EF92F1E474BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6476CEF9-F2EB-4361-B2B3-D5F1E9299836}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -3065,70 +3078,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>579</Words>
-  <Characters>4692</Characters>
+  <Words>580</Words>
+  <Characters>4699</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5261</CharactersWithSpaces>
+  <CharactersWithSpaces>5269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenna Vertanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>