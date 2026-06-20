--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,3377 +1,2144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...4 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 11.5.2 (Apache licensed) using REFERENCE JAXB in Eclipse Adoptium Java 17.0.16 on Linux -->
-[...479 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="75117BFC" w14:textId="13822A4D" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0BEBD58F" w:rsidR="00670431">
-[...120 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...248 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="00E725BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-        <w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>nisaare</w:t>
+      </w:r>
+      <w:r w:rsidR="00E725BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Kehittämissuunnitelmat</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
+      </w:r>
+      <w:r w:rsidR="00035E0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.1.2026-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE7526" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D70FD5C" w14:textId="7969B869" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on </w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>julkaistu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisaaren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. </w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tällä s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A6E8A1" w14:textId="77777777" w:rsidR="0088711C" w:rsidRDefault="0088711C" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B48200" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EBE9BB" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E457A" w:rsidR="00C218EE">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001E457A">
+    </w:p>
+    <w:p w14:paraId="42727975" w14:textId="2D75AE7D" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAA6521" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF684D8" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5334D9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292617C0" w14:textId="77777777" w:rsidR="00793528" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisin asiakaskyselymme on toteutettu 5/2025. Asiakkaat kokevat, että </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57D70">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>heitä kunnioitetaan</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4889">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, he voivat osallistua itseään koskeviin päätöksiin, palvelu on</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3525">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilökohtaista ja heidän toiveitaan kuunnellaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A34FF9E" w14:textId="6EE87204" w:rsidR="003D59B6" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoimissa palautteissa asiakkaat kertoivat, että suosittelisivat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56BF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00102BEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisaarta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seuraavista syistä</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90F61">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E457A" w:rsidR="00C527F1">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001E457A">
+      <w:r w:rsidR="00EF0A9C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="0090163E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enkilökunta on erittäin mukavaa, avuliasta ja rentoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90F61">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0A9C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ruoka on hyvää ja täyttävää, </w:t>
+      </w:r>
+      <w:r w:rsidR="00324EBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tilat ovat hyvät ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00940FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toiset </w:t>
+      </w:r>
+      <w:r w:rsidR="00324EBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00940FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ia</w:t>
+      </w:r>
+      <w:r w:rsidR="00324EBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kkaat ovat mukavia ja rauhallisia.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D59B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiakkaat kokivat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56BF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana Sinisaaren onnistuneen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6DDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siinä, että asiakkaat kohdataan kunnioittavasti ja </w:t>
+      </w:r>
+      <w:r w:rsidR="0011569D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ihmisarvoisesti, tuki mietitään yksilöllisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00085B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, koti on kiva ja henkilökunta hyvää ja mukavaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC9F226" w14:textId="7F27197D" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kehittämisasioina asiakkaat toivat esiin sen, että </w:t>
+      </w:r>
+      <w:r w:rsidR="007378FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työntekijöiden pitäisi saada kuljettaa asiakkaita </w:t>
+      </w:r>
+      <w:r w:rsidR="00814B3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>omalla autollaan, koska kulkeminen kävellen</w:t>
+      </w:r>
+      <w:r w:rsidR="009817E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asioiden hoitamiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00940FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00814B3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> välillä raskasta</w:t>
+      </w:r>
+      <w:r w:rsidR="009817E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:r w:rsidR="003C2724">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fyysisen ja psyykkisen kunnon vuoksi</w:t>
+      </w:r>
+      <w:r w:rsidR="009518D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja vie </w:t>
+      </w:r>
+      <w:r w:rsidR="009817E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paljon aikaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5B7C75" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C2A0D9" w14:textId="0ACC5468" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana palautetta on kerätty </w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suullisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D72">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sekä anonyymist</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2724">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kirjallisena </w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>palautepostilaatikon välityksellä</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Asiakkaita kannustetaan jatkuvaan palautteeseen ja korostamme myös, että</w:t>
+      </w:r>
+      <w:r w:rsidR="0073084C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> näillä palautteilla meillä on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2815">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mahdollis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A542EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uus tukea ja auttaa heitä parhaiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA1608D" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D01D226" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FDA25B" w14:textId="77777777" w:rsidR="00EB7175" w:rsidRDefault="00EB7175" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7EFA06" w14:textId="08C04A5E" w:rsidR="00C10704" w:rsidRDefault="001D7D5C" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana poikkeamia kirjattiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00073E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">säännöllisesti, eikä poikkeamia juurikaan jäänyt kirjaamatta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE444A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamat ovat olleet suurimmaksi osaksi lääkepoikkeamia. Lääkepoikkeamat on käsitelty viikoittain henkilökunnan viikkopalavereissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00073E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvonta yksikö</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12361">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12361">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ollut toimivaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75439650" w14:textId="77777777" w:rsidR="00C10704" w:rsidRDefault="00C10704" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36947BF3" w14:textId="77777777" w:rsidR="00E623AE" w:rsidRDefault="00E623AE" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533779D9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A68F4" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060CD4E5" w14:textId="0AF33904" w:rsidR="006A41F5" w:rsidRDefault="0073084C" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DFE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisaareen</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on ollut helppo saada henkilökuntaa ja myös opiskelijoita tulee meille mielellään harjoitteluun. Lyhytaikaisia keikkasijaisia käytämme yllättävissä poissaoloissa aina tarpeen mukaan. Monet keikkasijaiset ovat olleet meillä sijaisina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai harjoittelussa jo aiemmin</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mikä tuo turvallisuuden tunnetta asiakkaille myös vakituisen henkilökunnan äkillisissä poissaoloissa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2224CC05" w14:textId="77777777" w:rsidR="007040A0" w:rsidRDefault="007040A0" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4174F760" w14:textId="0537788B" w:rsidR="00B506AC" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pulssikysely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutettiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keväällä 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana Sinisaaren henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pulssi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kyselyn vastausprosentti oli 100. Kyselyyn vastanneista 100% koki työnsä merkitykselliseksi, organisaatiossa tehdään mitä luvataan ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toimitaan vastuullisesti. 100% vastaajista koki asiakkaiden saavan tarpeitaan vastaavan kodin, yksilölliset palvelut ja tuen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63CC9B" w14:textId="77777777" w:rsidR="00A339F6" w:rsidRDefault="00A339F6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2351D7EF" w14:textId="6DF81AEF" w:rsidR="00D54A2F" w:rsidRDefault="00D54A2F" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kyselyn tulokset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54A2F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoittavat kokonaisuutena varsin myönteisen kuvan arjen työstä ja perustehtävästä. Työn merkityksellisyys, asiakkaiden hyvä hoito sekä kokemus siitä, että toimitaan vastuullisesti ja pidetään lupaukset, ovat selkeitä vahvuuksia. Myös strategisten tavoitteiden toteutuminen ja esihenkilötyö koetaan hyvällä tasolla, vain hieman koko organisaation keskiarvon alapuolella. Työyhteisö koetaan pääosin toimivaksi: apua saa tarvittaessa, töissä on mukava olla ja työn tavoitteet ovat selkeitä, mikä tukee arjen sujuvuutta ja sitoutumista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstöpulssin tulokset olivat nousseet syksyn henkilöstötyytyväisyyskyselyn tuloksista. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Työyhteisön tulosten vastausten keskiarvo oli 4.0 (syksy 3.6)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Esihenkilötyön tulosten vastausten keskiarvo oli 4.13 (syksy 4.0).</w:t>
+      </w:r>
+      <w:r w:rsidR="00426CF1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strategisten tavoitteiden toteutumisen keskiarvo oli 4.31 (syksy 4.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77540CA9" w14:textId="77777777" w:rsidR="00D54A2F" w:rsidRPr="00D54A2F" w:rsidRDefault="00D54A2F" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449966A0" w14:textId="77777777" w:rsidR="00E00D73" w:rsidRDefault="00E00D73" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5124D158" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247F911F" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDFE44E" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F855E91" w14:textId="7BBF16F0" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A89C276" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37688859" w14:textId="0A907E9E" w:rsidR="00E759B9" w:rsidRDefault="00E70E16" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hyvää palautetta työstä olemme saane</w:t>
+      </w:r>
+      <w:r w:rsidR="00A359E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et asiakkailta, heidän läheisiltään sekä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteistyökumppaneilta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A359E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, joiden kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="00573E84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olemme tehneet yhteistyötä. Sinisaaren </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E54">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viihtyisiä </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9462D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja isoja </w:t>
+      </w:r>
+      <w:r w:rsidR="00573E84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yhteistiloj</w:t>
+      </w:r>
+      <w:r w:rsidR="003236F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ja asuntoja on kehuttu paljon. Myös Sinisaaren sijainti keskustan tuntumassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E54">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lähellä palveluita on saanut paljon kiitosta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404F4AED" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFA35AC" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E9DD93" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0248D016" w14:textId="5DDD6005" w:rsidR="008B2E92" w:rsidRDefault="002F19A3" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Työ</w:t>
+      </w:r>
+      <w:r w:rsidR="005C06F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yhteisön </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7AF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>työ</w:t>
+      </w:r>
+      <w:r w:rsidR="005C06F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ilmapii</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10704">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ristä ja työhyvinvoinnista huolehditaan entistä paremmin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5422AAA5" w14:textId="6301F396" w:rsidR="00480D90" w:rsidRDefault="00480D90" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaiden toimintakyky mittari Living</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55766">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skillssin </w:t>
+      </w:r>
+      <w:r w:rsidR="0098754A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>käyttöön panostetaan edelleen ja hyödynnetään tehokkaammin asiakastyössä</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC599F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EB2B51" w14:textId="00F9B792" w:rsidR="00BC599F" w:rsidRDefault="00BC599F" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DomaCare2- asiakastietojärjestelmän käyttöönotto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3588152A" w14:textId="77777777" w:rsidR="00C9462D" w:rsidRDefault="00C9462D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FCCD9A" w14:textId="77777777" w:rsidR="00C9462D" w:rsidRDefault="00C9462D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E639803" w14:textId="43DAD015" w:rsidR="008B2E92" w:rsidRDefault="000E7A09" w:rsidP="008B2E92">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Riikka Ruohola</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCB7187" w14:textId="067D5D64" w:rsidR="008B2E92" w:rsidRDefault="00C10704" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10704">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikönjohtaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EF3C85" w14:textId="736D072E" w:rsidR="00C10704" w:rsidRPr="00C10704" w:rsidRDefault="00C10704" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19.5.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CF08A1" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="00C10704" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318AF85C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B7D5D" w:rsidP="007E2291" w:rsidRDefault="001B7D5D" w14:paraId="0F8F45E3" w14:textId="77777777">
+    <w:p w14:paraId="579CE6BD" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B7D5D" w:rsidP="007E2291" w:rsidRDefault="001B7D5D" w14:paraId="62265E34" w14:textId="77777777">
+    <w:p w14:paraId="519E1B06" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001B7D5D" w:rsidRDefault="001B7D5D" w14:paraId="0C0F855C" w14:textId="77777777"/>
+    <w:p w14:paraId="6C3CF465" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidRPr="006D79FF" w:rsidR="001B7D5D" w:rsidP="00BB7768" w:rsidRDefault="001B7D5D" w14:paraId="725732A9" w14:textId="77777777">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0194295D" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1C16E078" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="14108C74" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41692056" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:ind w:left="-851"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00670156" wp14:editId="0AAAF4FF">
-[...10 lines deleted...]
-          <wp:docPr id="2" name="Kuva 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C4BBC0D" wp14:editId="307A37CF">
+          <wp:extent cx="1826855" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1425600"/>
+                    <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...95 lines deleted...]
-      </w:drawing>
+    <w:r>
+      <w:br/>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00455B1D" w:rsidR="00A50FC4" w:rsidP="00455B1D" w:rsidRDefault="00A50FC4" w14:paraId="4843C339" w14:textId="77777777">
+  <w:p w14:paraId="790A5DC1" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="00455B1D" w:rsidRDefault="008B2E92" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D50E7E" w:rsidRDefault="002309F0" w14:paraId="6AA52EBB" w14:textId="77777777">
+  <w:p w14:paraId="1DBB9F24" w14:textId="77777777" w:rsidR="002905EC" w:rsidRDefault="002332DA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="4BD1D80B">
-        <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600" id="_x0000_t202">
+      <w:pict w14:anchorId="5BBBC80E">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658752;visibility:hidden" id="_x0000_s1026">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
-          <o:lock selection="t" v:ext="edit"/>
+          <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
-  </w:p>
-  <w:p>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
-[...5 lines deleted...]
-          <v:fill type="solid" opacity="1" o:opacity2="1" recolor="f" rotate="f"/>
+      <w:pict w14:anchorId="4DF6A258">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p>
+              <w:p w14:paraId="09BEDAF8" w14:textId="77777777" w:rsidR="002905EC" w:rsidRDefault="00FA7ED9">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Versio: 1</w:t>
+                  <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...440 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="1" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0085008F"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00037A2B"/>
+    <w:rsidRoot w:val="0037018F"/>
+    <w:rsid w:val="00023663"/>
+    <w:rsid w:val="00035E0F"/>
+    <w:rsid w:val="00037FD1"/>
     <w:rsid w:val="000411A7"/>
-    <w:rsid w:val="00043D6C"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00095931"/>
+    <w:rsid w:val="00073E88"/>
+    <w:rsid w:val="00085B0F"/>
     <w:rsid w:val="000A0ACB"/>
-    <w:rsid w:val="000A1149"/>
-[...7 lines deleted...]
-    <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
-    <w:rsid w:val="000C72F8"/>
-    <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D67AA"/>
-    <w:rsid w:val="000E24BE"/>
-[...30 lines deleted...]
-    <w:rsid w:val="001714C3"/>
+    <w:rsid w:val="000D7C6D"/>
+    <w:rsid w:val="000E7A09"/>
+    <w:rsid w:val="000F7FC2"/>
+    <w:rsid w:val="00102BEC"/>
+    <w:rsid w:val="0011469B"/>
+    <w:rsid w:val="0011569D"/>
+    <w:rsid w:val="00125DBB"/>
+    <w:rsid w:val="00137608"/>
+    <w:rsid w:val="00145421"/>
     <w:rsid w:val="00173065"/>
-    <w:rsid w:val="00173AF8"/>
-[...30 lines deleted...]
-    <w:rsid w:val="001E457A"/>
+    <w:rsid w:val="00177859"/>
+    <w:rsid w:val="00196177"/>
+    <w:rsid w:val="001B3525"/>
+    <w:rsid w:val="001D7D5C"/>
     <w:rsid w:val="001E4B17"/>
-    <w:rsid w:val="001E51FE"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00252A4D"/>
+    <w:rsid w:val="002046A4"/>
+    <w:rsid w:val="002332DA"/>
     <w:rsid w:val="002618EC"/>
-    <w:rsid w:val="00273DCD"/>
-    <w:rsid w:val="00274582"/>
+    <w:rsid w:val="00266556"/>
     <w:rsid w:val="002760B1"/>
-    <w:rsid w:val="0027703B"/>
-[...32 lines deleted...]
-    <w:rsid w:val="002F33D1"/>
+    <w:rsid w:val="002905EC"/>
+    <w:rsid w:val="00295EB3"/>
+    <w:rsid w:val="002A020A"/>
+    <w:rsid w:val="002A3494"/>
+    <w:rsid w:val="002A3E1A"/>
+    <w:rsid w:val="002A4046"/>
+    <w:rsid w:val="002C00CD"/>
+    <w:rsid w:val="002C55C1"/>
+    <w:rsid w:val="002F19A3"/>
     <w:rsid w:val="002F69C3"/>
-    <w:rsid w:val="002F7736"/>
-[...39 lines deleted...]
-    <w:rsid w:val="003905F0"/>
+    <w:rsid w:val="003236F4"/>
+    <w:rsid w:val="00324EBC"/>
+    <w:rsid w:val="00352706"/>
+    <w:rsid w:val="00364EF5"/>
+    <w:rsid w:val="0037018F"/>
     <w:rsid w:val="003912E6"/>
-    <w:rsid w:val="0039234A"/>
-[...50 lines deleted...]
-    <w:rsid w:val="004525D2"/>
+    <w:rsid w:val="003B3EF9"/>
+    <w:rsid w:val="003C2724"/>
+    <w:rsid w:val="003D59B6"/>
+    <w:rsid w:val="00412E54"/>
+    <w:rsid w:val="00426CF1"/>
+    <w:rsid w:val="00440755"/>
+    <w:rsid w:val="00443B40"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
-    <w:rsid w:val="00456891"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00465782"/>
+    <w:rsid w:val="00466FA8"/>
     <w:rsid w:val="004673B2"/>
-    <w:rsid w:val="00472258"/>
-[...42 lines deleted...]
-    <w:rsid w:val="0050382D"/>
+    <w:rsid w:val="00480D90"/>
+    <w:rsid w:val="0048625F"/>
+    <w:rsid w:val="004A4DC4"/>
+    <w:rsid w:val="004A5565"/>
+    <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="00502793"/>
+    <w:rsid w:val="00511D72"/>
     <w:rsid w:val="00514CAA"/>
-    <w:rsid w:val="00517043"/>
-    <w:rsid w:val="00520744"/>
+    <w:rsid w:val="00517D7C"/>
     <w:rsid w:val="00520D0D"/>
-    <w:rsid w:val="00522874"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00555E39"/>
+    <w:rsid w:val="0053512D"/>
+    <w:rsid w:val="005521FB"/>
     <w:rsid w:val="00560D96"/>
-    <w:rsid w:val="00563984"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0057786C"/>
+    <w:rsid w:val="00573E84"/>
     <w:rsid w:val="00580BC9"/>
-    <w:rsid w:val="00582600"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
-    <w:rsid w:val="005A247C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005B6B2A"/>
+    <w:rsid w:val="005C06F4"/>
     <w:rsid w:val="005C1519"/>
-    <w:rsid w:val="005C1BE8"/>
-[...22 lines deleted...]
-    <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
-    <w:rsid w:val="006171BD"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00656D2F"/>
+    <w:rsid w:val="00621CCA"/>
+    <w:rsid w:val="00646DFE"/>
     <w:rsid w:val="0065787B"/>
-    <w:rsid w:val="006625E4"/>
-[...20 lines deleted...]
-    <w:rsid w:val="006D4A96"/>
+    <w:rsid w:val="0068043D"/>
+    <w:rsid w:val="006A41F5"/>
     <w:rsid w:val="006D79FF"/>
-    <w:rsid w:val="006E647A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00770322"/>
+    <w:rsid w:val="006E2960"/>
+    <w:rsid w:val="006E2F0F"/>
+    <w:rsid w:val="007040A0"/>
+    <w:rsid w:val="0073084C"/>
+    <w:rsid w:val="007361F8"/>
+    <w:rsid w:val="007378FE"/>
+    <w:rsid w:val="00761934"/>
     <w:rsid w:val="00771911"/>
-    <w:rsid w:val="00773F92"/>
-[...18 lines deleted...]
-    <w:rsid w:val="007D78D3"/>
+    <w:rsid w:val="007876F5"/>
+    <w:rsid w:val="00793528"/>
+    <w:rsid w:val="007A16DE"/>
+    <w:rsid w:val="007B0D65"/>
+    <w:rsid w:val="007C1CFE"/>
     <w:rsid w:val="007E2291"/>
-    <w:rsid w:val="007E5F81"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00863FE6"/>
+    <w:rsid w:val="007E52E8"/>
+    <w:rsid w:val="00814B3A"/>
+    <w:rsid w:val="00821937"/>
+    <w:rsid w:val="008429D7"/>
+    <w:rsid w:val="00860A2D"/>
     <w:rsid w:val="008644B8"/>
-    <w:rsid w:val="00864D40"/>
-[...16 lines deleted...]
-    <w:rsid w:val="008B2169"/>
+    <w:rsid w:val="00864F07"/>
+    <w:rsid w:val="0088711C"/>
+    <w:rsid w:val="008B0B0B"/>
+    <w:rsid w:val="008B2E92"/>
+    <w:rsid w:val="008B4889"/>
     <w:rsid w:val="008B5737"/>
-    <w:rsid w:val="008B7476"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008D4CE8"/>
+    <w:rsid w:val="008B591C"/>
+    <w:rsid w:val="008D001B"/>
+    <w:rsid w:val="008D3F84"/>
     <w:rsid w:val="008D6690"/>
-    <w:rsid w:val="008D6704"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00A17375"/>
+    <w:rsid w:val="008F11E0"/>
+    <w:rsid w:val="00900BE4"/>
+    <w:rsid w:val="0090163E"/>
+    <w:rsid w:val="0091519B"/>
+    <w:rsid w:val="00934AF1"/>
+    <w:rsid w:val="00940FB1"/>
+    <w:rsid w:val="009518D7"/>
+    <w:rsid w:val="00961A6B"/>
+    <w:rsid w:val="009817E6"/>
+    <w:rsid w:val="0098754A"/>
+    <w:rsid w:val="009F0172"/>
+    <w:rsid w:val="00A112B3"/>
     <w:rsid w:val="00A309A7"/>
-    <w:rsid w:val="00A323DB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A35D95"/>
+    <w:rsid w:val="00A339F6"/>
+    <w:rsid w:val="00A359E5"/>
+    <w:rsid w:val="00A36853"/>
     <w:rsid w:val="00A36EFB"/>
-    <w:rsid w:val="00A370AF"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00A837C9"/>
+    <w:rsid w:val="00A416A2"/>
+    <w:rsid w:val="00A43DAF"/>
+    <w:rsid w:val="00A542EE"/>
+    <w:rsid w:val="00A73D4A"/>
     <w:rsid w:val="00A845A4"/>
-    <w:rsid w:val="00A864D4"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00AC3332"/>
+    <w:rsid w:val="00A84E03"/>
+    <w:rsid w:val="00A96DF3"/>
+    <w:rsid w:val="00AC2815"/>
     <w:rsid w:val="00AC6088"/>
-    <w:rsid w:val="00AC7CCF"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00B73035"/>
+    <w:rsid w:val="00AD2C8A"/>
+    <w:rsid w:val="00AD7670"/>
+    <w:rsid w:val="00B04EC9"/>
+    <w:rsid w:val="00B13670"/>
+    <w:rsid w:val="00B149E6"/>
+    <w:rsid w:val="00B506AC"/>
     <w:rsid w:val="00B736E9"/>
-    <w:rsid w:val="00B738E7"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00BB5D82"/>
+    <w:rsid w:val="00B90F61"/>
+    <w:rsid w:val="00B92E92"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
-    <w:rsid w:val="00BC06BA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BC5D81"/>
+    <w:rsid w:val="00BC599F"/>
     <w:rsid w:val="00BC6507"/>
-    <w:rsid w:val="00BCDF3E"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00C638A8"/>
+    <w:rsid w:val="00BE2D84"/>
+    <w:rsid w:val="00BF4BF6"/>
+    <w:rsid w:val="00C10704"/>
+    <w:rsid w:val="00C34792"/>
+    <w:rsid w:val="00C50224"/>
+    <w:rsid w:val="00C552D8"/>
+    <w:rsid w:val="00C56501"/>
+    <w:rsid w:val="00C56BF2"/>
+    <w:rsid w:val="00C57D70"/>
     <w:rsid w:val="00C641E3"/>
-    <w:rsid w:val="00C7177F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00C95731"/>
+    <w:rsid w:val="00C85E02"/>
+    <w:rsid w:val="00C9462D"/>
     <w:rsid w:val="00C95882"/>
-    <w:rsid w:val="00C9746A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00CB7C0B"/>
+    <w:rsid w:val="00CA74D0"/>
     <w:rsid w:val="00CC168F"/>
-    <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
-    <w:rsid w:val="00CC7FC0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD6C8E"/>
+    <w:rsid w:val="00CC4008"/>
     <w:rsid w:val="00CD6EC2"/>
-    <w:rsid w:val="00CE27CE"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D15B47"/>
+    <w:rsid w:val="00CD78FB"/>
+    <w:rsid w:val="00D06F74"/>
     <w:rsid w:val="00D24145"/>
-    <w:rsid w:val="00D26660"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D42D90"/>
-    <w:rsid w:val="00D42F5A"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D812D8"/>
+    <w:rsid w:val="00D54A2F"/>
+    <w:rsid w:val="00D73750"/>
+    <w:rsid w:val="00D8137C"/>
     <w:rsid w:val="00D839AE"/>
-    <w:rsid w:val="00D84F7D"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00F14748"/>
+    <w:rsid w:val="00D83DA6"/>
+    <w:rsid w:val="00D849E8"/>
+    <w:rsid w:val="00D85538"/>
+    <w:rsid w:val="00DC6DDD"/>
+    <w:rsid w:val="00DE27F3"/>
+    <w:rsid w:val="00E00D73"/>
+    <w:rsid w:val="00E218D1"/>
+    <w:rsid w:val="00E427B6"/>
+    <w:rsid w:val="00E55766"/>
+    <w:rsid w:val="00E623AE"/>
+    <w:rsid w:val="00E65344"/>
+    <w:rsid w:val="00E70E16"/>
+    <w:rsid w:val="00E725BF"/>
+    <w:rsid w:val="00E759B9"/>
+    <w:rsid w:val="00E84E7B"/>
+    <w:rsid w:val="00EA19B8"/>
+    <w:rsid w:val="00EB7175"/>
+    <w:rsid w:val="00EC455D"/>
+    <w:rsid w:val="00EF0A9C"/>
+    <w:rsid w:val="00EF31FB"/>
+    <w:rsid w:val="00F10BBB"/>
+    <w:rsid w:val="00F12361"/>
     <w:rsid w:val="00F166B7"/>
-    <w:rsid w:val="00F16D99"/>
-[...29 lines deleted...]
-    <w:rsid w:val="00FB1BE0"/>
+    <w:rsid w:val="00F2482B"/>
+    <w:rsid w:val="00FA03C4"/>
+    <w:rsid w:val="00FA7AF2"/>
+    <w:rsid w:val="00FA7ED9"/>
     <w:rsid w:val="00FB21EE"/>
-    <w:rsid w:val="00FB44AA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
-    <w:rsid w:val="00FE24C7"/>
-[...396 lines deleted...]
-    <w:rsid w:val="7FE52BDA"/>
+    <w:rsid w:val="00FE444A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="2050" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="2" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1E142E07"/>
+  <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w14:docId w14:val="75ED5CF4"/>
-[...1 lines deleted...]
-  <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{9070EA0D-7A9D-4D99-AEA4-C8D6FD89586A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3527,52 +2294,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3639,54 +2406,54 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normaali" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
+    <w:rsid w:val="002C00CD"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -3709,703 +2476,378 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko5">
-[...105 lines deleted...]
-  <w:style w:type="character" w:styleId="Kappaleenoletusfontti" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaalitaulukko" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Eiluetteloa" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="SelitetekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003912E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SelitetekstiChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
     <w:name w:val="Seliteteksti Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003912E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2291"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="YltunnisteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
     <w:name w:val="Ylätunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007E2291"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2291"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AlatunnisteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007E2291"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormaaliWWW">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00453D26"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Otsikko">
     <w:name w:val="Otsikko_"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="OtsikkoChar"/>
     <w:rsid w:val="00F166B7"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OtsikkoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
     <w:name w:val="Otsikko_ Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko"/>
     <w:rsid w:val="00F166B7"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Otsikko1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eivli">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Otsikko2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
     <w:name w:val="Otsikko 2 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Otsikko3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
     <w:name w:val="Otsikko 3 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Otsikko4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
     <w:name w:val="Otsikko 4 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alaotsikko">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="AlaotsikkoChar"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AlaotsikkoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
     <w:name w:val="Alaotsikko Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alaotsikko"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hienovarainenkorostus">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Otsikko5Char" w:customStyle="1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="paragraph" w:styleId="Muutos">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0085008F"/>
-[...118 lines deleted...]
-    <w:rsid w:val="0085008F"/>
+    <w:rsid w:val="00B13670"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:lang w:val="fi-FI"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="925849067">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="938638960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1129056129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4413,102 +2855,62 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1680739965">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...23 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4788,78 +3190,89 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -5050,204 +3463,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2B98E68-D07A-4D49-B3CD-F4C985406F4D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>492</Words>
+  <Characters>3987</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>8</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Otsikko</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4471</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
-  <keywords/>
+  <dc:creator>Jenna Vertanen</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Riikka Ruohola</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2019-01-26T03:55:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>