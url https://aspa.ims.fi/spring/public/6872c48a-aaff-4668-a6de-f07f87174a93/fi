--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75117BFC" w14:textId="13822A4D" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="75117BFC" w14:textId="7DB4F76D" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tavana </w:t>
       </w:r>
       <w:r w:rsidR="00E725BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidR="00BE2D84">
         <w:rPr>
@@ -61,1542 +61,1378 @@
         </w:rPr>
         <w:t>nisaare</w:t>
       </w:r>
       <w:r w:rsidR="00E725BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
       </w:r>
       <w:r w:rsidR="00035E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1.1.2026-30.4.2026</w:t>
-[...248 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00035E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>.2026-3</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...426 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00035E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00035E0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="61FDA25B" w14:textId="77777777" w:rsidR="00EB7175" w:rsidRDefault="00EB7175" w:rsidP="008B2E92">
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE7526" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D70FD5C" w14:textId="7969B869" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on </w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>julkaistu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="008F11E0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisaaren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. </w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tällä s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A6E8A1" w14:textId="77777777" w:rsidR="0088711C" w:rsidRDefault="0088711C" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B48200" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EBE9BB" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42727975" w14:textId="2BAA692F" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00145421">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAA6521" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF684D8" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...75 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="533779D9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5334D9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="71CC2737" w14:textId="3B0D54B3" w:rsidR="007729B6" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisin asiakaskyselymme on toteutettu 5/202</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakaskyselyn vastausten perusteella asiakkaat kokevat, että heitä kunnioitetaan, he voivat osallistua itseään koskeviin päätöksiin, palvelu on henkilökohtaista ja heidän toiveitaan kuunnellaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE51773" w14:textId="4F74E34B" w:rsidR="007729B6" w:rsidRDefault="007729B6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Avoimissa palautteissa asiakkaat kertovat Tavana Sinisaaren onnistuneen seuraavissa asioissa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1307A31D" w14:textId="1135C485" w:rsidR="007729B6" w:rsidRDefault="007729B6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaat kokivat, että heidät kohdataan yksilöinä ja heidän tarpeensa huomioidaan, heidän tuen ja avun tarpeensa on kartoitettu ja huomioitu hyvin, työntekijät auttavat asiakasta koskevissa asioissa. Henkilökunnan osaaminen, ruoka ja ryhmätoiminnat koettiin myös hyvinä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F637815" w14:textId="53BC04E6" w:rsidR="007729B6" w:rsidRDefault="007729B6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämisasioina asiakkaat toivat esiin, että ryhmätoimintoihin pitäisi kannustaa enemmän ja että yhdessä tekemistä olisi enemmän. Ulkoiluryhmiä toivottiin enemmän. Myös asiakkaiden yksilöllisyyden huomioiminen enemmän nousi esiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5B7C75" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C2A0D9" w14:textId="0ACC5468" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana palautetta on kerätty </w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suullisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="00511D72">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sekä anonyymist</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C2724">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kirjallisena </w:t>
+      </w:r>
+      <w:r w:rsidR="007361F8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>palautepostilaatikon välityksellä</w:t>
+      </w:r>
+      <w:r w:rsidR="007E52E8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Asiakkaita kannustetaan jatkuvaan palautteeseen ja korostamme myös, että</w:t>
+      </w:r>
+      <w:r w:rsidR="0073084C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> näillä palautteilla meillä on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2815">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mahdollis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A542EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uus tukea ja auttaa heitä parhaiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA1608D" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="124A68F4" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D01D226" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...267 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FDA25B" w14:textId="77777777" w:rsidR="00EB7175" w:rsidRDefault="00EB7175" w:rsidP="008B2E92">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A89C276" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7EFA06" w14:textId="1054F5B0" w:rsidR="00C10704" w:rsidRDefault="001D7D5C" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantajakson aikana poikkeamia kirjattiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00073E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>säännöllisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE444A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poikkeamat ovat olleet suurimmaksi osaksi lääkepoikkeamia. Lääkepoikkeamat on käsitelty viikoittain henkilökunnan viikkopalavereissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="007729B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muiden poikkeamien, kuin lääkepoikkeamien kirjaaminen on ollut vähäistä ja siihen on kiinnitetty enemmän huomiota. </w:t>
+      </w:r>
+      <w:r w:rsidR="00073E88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvonta yksikö</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12361">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD78FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12361">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ollut toimivaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75439650" w14:textId="77777777" w:rsidR="00C10704" w:rsidRDefault="00C10704" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36947BF3" w14:textId="77777777" w:rsidR="00E623AE" w:rsidRDefault="00E623AE" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37688859" w14:textId="0A907E9E" w:rsidR="00E759B9" w:rsidRDefault="00E70E16" w:rsidP="008B2E92">
-[...97 lines deleted...]
-    <w:p w14:paraId="3CFA35AC" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+    <w:p w14:paraId="533779D9" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kehittämissuunnitelmat</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65E9DD93" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A68F4" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0248D016" w14:textId="5DDD6005" w:rsidR="008B2E92" w:rsidRDefault="002F19A3" w:rsidP="008B2E92">
-[...37 lines deleted...]
-        <w:t>ilmapii</w:t>
+    <w:p w14:paraId="060CD4E5" w14:textId="5AF56EDC" w:rsidR="006A41F5" w:rsidRDefault="007729B6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinisaaren henkilökunnassa on tapahtunut muutoksia seurantajakson aikana. </w:t>
+      </w:r>
+      <w:r w:rsidR="0073084C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00646DFE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nisaareen</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on ollut helppo saada henkilökuntaa ja myös opiskelijoita tulee meille mielellään harjoitteluun. Lyhytaikaisia keikkasijaisia käytämme yllättävissä poissaoloissa aina tarpeen mukaan. Monet keikkasijaiset ovat olleet meillä sijaisina</w:t>
+      </w:r>
+      <w:r w:rsidR="0073084C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai harjoittelussa jo aiemmin</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E92">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mikä tuo turvallisuuden tunnetta asiakkaille myös vakituisen henkilökunnan äkillisissä poissaoloissa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2224CC05" w14:textId="77777777" w:rsidR="007040A0" w:rsidRDefault="007040A0" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4174F760" w14:textId="0537788B" w:rsidR="00B506AC" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pulssikysely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutettiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keväällä 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tavana Sinisaaren henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D54A2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pulssi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kyselyn vastausprosentti oli 100. Kyselyyn vastanneista 100% koki työnsä merkitykselliseksi, organisaatiossa tehdään mitä luvataan ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A339F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toimitaan vastuullisesti. 100% vastaajista koki asiakkaiden saavan tarpeitaan vastaavan kodin, yksilölliset palvelut ja tuen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63CC9B" w14:textId="77777777" w:rsidR="00A339F6" w:rsidRDefault="00A339F6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2351D7EF" w14:textId="6DF81AEF" w:rsidR="00D54A2F" w:rsidRDefault="00D54A2F" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kyselyn tulokset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54A2F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoittavat kokonaisuutena varsin myönteisen kuvan arjen työstä ja perustehtävästä. Työn merkityksellisyys, asiakkaiden hyvä hoito sekä kokemus siitä, että toimitaan vastuullisesti ja pidetään lupaukset, ovat selkeitä vahvuuksia. Myös strategisten tavoitteiden toteutuminen ja esihenkilötyö koetaan hyvällä tasolla, vain hieman koko organisaation keskiarvon alapuolella. Työyhteisö koetaan pääosin toimivaksi: apua saa tarvittaessa, töissä on mukava olla ja työn tavoitteet ovat selkeitä, mikä tukee arjen sujuvuutta ja sitoutumista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstöpulssin tulokset olivat nousseet syksyn henkilöstötyytyväisyyskyselyn tuloksista. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Työyhteisön tulosten vastausten keskiarvo oli 4.0 (syksy 3.6)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Esihenkilötyön tulosten vastausten keskiarvo oli 4.13 (syksy 4.0).</w:t>
+      </w:r>
+      <w:r w:rsidR="00426CF1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strategisten tavoitteiden toteutumisen keskiarvo oli 4.31 (syksy 4.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77540CA9" w14:textId="77777777" w:rsidR="00D54A2F" w:rsidRPr="00D54A2F" w:rsidRDefault="00D54A2F" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449966A0" w14:textId="77777777" w:rsidR="00E00D73" w:rsidRDefault="00E00D73" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5124D158" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247F911F" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDFE44E" w14:textId="77777777" w:rsidR="00573E84" w:rsidRDefault="00573E84" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F855E91" w14:textId="7BBF16F0" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A89C276" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37688859" w14:textId="0A907E9E" w:rsidR="00E759B9" w:rsidRDefault="00E70E16" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hyvää palautetta työstä olemme saane</w:t>
+      </w:r>
+      <w:r w:rsidR="00A359E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et asiakkailta, heidän läheisiltään sekä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteistyökumppaneilta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A359E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, joiden kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="00573E84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olemme tehneet yhteistyötä. Sinisaaren </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E54">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viihtyisiä </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9462D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja isoja </w:t>
+      </w:r>
+      <w:r w:rsidR="00573E84">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yhteistiloj</w:t>
+      </w:r>
+      <w:r w:rsidR="003236F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a ja asuntoja on kehuttu paljon. Myös Sinisaaren sijainti keskustan tuntumassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00412E54">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lähellä palveluita on saanut paljon kiitosta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404F4AED" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFA35AC" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E9DD93" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EB2B51" w14:textId="367EBA1F" w:rsidR="00BC599F" w:rsidRDefault="007729B6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakastietojärjeste</w:t>
+      </w:r>
+      <w:r w:rsidR="002014A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lmä DomaCaren kirjausten seurantaa tehostetaan ja kirjaukseen liittyviä asioita käsitellään jatkossa viikoittain henkilökunnan viikkopalavereissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00480D90">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaiden toimintakyky mittari Living</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55766">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skillssin </w:t>
+      </w:r>
+      <w:r w:rsidR="0098754A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>käyttöön panostetaan edelleen ja hyödynnetään tehokkaammin asiakastyössä</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC599F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002014A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Poikkeamien havainnointiin ja kirjaamiseen panostetaan enemmän.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3588152A" w14:textId="77777777" w:rsidR="00C9462D" w:rsidRDefault="00C9462D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FCCD9A" w14:textId="77777777" w:rsidR="00C9462D" w:rsidRDefault="00C9462D" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Cambria"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E639803" w14:textId="43DAD015" w:rsidR="008B2E92" w:rsidRDefault="000E7A09" w:rsidP="008B2E92">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Riikka Ruohola</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCB7187" w14:textId="067D5D64" w:rsidR="008B2E92" w:rsidRDefault="00C10704" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C10704">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikönjohtaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EF3C85" w14:textId="7E08B16C" w:rsidR="00C10704" w:rsidRPr="00C10704" w:rsidRDefault="002014A6" w:rsidP="008B2E92">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00C10704">
         <w:rPr>
-          <w:rFonts w:eastAsia="Cambria"/>
-[...40 lines deleted...]
-          <w:rFonts w:eastAsia="Cambria"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-        <w:t>19.5.2026</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10704">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CF08A1" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="00C10704" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="318AF85C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="579CE6BD" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+    <w:p w14:paraId="6829798E" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="519E1B06" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+    <w:p w14:paraId="3B448099" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C3CF465" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA"/>
+    <w:p w14:paraId="61A12F65" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1614,65 +1450,65 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0194295D" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+    <w:p w14:paraId="31549273" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C16E078" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA" w:rsidP="007E2291">
+    <w:p w14:paraId="05582276" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14108C74" w14:textId="77777777" w:rsidR="002332DA" w:rsidRDefault="002332DA"/>
+    <w:p w14:paraId="1AC55915" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41692056" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRDefault="008B2E92" w:rsidP="008B2E92">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C4BBC0D" wp14:editId="307A37CF">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -1703,72 +1539,72 @@
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="790A5DC1" w14:textId="77777777" w:rsidR="008B2E92" w:rsidRPr="00455B1D" w:rsidRDefault="008B2E92" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1DBB9F24" w14:textId="77777777" w:rsidR="002905EC" w:rsidRDefault="002332DA">
+  <w:p w14:paraId="1DBB9F24" w14:textId="77777777" w:rsidR="002905EC" w:rsidRDefault="0085217B">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5BBBC80E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4DF6A258">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251658240;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="09BEDAF8" w14:textId="77777777" w:rsidR="002905EC" w:rsidRDefault="00FA7ED9">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
@@ -1800,50 +1636,51 @@
     <w:rsidRoot w:val="0037018F"/>
     <w:rsid w:val="00023663"/>
     <w:rsid w:val="00035E0F"/>
     <w:rsid w:val="00037FD1"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00073E88"/>
     <w:rsid w:val="00085B0F"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000D7C6D"/>
     <w:rsid w:val="000E7A09"/>
     <w:rsid w:val="000F7FC2"/>
     <w:rsid w:val="00102BEC"/>
     <w:rsid w:val="0011469B"/>
     <w:rsid w:val="0011569D"/>
     <w:rsid w:val="00125DBB"/>
     <w:rsid w:val="00137608"/>
     <w:rsid w:val="00145421"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00177859"/>
     <w:rsid w:val="00196177"/>
     <w:rsid w:val="001B3525"/>
     <w:rsid w:val="001D7D5C"/>
     <w:rsid w:val="001E4B17"/>
+    <w:rsid w:val="002014A6"/>
     <w:rsid w:val="002046A4"/>
     <w:rsid w:val="002332DA"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00266556"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002905EC"/>
     <w:rsid w:val="00295EB3"/>
     <w:rsid w:val="002A020A"/>
     <w:rsid w:val="002A3494"/>
     <w:rsid w:val="002A3E1A"/>
     <w:rsid w:val="002A4046"/>
     <w:rsid w:val="002C00CD"/>
     <w:rsid w:val="002C55C1"/>
     <w:rsid w:val="002F19A3"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="003236F4"/>
     <w:rsid w:val="00324EBC"/>
     <w:rsid w:val="00352706"/>
     <w:rsid w:val="00364EF5"/>
     <w:rsid w:val="0037018F"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003B3EF9"/>
     <w:rsid w:val="003C2724"/>
     <w:rsid w:val="003D59B6"/>
     <w:rsid w:val="00412E54"/>
@@ -1865,60 +1702,62 @@
     <w:rsid w:val="00517D7C"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="0053512D"/>
     <w:rsid w:val="005521FB"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00573E84"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C06F4"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00621CCA"/>
     <w:rsid w:val="00646DFE"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="0068043D"/>
     <w:rsid w:val="006A41F5"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E2960"/>
     <w:rsid w:val="006E2F0F"/>
     <w:rsid w:val="007040A0"/>
     <w:rsid w:val="0073084C"/>
     <w:rsid w:val="007361F8"/>
     <w:rsid w:val="007378FE"/>
     <w:rsid w:val="00761934"/>
     <w:rsid w:val="00771911"/>
+    <w:rsid w:val="007729B6"/>
     <w:rsid w:val="007876F5"/>
     <w:rsid w:val="00793528"/>
     <w:rsid w:val="007A16DE"/>
     <w:rsid w:val="007B0D65"/>
     <w:rsid w:val="007C1CFE"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E52E8"/>
     <w:rsid w:val="00814B3A"/>
     <w:rsid w:val="00821937"/>
     <w:rsid w:val="008429D7"/>
+    <w:rsid w:val="0085217B"/>
     <w:rsid w:val="00860A2D"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864F07"/>
     <w:rsid w:val="0088711C"/>
     <w:rsid w:val="008B0B0B"/>
     <w:rsid w:val="008B2E92"/>
     <w:rsid w:val="008B4889"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B591C"/>
     <w:rsid w:val="008D001B"/>
     <w:rsid w:val="008D3F84"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008F11E0"/>
     <w:rsid w:val="00900BE4"/>
     <w:rsid w:val="0090163E"/>
     <w:rsid w:val="0091519B"/>
     <w:rsid w:val="00934AF1"/>
     <w:rsid w:val="00940FB1"/>
     <w:rsid w:val="009518D7"/>
     <w:rsid w:val="00961A6B"/>
     <w:rsid w:val="009817E6"/>
     <w:rsid w:val="0098754A"/>
     <w:rsid w:val="009F0172"/>
     <w:rsid w:val="00A112B3"/>
     <w:rsid w:val="00A309A7"/>
@@ -1945,50 +1784,51 @@
     <w:rsid w:val="00B90F61"/>
     <w:rsid w:val="00B92E92"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC599F"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE2D84"/>
     <w:rsid w:val="00BF4BF6"/>
     <w:rsid w:val="00C10704"/>
     <w:rsid w:val="00C34792"/>
     <w:rsid w:val="00C50224"/>
     <w:rsid w:val="00C552D8"/>
     <w:rsid w:val="00C56501"/>
     <w:rsid w:val="00C56BF2"/>
     <w:rsid w:val="00C57D70"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C85E02"/>
     <w:rsid w:val="00C9462D"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CA74D0"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC4008"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00CD78FB"/>
+    <w:rsid w:val="00CF5D6E"/>
     <w:rsid w:val="00D06F74"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D54A2F"/>
     <w:rsid w:val="00D73750"/>
     <w:rsid w:val="00D8137C"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D83DA6"/>
     <w:rsid w:val="00D849E8"/>
     <w:rsid w:val="00D85538"/>
     <w:rsid w:val="00DC6DDD"/>
     <w:rsid w:val="00DE27F3"/>
     <w:rsid w:val="00E00D73"/>
     <w:rsid w:val="00E218D1"/>
     <w:rsid w:val="00E427B6"/>
     <w:rsid w:val="00E55766"/>
     <w:rsid w:val="00E623AE"/>
     <w:rsid w:val="00E65344"/>
     <w:rsid w:val="00E70E16"/>
     <w:rsid w:val="00E725BF"/>
     <w:rsid w:val="00E759B9"/>
     <w:rsid w:val="00E84E7B"/>
     <w:rsid w:val="00EA19B8"/>
     <w:rsid w:val="00EB7175"/>
     <w:rsid w:val="00EC455D"/>
@@ -3210,66 +3050,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -3464,56 +3294,66 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2B98E68-D07A-4D49-B3CD-F4C985406F4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -3548,112 +3388,112 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>492</Words>
-  <Characters>3987</Characters>
+  <Words>512</Words>
+  <Characters>4156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4471</CharactersWithSpaces>
+  <CharactersWithSpaces>4659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenna Vertanen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>