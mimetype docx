--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -36,604 +36,920 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8460"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED996BA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3A1F985D" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelma seurantaraportti</w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve">Omavalvontasuunnitelma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6925061E" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Tavana Härmänranta</w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Härmänranta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C68A109" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48216370" w14:textId="00CF0164" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johdanto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F09960" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0038E1FA" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seurantaraportilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2141EF17" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797E12D4" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A5568F" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F69C6C" w14:textId="46800F94" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026-30.4.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F6C4F0" w14:textId="54FF44F9" w:rsidR="00511EFC" w:rsidRPr="002D48BE" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="69EE0FE4" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CE47C76" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="6CE47C76" w14:textId="48747A62" w:rsidR="00511EFC" w:rsidRPr="000F1C14" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF1170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3787DDB0" w14:textId="72508BD7" w:rsidR="000F1C14" w:rsidRDefault="000F1C14" w:rsidP="000F1C14">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1711AE52" w14:textId="00555D11" w:rsidR="000F1C14" w:rsidRDefault="000F1C14" w:rsidP="000F1C14">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Asiakaskysely &amp; läheiskysely tehdään huhti-toukokuun aikana, näiden tulokset seuraavassa omavalvontasuunnitelman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seurantaraportissa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tarkasteltavana.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1487A485" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32BF3A4A" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">eella (toteutettu 1.1- 9.6.2025), asiakkaamme ovat tyytyväisiä saamaansa palveluun ja Tavanalaiseen tapaan toimia. Kyselyssä nousi esille erityisesti se, että asiakkaamme </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänrannan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> viimeisimmän asiakaskyselyn perusteella (toteutettu 1.1- 9.6.2025), asiakkaamme ovat tyytyväisiä saamaansa palveluun ja Tavanalaiseen tapaan toimia. Kyselyssä nousi esille erityisesti se, että asiakkaamme </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2BF6A8" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA279B3" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>kokevat, että heitä kunnioitetaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5623ACCE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>palvelu &amp; tuki on henkilökohtaista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A94071" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4519EE37" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>osallistetaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> omien asioiden hoitamiseen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4519EE37" w14:textId="720C5E85" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>toiveita kuunnellaan</w:t>
-      </w:r>
+        <w:t>toiveit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4213E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kuunnellaan</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0ED4928B" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1664"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C069AD1" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="69B054E3" w14:textId="7D5E70B3" w:rsidR="000F1C14" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Asiakaskyselyn kokonaisarvosanaksi asiakkaamme antoivat 4,7 (asteikolla 1-5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1679F1" w14:textId="1850D038" w:rsidR="00C93719" w:rsidRDefault="00C93719" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F50BAA0" w14:textId="7FAF0B82" w:rsidR="00C93719" w:rsidRDefault="00C93719" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Osallisuutta olemme lisänneet panostamalla asiakkaidemme vapaa-aikaan, viriketoimintaan &amp; arkiaktiivisuuteen. Arkiaamut alkavat yhdessä ohjatulla, lyhyellä jumppahetkellä. Viriketoiminta on säännöllistä ja sitä tarjotaan kotona oleville asukkaille kahdesti viikossa. Olemme solmineet yhteistyö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D651D4">
+        <w:t>sopimuksen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kirjastopalveluiden kanssa ja pihipiirimme parkkipaikka toimii yhtenä kirjastoauton pysäkkinä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746DFFDE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AFDCD7A" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C09577" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3832CF65" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="104B3561" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-        <w:t>Tavana Härmänranta tekee työtään suurella sydämellä ~ Tämä näkyy mm. siinä, että teimme Aspa Palvelut Oy:n Laatuindeksin parhaan tuloksen vuonna 2025. Tämä kertoo meille siitä, että asiakkaamme ovat tyytyväisiä, henkilökunta on sitoutunuttta &amp; motivoitunutta, sekä taloustilanteemme on tasapainossa.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänranta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tekee työtään suurella sydämellä ~ Tämä näkyy mm. siinä, että teimme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Palvelut Oy:n Laatuindeksin parhaan tuloksen vuonna 2025. Tämä kertoo meille siitä, että asiakkaamme ovat tyytyväisiä, henkilökunta on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sitoutunuttta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; motivoitunutta, sekä taloustilanteemme on tasapainossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304B7BFE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE08A20" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-        <w:t>Tavana Härmänranta haluaa kehittää ja kasvattaa toimintaansa edelleen, kartoitamme tähän mahdollisuuksia aktiivisesti. Asumispalvelumme on laadukasta ja se on meille tärkeä käyntikortti.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänranta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> haluaa kehittää ja kasvattaa toimintaansa edelleen, kartoitamme tähän mahdollisuuksia aktiivisesti. Asumispalvelumme on laadukasta ja se on meille tärkeä käyntikortti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731FD912" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D77383" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="27D77383" w14:textId="0DF299C2" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Suoritamme sisäistä auditointia päivittäisessä työssämme, pyrimme löytämään aina parhaimman tavan tehdä työtämme. Henkilökunta on aktiivisesti mukana kehittämässä toimintaa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00487EA5">
+        <w:t xml:space="preserve"> Viikkopalaverissa käymme asiakkaidemme </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7BBF">
+        <w:t>asioita</w:t>
+      </w:r>
+      <w:r w:rsidR="00487EA5">
+        <w:t xml:space="preserve"> läpi työryhmänä.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7BBF">
+        <w:t xml:space="preserve"> Henkilökunnan hyvinvointiin panostimme huhtikuulla TYKY -päivillä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7738B1" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC69871" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD32575" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B50BD78" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana Härmänrannan henkilöstötilanne on tällä hetkellä hyvä ~ henkilökuntaamme kuuluu yksikönjohtaja (sairaanhoitaja AMK), vastaava ohjaaja, sekä 8 ohjaajaa (koulutuksiltaan </w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Härmänrannan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstötilanne on tällä hetkellä hyvä ~ henkilökuntaamme kuuluu yksikönjohtaja (sairaanhoitaja AMK), vastaava ohjaaja, sekä 8 ohjaajaa (koulutuksiltaan </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="425AA11C" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>sosionomi, sairaanhoitaja, lähihoitaja). Vakituisen henkilökunnan lisäksi Härmänrannassa on 1 oppisopimusopiskelija, joka valmistuu lähihoitajaksi keväällä 2026.</w:t>
+        <w:t xml:space="preserve">sosionomi, sairaanhoitaja, lähihoitaja). Vakituisen henkilökunnan lisäksi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Härmänrannassa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on 1 oppisopimusopiskelija, joka valmistuu lähihoitajaksi keväällä 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E399CD" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B9003CC" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sijaisten tarvitseminen on satunnaista ja ne liittyvät lähes poikkeuksetta vakituisen henkilökunnan äkillisiin sairastumisiin. Teemme tiivistä yhteistyötä 2-3 sijaisen kanssa (lähihoitajia). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEE7708" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D596A84" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="00D03209" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana Härmänranta on koulutusmyönteinen asumispalvelun yksikkö ja otamme mielellämme opiskelijoita (lähihoitaja, sairaanhoitaja, sosionomi) joukkoomme. </w:t>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Härmänranta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on koulutusmyönteinen asumispalvelun yksikkö ja otamme mielellämme opiskelijoita (lähihoitaja, sairaanhoitaja, sosionomi) joukkoomme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A580021" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D09B1FA" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FDA24F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4848661F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Hyvinvointialueiden vaikea taloustilanne heijastuu myös Tavana Härmänrantaan. Siitä huolimatta olemme saaneet kasvatettua toimintaamme ja taloutemme on tasapainossa. Tulevaisuuden näkymät ovat positiiviset ja olemme lähteneet ideoimaan toimintaamme panostamalla mm. asukkaiden säännölliseen viriketoimintaan ja mielekkään arjen mahdollistamiseen. </w:t>
+    <w:p w14:paraId="4848661F" w14:textId="2CD41186" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hyvinvointialueiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vaikea taloustilanne heijastuu myös </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänrantaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Siitä huolimatta olemme saaneet kasvatettua toimintaamme ja taloutemme on tasapainossa. Tulevaisuuden näkymät ovat positiiviset ja olemme </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47EC3">
+        <w:t xml:space="preserve">kehittelemässä uusia suuntauksia toiminnallemme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C82A0A9" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5A2E5D" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-        <w:t>Tavana Härmänrannalla on alueellamme hyvä maine. Teemme tiivistä yhteistyötä asiakkaiden, läheisten, tilaajan, sekä muiden yhteistyökumppaneidemme kanssa. Keskiössä on aina tyytyväinen asiakas ja tarvittavat, kattavat, henkilökohtaiset &amp; oikea -aikaiset palvelut.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänrannalla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on alueellamme hyvä maine. Teemme tiivistä yhteistyötä asiakkaiden, läheisten, tilaajan, sekä muiden yhteistyökumppaneidemme kanssa. Keskiössä on aina tyytyväinen asiakas ja tarvittavat, kattavat, henkilökohtaiset &amp; oikea -aikaiset palvelut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B17DC0" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44321208" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FEA8A3B" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5E4A7" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Kanta -palveluun siirtyminen (arvioitu liittyminen keväällä 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E1D81A" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="09E1D81A" w14:textId="33B69D63" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Liikkuva työelämä -projekti </w:t>
       </w:r>
+      <w:r w:rsidR="00E47EC3">
+        <w:t>jatkaminen</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="382C139F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Viriketoiminnan muuttaminen tavoitteelliseksi päivätoiminnaksi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF97AC1" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E6F63C" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55813782" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593B5CA7" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="593B5CA7" w14:textId="10501AB8" w:rsidR="00511EFC" w:rsidRDefault="00E47EC3" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">19.1.2026 Alahärmä </w:t>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00511EFC">
+        <w:t xml:space="preserve">.2026 Alahärmä </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555E581F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6774DB" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Mirka Rintala, Yksikönjohtaja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFAB5FF" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5324D991" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Härmänranta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6C783AB4" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5B710320" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1991C6A8" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="087EE151" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="0696A271" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5BE27D80" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1AF57709" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="55E45E73" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="350834E0" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="16E139B6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="596FC7C5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="304FA370" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7A3DD57A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3133A8B3" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="25DBACC7" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="77800849" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="05CAC8FE" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4F8D5E1D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="7D604DF5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="729B9E85" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="571D5185" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="1ACD493D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="507F6E8B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="43C0ABFA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
@@ -652,65 +968,65 @@
     <w:p w14:paraId="1A017718" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="454284CC" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="23ED5EFA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="646160A1" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="06C4E918" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4B2EE0B6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="606F7949" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2F8CD730" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="492814F8" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="21B94157" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="081BE35A" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="007E2291">
+    <w:p w14:paraId="5160566C" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A15FEEE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="007E2291">
+    <w:p w14:paraId="741BBE2A" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78C48185" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC"/>
+    <w:p w14:paraId="32B60B9E" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -731,69 +1047,70 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1F86A7DE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="006D79FF" w:rsidRDefault="00511EFC" w:rsidP="00BB7768">
+  <w:p w14:paraId="1F86A7DE" w14:textId="77777777" w:rsidR="004D783D" w:rsidRPr="006D79FF" w:rsidRDefault="004D783D" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0702382C" wp14:editId="7B31A1BC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
@@ -832,72 +1149,72 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A6CBE98" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="007E2291">
+    <w:p w14:paraId="30FB7D4F" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0460C341" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="007E2291">
+    <w:p w14:paraId="7E797183" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2454E760" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC"/>
+    <w:p w14:paraId="11C0FE5C" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5D1E11F9" w14:textId="43BC1C8A" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00455B1D">
+  <w:p w14:paraId="5D1E11F9" w14:textId="43BC1C8A" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4A7912" wp14:editId="70359A24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4457700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-149225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -919,109 +1236,109 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65A464C8" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="00455B1D" w:rsidRDefault="00511EFC" w:rsidP="00455B1D">
+  <w:p w14:paraId="65A464C8" w14:textId="77777777" w:rsidR="004D783D" w:rsidRPr="00455B1D" w:rsidRDefault="004D783D" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35583DF3" w14:textId="7F27F118" w:rsidR="00511EFC" w:rsidRDefault="00511EFC">
+  <w:p w14:paraId="35583DF3" w14:textId="7F27F118" w:rsidR="004D783D" w:rsidRDefault="004D783D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1A56579E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s8194" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658243;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="78A65F91">
-        <v:shape id="_x0000_s8193" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251658244;mso-position-horizontal:right">
+        <v:shape id="_x0000_s8193" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658244;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="1B286B3A" w14:textId="050E3E92" w:rsidR="00511EFC" w:rsidRDefault="00511EFC"/>
+              <w:p w14:paraId="1B286B3A" w14:textId="050E3E92" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="002274BA">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="154D52AB">
         <v:shape id="_x0000_s8196" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658241;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="002274BA">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5A58F103">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s8197" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s8197" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="0A0419A8" w14:textId="77777777" w:rsidR="00694C34" w:rsidRDefault="002274BA">
+              <w:p w14:paraId="0A0419A8" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Tiina Apajasaari, 7.10.2025 11:24</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -1334,168 +1651,181 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8198"/>
+    <o:shapedefaults v:ext="edit" spidmax="8199"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="8"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8719D"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
+    <w:rsid w:val="000F1C14"/>
+    <w:rsid w:val="00152B98"/>
     <w:rsid w:val="00172B52"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001B73D6"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="0024225A"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00337A19"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00424167"/>
     <w:rsid w:val="00447A1B"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
+    <w:rsid w:val="00487EA5"/>
+    <w:rsid w:val="004D783D"/>
     <w:rsid w:val="00511EFC"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00572B11"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00694C34"/>
     <w:rsid w:val="006D79FF"/>
+    <w:rsid w:val="00714E19"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008E68A2"/>
     <w:rsid w:val="0095473C"/>
     <w:rsid w:val="00974916"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
+    <w:rsid w:val="00A4213E"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B7363C"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B739D4"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
+    <w:rsid w:val="00BB7BBF"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BF4599"/>
     <w:rsid w:val="00C641E3"/>
+    <w:rsid w:val="00C93719"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD37EA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D23B03"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
+    <w:rsid w:val="00D651D4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D8719D"/>
     <w:rsid w:val="00D93CA1"/>
     <w:rsid w:val="00DF349F"/>
+    <w:rsid w:val="00E00DD3"/>
+    <w:rsid w:val="00E16C4A"/>
+    <w:rsid w:val="00E47EC3"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F52B7C"/>
     <w:rsid w:val="00F61DB1"/>
     <w:rsid w:val="00F95FFB"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8198"/>
+    <o:shapedefaults v:ext="edit" spidmax="8199"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="10327F1D"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35935D89-CA77-4A10-B4E8-12ED8F3C2E44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -2317,50 +2647,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1772159989">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2044790793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2672,78 +3015,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...26 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -2934,94 +3249,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4D24B4-22C3-42D5-B806-37D40788FED2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3357FB10-1BCE-460A-8DEB-05F5CF49E269}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -3055,71 +3398,71 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2630</Characters>
+  <Pages>4</Pages>
+  <Words>452</Words>
+  <Characters>3670</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2949</CharactersWithSpaces>
+  <CharactersWithSpaces>4114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Minna Mäntylä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>