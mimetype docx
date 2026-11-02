--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -170,145 +170,145 @@
       <w:r>
         <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2141EF17" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="797E12D4" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A5568F" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05F69C6C" w14:textId="46800F94" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
+    <w:p w14:paraId="05F69C6C" w14:textId="376E3E4E" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="004D783D">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.1.2026-30.4.2026.</w:t>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D143E">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2026-30.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D143E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F6C4F0" w14:textId="54FF44F9" w:rsidR="00511EFC" w:rsidRPr="002D48BE" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69EE0FE4" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE47C76" w14:textId="48747A62" w:rsidR="00511EFC" w:rsidRPr="000F1C14" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF1170">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3787DDB0" w14:textId="72508BD7" w:rsidR="000F1C14" w:rsidRDefault="000F1C14" w:rsidP="000F1C14">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1711AE52" w14:textId="00555D11" w:rsidR="000F1C14" w:rsidRDefault="000F1C14" w:rsidP="000F1C14">
+    <w:p w14:paraId="1487A485" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00CA4C05">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BF3A4A" w14:textId="4FFEA685" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>seurantaraportissa</w:t>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> tarkasteltavana.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Tavana</w:t>
+        <w:t>Härmänrannan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> viimeisimmän asiakaskyselyn perusteella (toteutettu 1.1- 9.6.2025), asiakkaamme ovat tyytyväisiä saamaansa palveluun ja Tavanalaiseen tapaan toimia. Kyselyssä nousi esille erityisesti se, että asiakkaamme </w:t>
+        <w:t xml:space="preserve"> viimeisimmän asiakaskyselyn perusteella (toteute</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4C05">
+        <w:t>ttu keväällä 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), asiakkaamme ovat tyytyväisiä saamaansa palveluun ja Tavanalaiseen tapaan toimia. Kyselyssä nousi esille erityisesti se, että asiakkaamme </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2BF6A8" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA279B3" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>kokevat, että heitä kunnioitetaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5623ACCE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
@@ -335,217 +335,261 @@
         <w:t>osallistetaan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> omien asioiden hoitamiseen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4519EE37" w14:textId="720C5E85" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>toiveit</w:t>
       </w:r>
       <w:r w:rsidR="00A4213E">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>kuunnellaan</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="0ED4928B" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1664"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B054E3" w14:textId="7D5E70B3" w:rsidR="000F1C14" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
-[...4 lines deleted...]
-        <w:t>Asiakaskyselyn kokonaisarvosanaksi asiakkaamme antoivat 4,7 (asteikolla 1-5).</w:t>
+    <w:p w14:paraId="69B054E3" w14:textId="4B5AB19D" w:rsidR="000F1C14" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Asiakaskyselyn kokonaisarvosanaksi asiakkaamme antoivat 4,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4C05">
+        <w:t>84</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (asteikolla 1-5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4C05">
+        <w:t>, joka on parantunut entisestään vuoden 2025 kokonaisarvosanasta, joka ollut 4,7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1679F1" w14:textId="1850D038" w:rsidR="00C93719" w:rsidRDefault="00C93719" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F50BAA0" w14:textId="7FAF0B82" w:rsidR="00C93719" w:rsidRDefault="00C93719" w:rsidP="00511EFC">
+    <w:p w14:paraId="6F50BAA0" w14:textId="0258E524" w:rsidR="00C93719" w:rsidRDefault="00C93719" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Osallisuutta olemme lisänneet panostamalla asiakkaidemme vapaa-aikaan, viriketoimintaan &amp; arkiaktiivisuuteen. Arkiaamut alkavat yhdessä ohjatulla, lyhyellä jumppahetkellä. Viriketoiminta on säännöllistä ja sitä tarjotaan kotona oleville asukkaille kahdesti viikossa. Olemme solmineet yhteistyö</w:t>
       </w:r>
       <w:r w:rsidR="00D651D4">
         <w:t>sopimuksen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kirjastopalveluiden kanssa ja pihipiirimme parkkipaikka toimii yhtenä kirjastoauton pysäkkinä.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0C655B99" w14:textId="77777777" w:rsidR="00B83BD1" w:rsidRDefault="00B83BD1" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275B5791" w14:textId="0EC1E8A3" w:rsidR="00B83BD1" w:rsidRDefault="00B83BD1" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Asukkaitamme</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B97">
+        <w:t xml:space="preserve"> (7)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on mukana Obama -tutkimushankkeessa, Mukana ja osallistumassa, joka toteutetaan yhteistyössä Helsingin yliopiston tutkijoiden kanssa. Kyseessä on kanssatutkimus kehitysvammaisten ihmisten osallistumisen ympäristöistä, mahdollisuuksista ja esteistä.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="746DFFDE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AFDCD7A" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C09577" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3832CF65" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="104B3561" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="104B3561" w14:textId="34D9AB99" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Härmänranta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> tekee työtään suurella sydämellä ~ Tämä näkyy mm. siinä, että teimme </w:t>
+        <w:t xml:space="preserve"> tekee työtään suurella sydämellä</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B97">
+        <w:t>. Toimintaamme ohjaa omavalvontasuunnitelma. A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">siakkaamme ovat tyytyväisiä, henkilökunta on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Aspa</w:t>
+        <w:t>sitoutunuttta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Palvelut Oy:n Laatuindeksin parhaan tuloksen vuonna 2025. Tämä kertoo meille siitä, että asiakkaamme ovat tyytyväisiä, henkilökunta on </w:t>
+        <w:t xml:space="preserve"> &amp; motivoitunutta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B97">
+        <w:t xml:space="preserve">yhteistyö </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>sitoutunuttta</w:t>
+      <w:r w:rsidR="00C32B97">
+        <w:t>hyvinvointialueen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> &amp; motivoitunutta, sekä taloustilanteemme on tasapainossa.</w:t>
+      <w:r w:rsidR="00C32B97">
+        <w:t xml:space="preserve"> ja läheisten kanssa on sujuvaa, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sekä taloustilanteemme on tasapainossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304B7BFE" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE08A20" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Härmänranta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> haluaa kehittää ja kasvattaa toimintaansa edelleen, kartoitamme tähän mahdollisuuksia aktiivisesti. Asumispalvelumme on laadukasta ja se on meille tärkeä käyntikortti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731FD912" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D77383" w14:textId="0DF299C2" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="27D77383" w14:textId="25E9F418" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Suoritamme sisäistä auditointia päivittäisessä työssämme, pyrimme löytämään aina parhaimman tavan tehdä työtämme. Henkilökunta on aktiivisesti mukana kehittämässä toimintaa.</w:t>
       </w:r>
       <w:r w:rsidR="00487EA5">
         <w:t xml:space="preserve"> Viikkopalaverissa käymme asiakkaidemme </w:t>
       </w:r>
       <w:r w:rsidR="00BB7BBF">
         <w:t>asioita</w:t>
       </w:r>
       <w:r w:rsidR="00487EA5">
         <w:t xml:space="preserve"> läpi työryhmänä.</w:t>
       </w:r>
       <w:r w:rsidR="00BB7BBF">
-        <w:t xml:space="preserve"> Henkilökunnan hyvinvointiin panostimme huhtikuulla TYKY -päivillä.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4609E6" w14:textId="68F6737A" w:rsidR="002E2D90" w:rsidRDefault="002E2D90" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0F7738B1" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BC69871" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD32575" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
@@ -569,102 +613,100 @@
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Härmänrannan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> henkilöstötilanne on tällä hetkellä hyvä ~ henkilökuntaamme kuuluu yksikönjohtaja (sairaanhoitaja AMK), vastaava ohjaaja, sekä 8 ohjaajaa (koulutuksiltaan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425AA11C" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="425AA11C" w14:textId="0E5FC87A" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">sosionomi, sairaanhoitaja, lähihoitaja). Vakituisen henkilökunnan lisäksi </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> on 1 oppisopimusopiskelija, joka valmistuu lähihoitajaksi keväällä 2026.</w:t>
+        <w:t xml:space="preserve">sosionomi, sairaanhoitaja, lähihoitaja). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E399CD" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9003CC" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="1B9003CC" w14:textId="56B5824C" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Sijaisten tarvitseminen on satunnaista ja ne liittyvät lähes poikkeuksetta vakituisen henkilökunnan äkillisiin sairastumisiin. Teemme tiivistä yhteistyötä 2-3 sijaisen kanssa (lähihoitajia). </w:t>
+        <w:t xml:space="preserve">Sijaisten tarvitseminen on satunnaista ja ne liittyvät lähes poikkeuksetta vakituisen henkilökunnan äkillisiin </w:t>
+      </w:r>
+      <w:r w:rsidR="00017A39">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>poissaoloihin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Teemme tiivistä yhteistyötä 2-3 sijaisen kanssa (lähihoitajia). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEE7708" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D596A84" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="00D03209" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
@@ -744,165 +786,192 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Härmänrantaan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Siitä huolimatta olemme saaneet kasvatettua toimintaamme ja taloutemme on tasapainossa. Tulevaisuuden näkymät ovat positiiviset ja olemme </w:t>
       </w:r>
       <w:r w:rsidR="00E47EC3">
         <w:t xml:space="preserve">kehittelemässä uusia suuntauksia toiminnallemme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C82A0A9" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A5A2E5D" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Härmänrannalla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> on alueellamme hyvä maine. Teemme tiivistä yhteistyötä asiakkaiden, läheisten, tilaajan, sekä muiden yhteistyökumppaneidemme kanssa. Keskiössä on aina tyytyväinen asiakas ja tarvittavat, kattavat, henkilökohtaiset &amp; oikea -aikaiset palvelut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B17DC0" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44321208" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FEA8A3B" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5E4A7" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRPr="001E457A" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+    <w:p w14:paraId="09E1D81A" w14:textId="7B450B7D" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="002E2D90">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Kanta -palveluun siirtyminen (arvioitu liittyminen keväällä 2026)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09E1D81A" w14:textId="33B69D63" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+        <w:t xml:space="preserve">Kanta -palveluun siirtyminen </w:t>
+      </w:r>
+      <w:r w:rsidR="002E2D90">
+        <w:t>1.9.2026 alkaen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382C139F" w14:textId="6B072B05" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Liikkuva työelämä -projekti </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="382C139F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
+        <w:t>Viriketoiminnan muuttaminen tavoitteelliseksi päivätoiminnaksi</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2D90">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E2D90">
+        <w:t>hyvinvointialueen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E2D90">
+        <w:t xml:space="preserve"> kilpailutukseen mukaan lähteminen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0A4060" w14:textId="44E96229" w:rsidR="002E2D90" w:rsidRDefault="002E2D90" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Viriketoiminnan muuttaminen tavoitteelliseksi päivätoiminnaksi</w:t>
+        <w:t>Alkusammutus -koulutus henkilökunnalle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7141AD87" w14:textId="41646E54" w:rsidR="002E2D90" w:rsidRDefault="002E2D90" w:rsidP="00511EFC">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EA -koulutusten päivittäminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF97AC1" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E6F63C" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55813782" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593B5CA7" w14:textId="10501AB8" w:rsidR="00511EFC" w:rsidRDefault="00E47EC3" w:rsidP="00511EFC">
+    <w:p w14:paraId="593B5CA7" w14:textId="4B043E11" w:rsidR="00511EFC" w:rsidRDefault="002E2D90" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>4.5</w:t>
-      </w:r>
+        <w:t>16.9</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00511EFC">
         <w:t xml:space="preserve">.2026 Alahärmä </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555E581F" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6774DB" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Mirka Rintala, Yksikönjohtaja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFAB5FF" w14:textId="77777777" w:rsidR="00511EFC" w:rsidRDefault="00511EFC" w:rsidP="00511EFC">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
@@ -968,65 +1037,65 @@
     <w:p w14:paraId="1A017718" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="454284CC" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="23ED5EFA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="646160A1" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="06C4E918" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="4B2EE0B6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="606F7949" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2F8CD730" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="492814F8" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="21B94157" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5160566C" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
+    <w:p w14:paraId="7D8145CB" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="741BBE2A" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
+    <w:p w14:paraId="617A25C0" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32B60B9E" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
+    <w:p w14:paraId="7902D7CA" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1066,51 +1135,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1F86A7DE" w14:textId="77777777" w:rsidR="004D783D" w:rsidRPr="006D79FF" w:rsidRDefault="004D783D" w:rsidP="00BB7768">
+  <w:p w14:paraId="1F86A7DE" w14:textId="77777777" w:rsidR="003D143E" w:rsidRPr="006D79FF" w:rsidRDefault="003D143E" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0702382C" wp14:editId="7B31A1BC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
@@ -1149,72 +1218,72 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30FB7D4F" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
+    <w:p w14:paraId="670A3FAB" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E797183" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="007E2291">
+    <w:p w14:paraId="2B7B83D2" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11C0FE5C" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
+    <w:p w14:paraId="19F802FD" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5D1E11F9" w14:textId="43BC1C8A" w:rsidR="004D783D" w:rsidRDefault="004D783D" w:rsidP="00455B1D">
+  <w:p w14:paraId="5D1E11F9" w14:textId="43BC1C8A" w:rsidR="003D143E" w:rsidRDefault="003D143E" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4A7912" wp14:editId="70359A24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4457700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-149225</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -1236,109 +1305,109 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65A464C8" w14:textId="77777777" w:rsidR="004D783D" w:rsidRPr="00455B1D" w:rsidRDefault="004D783D" w:rsidP="00455B1D">
+  <w:p w14:paraId="65A464C8" w14:textId="77777777" w:rsidR="003D143E" w:rsidRPr="00455B1D" w:rsidRDefault="003D143E" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35583DF3" w14:textId="7F27F118" w:rsidR="004D783D" w:rsidRDefault="004D783D">
+  <w:p w14:paraId="35583DF3" w14:textId="7F27F118" w:rsidR="003D143E" w:rsidRDefault="003D143E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1A56579E">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s8194" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658243;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="78A65F91">
-        <v:shape id="_x0000_s8193" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658244;mso-position-horizontal:right">
+        <v:shape id="_x0000_s8193" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658244;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="1B286B3A" w14:textId="050E3E92" w:rsidR="004D783D" w:rsidRDefault="004D783D"/>
+              <w:p w14:paraId="1B286B3A" w14:textId="050E3E92" w:rsidR="003D143E" w:rsidRDefault="003D143E"/>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="154D52AB">
         <v:shape id="_x0000_s8196" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658241;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5A58F103">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s8197" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s8197" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658242;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="0A0419A8" w14:textId="77777777" w:rsidR="004D783D" w:rsidRDefault="004D783D">
+              <w:p w14:paraId="0A0419A8" w14:textId="77777777" w:rsidR="003D143E" w:rsidRDefault="003D143E">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Tiina Apajasaari, 7.10.2025 11:24</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
@@ -1681,123 +1750,132 @@
     <o:shapedefaults v:ext="edit" spidmax="8199"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="8"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D8719D"/>
+    <w:rsid w:val="00017A39"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000F1C14"/>
     <w:rsid w:val="00152B98"/>
     <w:rsid w:val="00172B52"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001B73D6"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="0024225A"/>
     <w:rsid w:val="002618EC"/>
+    <w:rsid w:val="0026558E"/>
     <w:rsid w:val="002760B1"/>
+    <w:rsid w:val="002E2D90"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00337A19"/>
     <w:rsid w:val="003912E6"/>
+    <w:rsid w:val="003D143E"/>
     <w:rsid w:val="00424167"/>
     <w:rsid w:val="00447A1B"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00487EA5"/>
     <w:rsid w:val="004D783D"/>
     <w:rsid w:val="00511EFC"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00572B11"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00694C34"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00714E19"/>
+    <w:rsid w:val="00732BA5"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008E68A2"/>
     <w:rsid w:val="0095473C"/>
     <w:rsid w:val="00974916"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A4213E"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B7363C"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B739D4"/>
+    <w:rsid w:val="00B83BD1"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BB7BBF"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BF4599"/>
+    <w:rsid w:val="00C32B97"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C93719"/>
     <w:rsid w:val="00C95882"/>
+    <w:rsid w:val="00CA4C05"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD37EA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D23B03"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D651D4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D8719D"/>
     <w:rsid w:val="00D93CA1"/>
     <w:rsid w:val="00DF349F"/>
     <w:rsid w:val="00E00DD3"/>
+    <w:rsid w:val="00E16874"/>
     <w:rsid w:val="00E16C4A"/>
     <w:rsid w:val="00E47EC3"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F52B7C"/>
     <w:rsid w:val="00F61DB1"/>
     <w:rsid w:val="00F95FFB"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3015,50 +3093,78 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -3249,122 +3355,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3357FB10-1BCE-460A-8DEB-05F5CF49E269}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F7B2D49-F8DB-491A-B8C5-E38AC29FB17D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -3399,70 +3483,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>452</Words>
-  <Characters>3670</Characters>
+  <Words>458</Words>
+  <Characters>3714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4114</CharactersWithSpaces>
+  <CharactersWithSpaces>4164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Minna Mäntylä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>