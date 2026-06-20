--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,543 +1,701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="285B6AFB" w14:textId="4C92529A" w:rsidR="00CD41F4" w:rsidRPr="00086982" w:rsidRDefault="0026537D" w:rsidP="00CD41F4">
+    <w:p w14:paraId="1B04B3E6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="319B5DEF" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00086982">
+    </w:p>
+    <w:p w14:paraId="3AD55F0C" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="00903A05">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD41F4" w:rsidRPr="00086982">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FD37F8" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="00903A05">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Simpukan omavalvonnan seurantaraportti </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00086982">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372B0491" w14:textId="26AC2B13" w:rsidR="00903A05" w:rsidRPr="00086982" w:rsidRDefault="00903A05" w:rsidP="00903A05">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.9.-31.12.2025</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00086982">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FD5047">
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00086982">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Simpukan omavalvonnan seurantaraportti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1.-30.4.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085AF350" w14:textId="64A24216" w:rsidR="00903A05" w:rsidRPr="00CD41F4" w:rsidRDefault="00CD7F77" w:rsidP="00CD7F77">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9036"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2435063A" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="00FD5047" w:rsidRDefault="00903A05" w:rsidP="00903A05">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5047">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A92B749" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
-[...7 lines deleted...]
-    <w:p w14:paraId="4A93E744" w14:textId="77777777" w:rsidR="0026537D" w:rsidRPr="0026537D" w:rsidRDefault="0026537D" w:rsidP="0026537D">
+    <w:p w14:paraId="213CA176" w14:textId="77777777" w:rsidR="00903A05" w:rsidRDefault="00903A05" w:rsidP="006D59F8">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0ADCCC" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+        <w:t>Tavanan</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="407D6D37" w14:textId="401DB8D7" w:rsidR="0026537D" w:rsidRPr="0026537D" w:rsidRDefault="0026537D" w:rsidP="0026537D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0026537D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C54909" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007EF033" w14:textId="388FD0B0" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026537D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan </w:t>
+      </w:r>
+      <w:r w:rsidR="0042101C" w:rsidRPr="0026537D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D17A85" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F55F751" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.9.-31.12.2025</w:t>
+        <w:t>1.1.-30.4.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A836283" w14:textId="77777777" w:rsidR="0026537D" w:rsidRPr="00CD41F4" w:rsidRDefault="0026537D" w:rsidP="00CD41F4">
-[...7 lines deleted...]
-    <w:p w14:paraId="2A42D7E5" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    <w:p w14:paraId="3FFDA9D7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01698346" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005F9D48" w14:textId="77777777" w:rsidR="00773264" w:rsidRDefault="00773264" w:rsidP="00CD41F4">
-[...30 lines deleted...]
-    <w:p w14:paraId="01A43E1C" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    <w:p w14:paraId="47DDCE46" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5047">
+    </w:p>
+    <w:p w14:paraId="233F35F7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3381">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asukkaiden osallisuutta vahvistettiin asukaspalavereilla sekä yhteisillä toiminnoilla, kuten juhlapyhiin liittyvillä askarteluilla. Kaikilla asukkailla on mahdollisuus osallistua yhteiseen toimintaan ja tuoda esiin näkemyksiään. Yhteisissä tapaamisissa käsitellään ajankohtaisia asioita sekä kuullaan palautetta ja kehitysideoita toiminnan parantamiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B05FE33" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF5D094" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3381">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaiden toiveita, kokemuksia ja mielipiteitä selvitetään säännöllisesti arjen keskusteluissa, kohtaamisissa ja asiakaskyselyiden avulla. Saatua palautetta hyödynnetään toiminnan kehittämisessä sekä arjen suunnittelussa. Asiakkaita kannustetaan ja tuetaan tekemään omaa elämäänsä koskevia päätöksiä heidän yksilöllisten tarpeidensa ja toimintakykynsä mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544FA6BD" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBC8CDC" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3381">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstöä on ohjeistettu huomioimaan asiakkaiden osallisuus entistä vahvemmin päivittäisessä ohjaustyössä ja kirjaamisessa, jotta asiakkaiden omat toiveet, tarpeet ja näkemykset tulevat paremmin näkyviksi palvelun toteutuksessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7274927C" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D249295" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5047">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359CD43" w14:textId="77777777" w:rsidR="00115734" w:rsidRDefault="00115734" w:rsidP="00CD41F4">
-[...7 lines deleted...]
-    <w:p w14:paraId="14EF7072" w14:textId="674AD1A5" w:rsidR="00CD41F4" w:rsidRDefault="00FD5047" w:rsidP="00CD41F4">
+    <w:p w14:paraId="7F1861ED" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6571AE6B" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palvelun laatua seurataan säännöllisesti asiakas- ja henkilöstöpalautteen sekä jatkuvan toiminnan tarkkailun avulla, ja raportointijaksolla arviointi toteutettiin myös omavalvontakäynneillä ja tilaajan tarkastuksella. Vähäiset laatupoikkeamat on käsitelty, eikä niillä ollut vaikutusta asiakkaiden hoitoon, huolenpitoon tai turvallisuuteen. Laatu ja turvallisuus pysyivät hyvällä tasolla, lääketurvallisuus tarkistettiin säännöllisesti, ja asiakas- ja henkilöstöpalautteesta nousseet kehittämisehdotukset, kuten retkien ja ulkoilumahdollisuuksien lisääminen, toteutetaan osana toiminnan kehittämistä.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="21934F02" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553D194F" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2400CEC2" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080416D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poikkeamien käsittelyssä havaittiin, että erityisesti lääkepoikkeamien ulkopuolisia poikkeamia jää kirjaamatta raportointijärjestelmään. Jatkossa kiinnitämme enemmän huomiota siihen, että kaikki poikkeamat tunnistetaan ja raportoidaan asianmukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E08A0E6" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1168C7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4AC0FE" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    <w:p w14:paraId="02ED703D" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DDA8BC4" w14:textId="76992DDF" w:rsidR="00CD41F4" w:rsidRPr="00CD41F4" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    <w:p w14:paraId="69F794BF" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD41F4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat riittävät ja lakisääteinen mitoitus toteutui. Sijaiset olivat pääosin samoja tuttuja henkilöitä, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä tuki toiminnan jatkuvuutta ja helpotti arjen työtä.  </w:t>
       </w:r>
-      <w:r w:rsidR="00115734" w:rsidRPr="00115734">
-[...15 lines deleted...]
-    <w:p w14:paraId="463F6CB1" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    </w:p>
+    <w:p w14:paraId="5A125341" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C10DCBA" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F20CE" w14:textId="77777777" w:rsidR="00115734" w:rsidRDefault="00115734" w:rsidP="00CD41F4">
-[...7 lines deleted...]
-    <w:p w14:paraId="4EF955D4" w14:textId="7E1557A7" w:rsidR="00521459" w:rsidRDefault="00FD5047" w:rsidP="00CD41F4">
+    <w:p w14:paraId="7DF08590" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F40D5C8" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asiakkaiden omatoimisuutta on tuettu muun muassa itse annosteltavan ruokailun avulla, ja ruoasta sekä yhteisistä tilaisuuksista, kuten jouluateriasta, saatiin runsaasti kiitosta. Asukaspalaverit ovat aiempaa suunnitelmallisempia ja osallistavampia. Raportointijaksolla palvelujen laatu ja turvallisuus pysyivät hyvällä tasolla, lääkepoikkeamat vähenivät, eikä vakavia asiakasturvallisuutta vaarantavia tilanteita sattunut, ja asiakaspalautteesta nousseet kehittämisehdotukset toteutettiin suunnitellusti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4640755D" w14:textId="77777777" w:rsidR="00FD5047" w:rsidRDefault="00FD5047" w:rsidP="00CD41F4">
-[...7 lines deleted...]
-    <w:p w14:paraId="63B0AF9A" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00FD5047" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
+    <w:p w14:paraId="455625DC" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F73859" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4D8D60" w14:textId="77777777" w:rsidR="00CD41F4" w:rsidRPr="00CD41F4" w:rsidRDefault="00CD41F4" w:rsidP="00CD41F4">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Jatkuvana kehittämiskohteenamme pidämme asiakaskirjaamisten prosessia, jotta voimme parantaa tietojen tarkkuutta ja käytettävyyttä. Kirjaamisen kriteerit ja käytännöt käydään tarkasti läpi, jotta kaikki työntekijät tietävät, mitä tietoja kirjataan ja millä tavalla. </w:t>
+    <w:p w14:paraId="6B39767C" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4336B6AA" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA615E2" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1683702E" w14:textId="250A7E90" w:rsidR="0042101C" w:rsidRPr="0080416D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080416D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan kehittämisessä painotetaan jatkossa erityisesti asiakkaiden osallistamista kirjaamiseen ja oman palvelunsa suunnitteluun. Tavoitteena on vahvistaa asiakkaan äänen näkyvyyttä päivittäisessä kirjaamisessa sekä palvelutarpeiden arvioinnissa. Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden tuen tarve, toimintakyky ja arjen toteutuminen näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5047" w:rsidRPr="00FD5047">
-[...15 lines deleted...]
-    <w:p w14:paraId="2991D545" w14:textId="6687E024" w:rsidR="008644B8" w:rsidRPr="00DE71F3" w:rsidRDefault="00CD41F4" w:rsidP="008644B8">
+    </w:p>
+    <w:p w14:paraId="4B735560" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0080416D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229F145A" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD41F4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aspa-kodin johtaja: Antonia Coll-Makkonen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF8817" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
-    <w:p w14:paraId="1B04B3E6" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="4BDC7751" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00DE71F3" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13.5.2026</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E76345B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="37C34A92" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5A108FC4" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="48682C0B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5F6E73AB" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2B584083" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="73AFAFD0" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="35F8B0AE" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="209ECF44" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="07822532" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="26D99933" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="04D70F8D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="497C356A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3D1A0F41" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2BC81219" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="356B089F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="663696CC" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5744048C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="676F5309" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="34D17ADA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6362DD54" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="62D1BB14" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2302C6C2" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3C8FC7CF" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="72F1270A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2873987B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F9DB79" w14:textId="77777777" w:rsidR="002E1A4E" w:rsidRDefault="002E1A4E" w:rsidP="007E2291">
+    <w:p w14:paraId="67A87FDB" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="261A6AD4" w14:textId="77777777" w:rsidR="002E1A4E" w:rsidRDefault="002E1A4E" w:rsidP="007E2291">
+    <w:p w14:paraId="519EB19D" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -568,268 +726,206 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2663FB11" w14:textId="77777777" w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2B945F6B" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5DB78C9C" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="020042E8" w14:textId="5FDF593E" w:rsidR="007E2291" w:rsidRDefault="006D59F8" w:rsidP="006D59F8">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7320"/>
+        <w:tab w:val="left" w:pos="8712"/>
+      </w:tabs>
+      <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0794E54C" wp14:editId="762D4CE1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21DECD3F" wp14:editId="688390CA">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>3944620</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-868680</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1425600"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Kuva 2"/>
+          <wp:extent cx="1615440" cy="478790"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1230219420" name="Kuva 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="1425600"/>
+                    <a:ext cx="1615440" cy="478790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...27 lines deleted...]
-      <w:ind w:left="-851"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00455B1D">
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:noProof/>
-        <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <w:tab/>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F137128" w14:textId="77777777" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
+  <w:p w14:paraId="5F137128" w14:textId="5FB5E357" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07E8F230" w14:textId="77777777" w:rsidR="0012174E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="07E8F230" w14:textId="365F2A28" w:rsidR="0012174E" w:rsidRDefault="006E1F91">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="02AE4079">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="71EC0BFD">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:1192.8pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="42EB3D63" w14:textId="77777777" w:rsidR="0012174E" w:rsidRDefault="00BB09EB">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 1</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F544D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C566540"/>
@@ -928,200 +1024,211 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2006472454">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B1C9C"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D21"/>
     <w:rsid w:val="00071274"/>
     <w:rsid w:val="00086982"/>
     <w:rsid w:val="000A0ACB"/>
+    <w:rsid w:val="000A7983"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E2601"/>
     <w:rsid w:val="000E49EE"/>
     <w:rsid w:val="000E7059"/>
     <w:rsid w:val="00115734"/>
     <w:rsid w:val="0012174E"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001B52AA"/>
     <w:rsid w:val="001C6B7B"/>
     <w:rsid w:val="001D16D5"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E7A22"/>
     <w:rsid w:val="00253B47"/>
+    <w:rsid w:val="00256A5A"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="0026537D"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002947CD"/>
+    <w:rsid w:val="002E054C"/>
     <w:rsid w:val="002E1A4E"/>
     <w:rsid w:val="002E4CCF"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F75C0"/>
     <w:rsid w:val="0031003B"/>
     <w:rsid w:val="003661A5"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003A1719"/>
     <w:rsid w:val="003B1C9C"/>
     <w:rsid w:val="003C26A6"/>
     <w:rsid w:val="00414221"/>
+    <w:rsid w:val="0042101C"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004727C6"/>
     <w:rsid w:val="004C2F5A"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00521459"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00571E14"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A0541"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00616E5B"/>
     <w:rsid w:val="006227E8"/>
     <w:rsid w:val="00647D67"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00693E9F"/>
     <w:rsid w:val="006B2C1F"/>
     <w:rsid w:val="006B703F"/>
     <w:rsid w:val="006D523D"/>
+    <w:rsid w:val="006D59F8"/>
     <w:rsid w:val="006D79FF"/>
+    <w:rsid w:val="006E1F91"/>
     <w:rsid w:val="006F7056"/>
     <w:rsid w:val="00702C89"/>
     <w:rsid w:val="00707E50"/>
     <w:rsid w:val="007233E7"/>
     <w:rsid w:val="00751B41"/>
     <w:rsid w:val="00760B32"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773264"/>
     <w:rsid w:val="007E0155"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="00807E71"/>
     <w:rsid w:val="00814C85"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D1CF5"/>
     <w:rsid w:val="008D6690"/>
+    <w:rsid w:val="00903A05"/>
     <w:rsid w:val="009076E5"/>
     <w:rsid w:val="00934A55"/>
     <w:rsid w:val="00980F25"/>
     <w:rsid w:val="009C0D82"/>
     <w:rsid w:val="009F17A9"/>
     <w:rsid w:val="009F211E"/>
     <w:rsid w:val="00A03AEF"/>
     <w:rsid w:val="00A15B97"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A473AD"/>
     <w:rsid w:val="00A55D9D"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B02FEA"/>
     <w:rsid w:val="00B32670"/>
     <w:rsid w:val="00B522A4"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B93DF4"/>
     <w:rsid w:val="00B9739E"/>
     <w:rsid w:val="00BB09EB"/>
     <w:rsid w:val="00BB1D57"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE0284"/>
     <w:rsid w:val="00C07561"/>
     <w:rsid w:val="00C275E0"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C71963"/>
     <w:rsid w:val="00C8383B"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
+    <w:rsid w:val="00CC7D89"/>
     <w:rsid w:val="00CD41F4"/>
     <w:rsid w:val="00CD6EC2"/>
+    <w:rsid w:val="00CD7F77"/>
     <w:rsid w:val="00D0030E"/>
     <w:rsid w:val="00D155C4"/>
     <w:rsid w:val="00D2099A"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D51AB4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DA2F01"/>
     <w:rsid w:val="00DB2741"/>
     <w:rsid w:val="00DB375C"/>
     <w:rsid w:val="00DC2556"/>
     <w:rsid w:val="00DE71F3"/>
     <w:rsid w:val="00E041FD"/>
+    <w:rsid w:val="00E140B2"/>
     <w:rsid w:val="00E140D1"/>
     <w:rsid w:val="00E16B5F"/>
     <w:rsid w:val="00E23977"/>
     <w:rsid w:val="00E837D1"/>
     <w:rsid w:val="00E96DDD"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F63F06"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FD5047"/>
     <w:rsid w:val="00FD707C"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -1516,51 +1623,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C8383B"/>
+    <w:rsid w:val="0042101C"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -2282,59 +2389,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2630,63 +2733,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -2877,78 +2967,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78474FAC-8864-E949-A5F1-D05E25E72E30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
@@ -2979,105 +3112,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>368</Words>
-  <Characters>2989</Characters>
+  <Words>431</Words>
+  <Characters>3495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3351</CharactersWithSpaces>
+  <CharactersWithSpaces>3919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Antonia Coll-Makkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>