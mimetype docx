--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -39,87 +39,76 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD55F0C" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35FD37F8" w14:textId="77777777" w:rsidR="00CD7F77" w:rsidRDefault="00CD7F77" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="372B0491" w14:textId="26AC2B13" w:rsidR="00903A05" w:rsidRPr="00086982" w:rsidRDefault="00903A05" w:rsidP="00903A05">
+    <w:p w14:paraId="372B0491" w14:textId="04B7B018" w:rsidR="00903A05" w:rsidRPr="00086982" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00086982">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tavana</w:t>
+        <w:t xml:space="preserve">Tavana Simpukan omavalvonnan seurantaraportti </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00086982">
+      <w:r w:rsidR="00501D2B" w:rsidRPr="00501D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Simpukan omavalvonnan seurantaraportti </w:t>
-[...8 lines deleted...]
-        <w:t>1.1.-30.4.2026</w:t>
+        <w:t>1.5.-31.8.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085AF350" w14:textId="64A24216" w:rsidR="00903A05" w:rsidRPr="00CD41F4" w:rsidRDefault="00CD7F77" w:rsidP="00CD7F77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9036"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2435063A" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="00FD5047" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -136,415 +125,417 @@
         </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213CA176" w14:textId="77777777" w:rsidR="00903A05" w:rsidRDefault="00903A05" w:rsidP="006D59F8">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0ADCCC" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C54909" w14:textId="77777777" w:rsidR="00903A05" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007EF033" w14:textId="388FD0B0" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="00903A05" w:rsidP="00903A05">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan </w:t>
       </w:r>
       <w:r w:rsidR="0042101C" w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D17A85" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F55F751" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="1F55F751" w14:textId="490DB30C" w:rsidR="0042101C" w:rsidRPr="0026537D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026537D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>1.1.-30.4.2026</w:t>
+      <w:r w:rsidR="00501D2B" w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.5.-31.8.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFDA9D7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01698346" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DDCE46" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="500E0D2D" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233F35F7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...11 lines deleted...]
-        <w:t>Asukkaiden osallisuutta vahvistettiin asukaspalavereilla sekä yhteisillä toiminnoilla, kuten juhlapyhiin liittyvillä askarteluilla. Kaikilla asukkailla on mahdollisuus osallistua yhteiseen toimintaan ja tuoda esiin näkemyksiään. Yhteisissä tapaamisissa käsitellään ajankohtaisia asioita sekä kuullaan palautetta ja kehitysideoita toiminnan parantamiseksi.</w:t>
+    <w:p w14:paraId="685658F6" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asukkaiden mahdollisuuksia osallistua yhteiseen toimintaan ja vaikuttaa arjen sisältöön on tuettu säännöllisillä asukaspalavereilla sekä yhteisillä tekemisillä. Näissä tilanteissa asukkailla on mahdollisuus tuoda esiin omia ajatuksiaan, toiveitaan ja kehittämisehdotuksiaan. Palautetta kerätään myös päivittäisissä kohtaamisissa ja asiakaskyselyissä, ja sitä hyödynnetään toiminnan suunnittelussa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B05FE33" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...19 lines deleted...]
-        <w:t>Asiakkaiden toiveita, kokemuksia ja mielipiteitä selvitetään säännöllisesti arjen keskusteluissa, kohtaamisissa ja asiakaskyselyiden avulla. Saatua palautetta hyödynnetään toiminnan kehittämisessä sekä arjen suunnittelussa. Asiakkaita kannustetaan ja tuetaan tekemään omaa elämäänsä koskevia päätöksiä heidän yksilöllisten tarpeidensa ja toimintakykynsä mukaisesti.</w:t>
+    <w:p w14:paraId="539FBE6A" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3258DBAC" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vuoden 2026 asiakaskyselyn perusteella asiakkaat kokivat erityisen myönteisesti kunnioittavan kohtaamisen ja palvelun henkilökohtaisuuden. Myös mahdollisuus osallistua itseä koskeviin päätöksiin arvioitiin hyväksi. Kehittämiskohteiksi nousivat asiakkaiden toiveiden kuunteleminen ja avun saamisen oikea-aikaisuus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544FA6BD" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00ED3381" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...19 lines deleted...]
-        <w:t>Henkilöstöä on ohjeistettu huomioimaan asiakkaiden osallisuus entistä vahvemmin päivittäisessä ohjaustyössä ja kirjaamisessa, jotta asiakkaiden omat toiveet, tarpeet ja näkemykset tulevat paremmin näkyviksi palvelun toteutuksessa.</w:t>
+    <w:p w14:paraId="15F0364B" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479A0DA7" w14:textId="3B5FA8CC" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstön kanssa on vahvistettu toimintatapaa, jossa asiakkaan oma näkemys, valinnat ja yksilölliset tarpeet huomioidaan aiempaa näkyvämmin sekä arjen ohjaustilanteissa että kirjaamisessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7274927C" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="47DDCE46" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D249295" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1861ED" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6571AE6B" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...11 lines deleted...]
-        <w:t>Palvelun laatua seurataan säännöllisesti asiakas- ja henkilöstöpalautteen sekä jatkuvan toiminnan tarkkailun avulla, ja raportointijaksolla arviointi toteutettiin myös omavalvontakäynneillä ja tilaajan tarkastuksella. Vähäiset laatupoikkeamat on käsitelty, eikä niillä ollut vaikutusta asiakkaiden hoitoon, huolenpitoon tai turvallisuuteen. Laatu ja turvallisuus pysyivät hyvällä tasolla, lääketurvallisuus tarkistettiin säännöllisesti, ja asiakas- ja henkilöstöpalautteesta nousseet kehittämisehdotukset, kuten retkien ja ulkoilumahdollisuuksien lisääminen, toteutetaan osana toiminnan kehittämistä.</w:t>
+    <w:p w14:paraId="3714D7EB" w14:textId="74F73848" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laatua on tarkasteltu raportointikauden aikana useasta näkökulmasta. Arvioinnissa on hyödynnetty asiakkailta ja henkilöstöltä saatua palautetta, päivittäisessä työssä tehtyjä havaintoja sekä omavalvontaan ja tilaajan seurantaan liittyviä tarkastuksia. Esille nousseet poikkeamat ovat olleet yksittäisiä, eikä niiden ole todettu vaarantaneen asiakkaiden turvallisuutta tai palvelun toteutumista.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="35AC2B9D" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2911E653" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Turvallisuuteen liittyviä käytäntöjä, kuten lääkehoidon toteutumista, on seurattu säännöllisesti. Palautteissa esiin nousseita toiveita, kuten mahdollisuuksia retkiin ja ulkoiluun, huomioidaan jatkossa toiminnan suunnittelussa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553D194F" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...19 lines deleted...]
-        <w:t>Poikkeamien käsittelyssä havaittiin, että erityisesti lääkepoikkeamien ulkopuolisia poikkeamia jää kirjaamatta raportointijärjestelmään. Jatkossa kiinnitämme enemmän huomiota siihen, että kaikki poikkeamat tunnistetaan ja raportoidaan asianmukaisesti.</w:t>
+    <w:p w14:paraId="2EBDD226" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E08A0E6" w14:textId="4333C708" w:rsidR="0042101C" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poikkeamaraportoinnissa havaittiin, että kaikki arjessa tapahtuvat poikkeamat eivät vielä tule riittävän järjestelmällisesti kirjatuiksi, etenkin silloin kun kyse ei ole lääkepoikkeamasta. Tätä kehitetään muistuttamalla henkilöstöä raportoinnin merkityksestä ja varmistamalla, että havaitut poikkeamat myös käsitellään yhdessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E08A0E6" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...7 lines deleted...]
-    <w:p w14:paraId="3C1168C7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="1A81D3F3" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00CD41F4" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1168C7" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ED703D" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="6040A107" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69F794BF" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat riittävät ja lakisääteinen mitoitus toteutui. Sijaiset olivat pääosin samoja tuttuja henkilöitä, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä tuki toiminnan jatkuvuutta ja helpotti arjen työtä.  </w:t>
+    <w:p w14:paraId="3E0D33BF" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="00501D2B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Raportointikaudella henkilöstömäärä vastasi toiminnan tarpeita ja lakisääteinen mitoitus täyttyi. Sijaisina työskenteli pääosin yksikölle ennestään tuttuja henkilöitä, mikä tuki työn sujuvuutta ja palvelun jatkuvuutta. Myös kesäsijaisissa oli mukana aiemmilta vuosilta tuttuja työntekijöitä. Henkilöstöresurssia vahvistettiin lisäksi palkkaamalla yksikköön yksi avustaja lisää.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A125341" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00CD41F4" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C10DCBA" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="6AB90ED0" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRPr="00FD5047" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5047">
+    </w:p>
+    <w:p w14:paraId="0C10DCBA" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5047">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF08590" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F40D5C8" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...11 lines deleted...]
-        <w:t>Asiakkaiden omatoimisuutta on tuettu muun muassa itse annosteltavan ruokailun avulla, ja ruoasta sekä yhteisistä tilaisuuksista, kuten jouluateriasta, saatiin runsaasti kiitosta. Asukaspalaverit ovat aiempaa suunnitelmallisempia ja osallistavampia. Raportointijaksolla palvelujen laatu ja turvallisuus pysyivät hyvällä tasolla, lääkepoikkeamat vähenivät, eikä vakavia asiakasturvallisuutta vaarantavia tilanteita sattunut, ja asiakaspalautteesta nousseet kehittämisehdotukset toteutettiin suunnitellusti.</w:t>
+    <w:p w14:paraId="455625DC" w14:textId="13374E3C" w:rsidR="0042101C" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501D2B">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstön saatavuus on vahvistunut raportointijaksolla, ja olemme saaneet mukaan myös uusia sijaisia. Sijaisina työskentelee samalla paljon yksikölle ennestään tuttuja työntekijöitä, mikä tukee toiminnan jatkuvuutta ja arjen sujuvuutta. Asiakaspalautteessa ovat nousseet esiin henkilöstön ystävällisyys, ymmärtäväisyys ja asiakkaiden tarpeiden huomioiminen. Asiakkaiden itsemääräämisoikeutta ja omatoimisuutta on tuettu arjen valinnoissa, ja asukaspalavereiden osallistavuutta on vahvistettu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455625DC" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+    <w:p w14:paraId="46E7BE1C" w14:textId="77777777" w:rsidR="00501D2B" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14F73859" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00FD5047" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5047">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
@@ -574,128 +565,142 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1683702E" w14:textId="250A7E90" w:rsidR="0042101C" w:rsidRPr="0080416D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080416D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan kehittämisessä painotetaan jatkossa erityisesti asiakkaiden osallistamista kirjaamiseen ja oman palvelunsa suunnitteluun. Tavoitteena on vahvistaa asiakkaan äänen näkyvyyttä päivittäisessä kirjaamisessa sekä palvelutarpeiden arvioinnissa. Lisäksi kehitetään kirjaamisen laatua ja yhtenäisiä toimintatapoja siten, että asiakkaiden tuen tarve, toimintakyky ja arjen toteutuminen näkyvät kirjauksissa aiempaa selkeämmin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B735560" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="0080416D" w:rsidRDefault="0042101C" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229F145A" w14:textId="77777777" w:rsidR="0042101C" w:rsidRDefault="0042101C" w:rsidP="0042101C">
-[...11 lines deleted...]
-        <w:t>Aspa-kodin johtaja: Antonia Coll-Makkonen</w:t>
+    <w:p w14:paraId="229F145A" w14:textId="38BEB3A0" w:rsidR="0042101C" w:rsidRDefault="00A5198B" w:rsidP="0042101C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikön </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4BDC7751" w14:textId="77777777" w:rsidR="0042101C" w:rsidRPr="00DE71F3" w:rsidRDefault="0042101C" w:rsidP="0042101C">
+      <w:r w:rsidR="0042101C" w:rsidRPr="00CD41F4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>johtaja: Antonia Coll-Makkonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDC7751" w14:textId="4DE0FF52" w:rsidR="0042101C" w:rsidRPr="00DE71F3" w:rsidRDefault="00501D2B" w:rsidP="0042101C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>13.5.2026</w:t>
+        <w:t>17.9</w:t>
+      </w:r>
+      <w:r w:rsidR="0042101C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E76345B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="37C34A92" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5A108FC4" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="48682C0B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5F6E73AB" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2B584083" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="73AFAFD0" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="35F8B0AE" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="209ECF44" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="07822532" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="26D99933" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="04D70F8D" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="497C356A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3D1A0F41" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2BC81219" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="356B089F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="663696CC" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="5744048C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="676F5309" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="34D17ADA" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="6362DD54" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="62D1BB14" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2302C6C2" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3C8FC7CF" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="72F1270A" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="2873987B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67A87FDB" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+    <w:p w14:paraId="72B0E82F" w14:textId="77777777" w:rsidR="00A7521E" w:rsidRDefault="00A7521E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="519EB19D" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+    <w:p w14:paraId="274D094A" w14:textId="77777777" w:rsidR="00A7521E" w:rsidRDefault="00A7521E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -738,58 +743,58 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B945F6B" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+    <w:p w14:paraId="1CEF62E6" w14:textId="77777777" w:rsidR="00A7521E" w:rsidRDefault="00A7521E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB78C9C" w14:textId="77777777" w:rsidR="006E1F91" w:rsidRDefault="006E1F91" w:rsidP="007E2291">
+    <w:p w14:paraId="0C2E5D9A" w14:textId="77777777" w:rsidR="00A7521E" w:rsidRDefault="00A7521E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="020042E8" w14:textId="5FDF593E" w:rsidR="007E2291" w:rsidRDefault="006D59F8" w:rsidP="006D59F8">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7320"/>
         <w:tab w:val="left" w:pos="8712"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -860,72 +865,72 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00455B1D">
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F137128" w14:textId="5FB5E357" w:rsidR="00C95882" w:rsidRPr="00455B1D" w:rsidRDefault="00C95882" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07E8F230" w14:textId="365F2A28" w:rsidR="0012174E" w:rsidRDefault="006E1F91">
+  <w:p w14:paraId="07E8F230" w14:textId="365F2A28" w:rsidR="0012174E" w:rsidRDefault="00A7521E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="02AE4079">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="71EC0BFD">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:1192.8pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:1590.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="42EB3D63" w14:textId="77777777" w:rsidR="0012174E" w:rsidRDefault="00BB09EB">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 1</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F544D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C566540"/>
@@ -1024,171 +1029,176 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2006472454">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B1C9C"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D21"/>
     <w:rsid w:val="00071274"/>
     <w:rsid w:val="00086982"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A7983"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E2601"/>
     <w:rsid w:val="000E49EE"/>
     <w:rsid w:val="000E7059"/>
     <w:rsid w:val="00115734"/>
     <w:rsid w:val="0012174E"/>
     <w:rsid w:val="00173065"/>
+    <w:rsid w:val="00191526"/>
     <w:rsid w:val="001B52AA"/>
     <w:rsid w:val="001C6B7B"/>
     <w:rsid w:val="001D16D5"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E7A22"/>
     <w:rsid w:val="00253B47"/>
     <w:rsid w:val="00256A5A"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="0026537D"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002947CD"/>
     <w:rsid w:val="002E054C"/>
     <w:rsid w:val="002E1A4E"/>
     <w:rsid w:val="002E4CCF"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F75C0"/>
     <w:rsid w:val="0031003B"/>
     <w:rsid w:val="003661A5"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003A1719"/>
     <w:rsid w:val="003B1C9C"/>
     <w:rsid w:val="003C26A6"/>
     <w:rsid w:val="00414221"/>
     <w:rsid w:val="0042101C"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004727C6"/>
     <w:rsid w:val="004C2F5A"/>
+    <w:rsid w:val="00501D2B"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00521459"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00571E14"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A0541"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00616E5B"/>
     <w:rsid w:val="006227E8"/>
     <w:rsid w:val="00647D67"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00693E9F"/>
+    <w:rsid w:val="006A32E8"/>
     <w:rsid w:val="006B2C1F"/>
     <w:rsid w:val="006B703F"/>
     <w:rsid w:val="006D523D"/>
     <w:rsid w:val="006D59F8"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E1F91"/>
     <w:rsid w:val="006F7056"/>
     <w:rsid w:val="00702C89"/>
     <w:rsid w:val="00707E50"/>
     <w:rsid w:val="007233E7"/>
     <w:rsid w:val="00751B41"/>
     <w:rsid w:val="00760B32"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773264"/>
+    <w:rsid w:val="007C6963"/>
     <w:rsid w:val="007E0155"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="00807E71"/>
     <w:rsid w:val="00814C85"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D1CF5"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00903A05"/>
     <w:rsid w:val="009076E5"/>
     <w:rsid w:val="00934A55"/>
     <w:rsid w:val="00980F25"/>
     <w:rsid w:val="009C0D82"/>
     <w:rsid w:val="009F17A9"/>
     <w:rsid w:val="009F211E"/>
     <w:rsid w:val="00A03AEF"/>
     <w:rsid w:val="00A15B97"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A473AD"/>
+    <w:rsid w:val="00A5198B"/>
     <w:rsid w:val="00A55D9D"/>
+    <w:rsid w:val="00A7521E"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B02FEA"/>
     <w:rsid w:val="00B32670"/>
     <w:rsid w:val="00B522A4"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B93DF4"/>
     <w:rsid w:val="00B9739E"/>
     <w:rsid w:val="00BB09EB"/>
     <w:rsid w:val="00BB1D57"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00BE0284"/>
     <w:rsid w:val="00C07561"/>
     <w:rsid w:val="00C275E0"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C71963"/>
     <w:rsid w:val="00C8383B"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7D89"/>
     <w:rsid w:val="00CD41F4"/>
     <w:rsid w:val="00CD6EC2"/>
@@ -3117,70 +3127,70 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>431</Words>
-  <Characters>3495</Characters>
+  <Words>446</Words>
+  <Characters>3618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3919</CharactersWithSpaces>
+  <CharactersWithSpaces>4056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Antonia Coll-Makkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>