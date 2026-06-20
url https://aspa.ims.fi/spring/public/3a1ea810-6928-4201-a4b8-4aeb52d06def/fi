--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -8,51 +8,103 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C90B00D" w14:textId="274AB247" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
+    <w:p w14:paraId="133CCA86" w14:textId="50C4B27F" w:rsidR="000B244F" w:rsidRDefault="000B244F" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mantelin omavalvonnan seurantaraportti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>01-04</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07345EF0" w14:textId="77777777" w:rsidR="000B244F" w:rsidRDefault="000B244F" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C90B00D" w14:textId="1E323552" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35BEBAB0" w14:textId="77777777" w:rsidR="00410045" w:rsidRPr="001E457A" w:rsidRDefault="00410045" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710CD537" w14:textId="77777777" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -167,148 +219,172 @@
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73352808" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594DBDA8" w14:textId="25B2C8C1" w:rsidR="002E17AC" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="594DBDA8" w14:textId="4BF3F93D" w:rsidR="002E17AC" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r w:rsidR="006624CF">
-        <w:t>1.9.2025 – 31.12.2025.</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t>1.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> – 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1671AE86" w14:textId="42AB5B5A" w:rsidR="00A42E37" w:rsidRPr="001E457A" w:rsidRDefault="00A42E37" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355CD3EF" w14:textId="77777777" w:rsidR="00F90508" w:rsidRPr="001E457A" w:rsidRDefault="00F90508" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="453B3F4E" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
+    <w:p w14:paraId="453B3F4E" w14:textId="3E9D331C" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E457A">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0CF8781E" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3324D624" w14:textId="1D04BC1E" w:rsidR="00EE4FDB" w:rsidRPr="001E457A" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
+    <w:p w14:paraId="3324D624" w14:textId="36E00A9A" w:rsidR="00EE4FDB" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Asiakaskokousten toiveiden pohjalta järjestimme omaisten pikkujoulut, jouluaskarteluihin keskittyvän korttipajan sekä piparien leivontaa. Asiakaskokouksiin osallistui kaikki asukkaat, omaisten iltaan osallistui kaikki asukkaat, kaikilta omaisia ei päässyt. Omaisten ilta sai paljon kiitosta, jouluruokailut olivat paikalla olleiden asukkaiden mieleen.</w:t>
+        <w:t>Asiakaskokou</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t>ksia järjestettiin kuukausittain. Näissä noussut toive omaisten päivästä keväällä sekä yhteisestä ruokailusta</w:t>
+      </w:r>
+      <w:r w:rsidR="002F28A6">
+        <w:t xml:space="preserve"> kesän aikana.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Asiakaskokouksiin osallistui kaikki asukkaat, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F28A6">
+        <w:t>asiakaskokouksissa on mm. käyty Mantelin ruokalistoja läpi ja tehty niihin muutoksia asukkaiden toiveiden pohjalta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEC40FA" w14:textId="63A179D3" w:rsidR="002F28A6" w:rsidRPr="001E457A" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Raportin aikavälin aikana on käynnissä asiakaskysely, jonka tulokset tulevat julki seuraavaan raporttiin. Edellisen asiakaskyselyn perusteella asiakkaat ovat tyytyväisiä Mantelin toimintaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2737E23F" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25EF4316" w14:textId="77777777" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="00670431" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -322,272 +398,324 @@
         </w:rPr>
         <w:t>Toiminnan l</w:t>
       </w:r>
       <w:r w:rsidR="00095931" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adun</w:t>
       </w:r>
       <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F057434" w14:textId="6FD40C79" w:rsidR="003E4930" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
+    <w:p w14:paraId="129D0289" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Palvelua ja sen laatua seurataan tiiviisti arjen työssä – asiakkaiden kanssa keskustellaan tiiviisti päivittäin. Lisäksi asiakastyytyväisyyskyselyn nostamat asiat pyritään pitämään toiminnassa mielessä ja kehittää toimintaa niiden antamien suuntaviivojen perusteella. Arviointijaksolla toteutettiin valvontakäynti, jonka perusteella toimintaa pystytään edelleen parantamaan. Lääkehuoltoon aloitettiin tekemään jo muutosta lääkkeenjaon muuttamisella. Poikkeamatilanteita ei ole ollut montaa, ja ne on käsitelty henkilökunnan kesken.</w:t>
+        <w:t xml:space="preserve">Palvelua ja sen laatua seurataan tiiviisti arjen työssä – asiakkaiden kanssa keskustellaan tiiviisti päivittäin. Lisäksi asiakastyytyväisyyskyselyn nostamat asiat pyritään pitämään toiminnassa mielessä ja kehittää toimintaa niiden antamien suuntaviivojen perusteella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6971F1A7" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F057434" w14:textId="5733BF72" w:rsidR="003E4930" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Edellisen a</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t>rviointijakso</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n aikana</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> toteutettiin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Helsingin kaupungin</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> valvontakäynti, jonka perusteella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> toiminnan todetaan täyttävän vaatimukset ja olevan lain mukaista, mutta</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> toimintaa pystytään edelleen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myös</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> parantamaan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Valvontakäynnillä ilmi tulleet huomiot on korjattu ja niistä on lähetetty dokumentit Helsingille. Esimerkkeinä toiminnan laadun parantamisesta</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="006624CF">
+        <w:t>ääkehuoltoon aloitettiin tekemään jo muutosta lääkkeenjaon muuttamisella. Poikkeamatilanteita ei ole ollut montaa, ja ne on käsitelty henkilökunnan kesken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135C360E" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CF53CF" w14:textId="25CAA700" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paloturvallisuustarkastus tehtiin Manteliin raportointijakson aikana, toiminnan todettiin olevan lain mukaista, muutamia korjaushuomioita tuli ja niihin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ollaan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jo alettu tekemään muutoksia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F60C3C0" w14:textId="77777777" w:rsidR="006624CF" w:rsidRPr="001E457A" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F47F910" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0696E65E" w14:textId="1079CDA1" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="006624CF">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Sijaiset olivat samoja tuttuja </w:t>
+        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat hyvät ja lakisääteinen mitoitus toteutui. Työvuorotoiveet toteutuivat lähes 100prosenttisesti. Sijaiset olivat samoja tuttuja </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>henkilöitä</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> jotka ovat keikkailleet paljon Mantelissa</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>jotka ovat keikkailleet paljon Mantelissa, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E2CCF6" w14:textId="6610640F" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="006624CF">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>tuki toiminnan jatkuvuutta ja helpotti arjen työtä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378EAC50" w14:textId="77777777" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0A5CFDFB" w14:textId="77777777" w:rsidR="006624CF" w:rsidRPr="001E457A" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DFAB0C9" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F6049A" w14:textId="45613E91" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
+    <w:p w14:paraId="02F6049A" w14:textId="69F53D90" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Saimme kiitosta omaisten illan järjestämisestä</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> seinältä tällä hetkellä. Joulutunnelman luominen onnistui palautteen perusteella todella hyvin, saimme siitä kiitosta niin asukkailta kuin ulkopuolisiltakin.</w:t>
+        <w:t xml:space="preserve">Saimme kiitosta </w:t>
+      </w:r>
+      <w:r w:rsidR="002F28A6">
+        <w:t>asiakaskokousten säännöllisyydestä sekä siitä, että olemme ottaneet edelleen asukkaiden toiveet huomioon ruokalistojen tekemisessä. Asukkaiden kohtaamisen laadusta olemme saaneet kiitosta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6D8E9F" w14:textId="77777777" w:rsidR="008C4061" w:rsidRPr="001E457A" w:rsidRDefault="008C4061" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65056192" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CDA6EC" w14:textId="361899FB" w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidRDefault="00803E8A" w:rsidP="00803E8A">
+    <w:p w14:paraId="49CDA6EC" w14:textId="361899FB" w:rsidR="00740749" w:rsidRDefault="00803E8A" w:rsidP="00803E8A">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lääkkeenjaon uudelleenorganisointi on kehittämiskohteena, samoin kuin jatkuvana kehittämisen kohteena oleva kirjaamisen laadun parantaminen. Kirjaamisen laatua tullaan tarkastelemaan enemmän ja siitä tullaan keskustelemaan työntekijöiden kanssa tiiviimmin. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00740749" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
+    <w:p w14:paraId="325505B7" w14:textId="77777777" w:rsidR="00696ED8" w:rsidRDefault="00696ED8" w:rsidP="00803E8A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D62165" w14:textId="61EED5C3" w:rsidR="00696ED8" w:rsidRPr="001E457A" w:rsidRDefault="00696ED8" w:rsidP="00803E8A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yksikön johtaja Otto Kinnunen</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00696ED8" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F1C7214" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="7EB2F2D0" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179EF36E" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="2F7F5DFB" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0054E548" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF"/>
+    <w:p w14:paraId="2DFE2BA4" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -614,78 +742,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46B0493A" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="5EC7CB3F" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401842F9" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF" w:rsidP="007E2291">
+    <w:p w14:paraId="27111BA9" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A2AB412" w14:textId="77777777" w:rsidR="008436FF" w:rsidRDefault="008436FF"/>
+    <w:p w14:paraId="111FA817" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3767CBE2" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5338D9DA" wp14:editId="470A5756">
@@ -722,85 +849,85 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24056D47" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00803E8A">
+  <w:p w14:paraId="24056D47" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="008D4ACA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="72C56198">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7F3DFDE7" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="00803E8A">
+  <w:p w14:paraId="7F3DFDE7" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="008D4ACA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="193DFEE1">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7A67BE8C">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="790605A1" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="00803E8A">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 4</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
@@ -1300,50 +1427,51 @@
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
+    <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
@@ -1442,50 +1570,51 @@
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
     <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
+    <w:rsid w:val="002F28A6"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
@@ -1520,83 +1649,85 @@
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003B77A7"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
+    <w:rsid w:val="004010AA"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
+    <w:rsid w:val="00484B1F"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
@@ -1693,50 +1824,51 @@
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006624CF"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006946E9"/>
+    <w:rsid w:val="00696ED8"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4964"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
@@ -1802,50 +1934,51 @@
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
+    <w:rsid w:val="008D4ACA"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
@@ -1891,50 +2024,51 @@
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
+    <w:rsid w:val="00A660CA"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
@@ -2129,50 +2263,51 @@
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
+    <w:rsid w:val="00E26DEC"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
@@ -2185,81 +2320,83 @@
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
+    <w:rsid w:val="00F25678"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
+    <w:rsid w:val="00FC75AD"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF445E"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
@@ -4081,50 +4218,63 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -4315,201 +4465,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
-[...25 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
-    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
     <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
     <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
     <ds:schemaRef ds:uri="http://opendope.org/questions"/>
     <ds:schemaRef ds:uri="http://opendope.org/answers"/>
     <ds:schemaRef ds:uri="http://opendope.org/components"/>
     <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
     <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>2516</Characters>
+  <Words>347</Words>
+  <Characters>2816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2821</CharactersWithSpaces>
+  <CharactersWithSpaces>3157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>