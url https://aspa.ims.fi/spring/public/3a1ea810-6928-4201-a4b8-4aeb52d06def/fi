--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -8,84 +8,96 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="133CCA86" w14:textId="50C4B27F" w:rsidR="000B244F" w:rsidRDefault="000B244F" w:rsidP="00A94CA1">
+    <w:p w14:paraId="133CCA86" w14:textId="4A0ED3CF" w:rsidR="000B244F" w:rsidRDefault="000B244F" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mantelin omavalvonnan seurantaraportti </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Mantelin omavalvonnan seurantaraportti 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00477293">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>01-04</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00477293">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07345EF0" w14:textId="77777777" w:rsidR="000B244F" w:rsidRDefault="000B244F" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C90B00D" w14:textId="1E323552" w:rsidR="00CB5FBF" w:rsidRPr="001E457A" w:rsidRDefault="00C218EE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
@@ -219,80 +231,77 @@
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73352808" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594DBDA8" w14:textId="4BF3F93D" w:rsidR="002E17AC" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="594DBDA8" w14:textId="24E46660" w:rsidR="002E17AC" w:rsidRPr="001E457A" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
       </w:r>
       <w:r w:rsidR="006624CF">
         <w:t>1.</w:t>
       </w:r>
+      <w:r w:rsidR="00477293">
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00F25678">
-        <w:t>1.2026</w:t>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidR="006624CF">
         <w:t xml:space="preserve"> – 3</w:t>
       </w:r>
-      <w:r w:rsidR="00F25678">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00477293">
+        <w:t>1.8</w:t>
       </w:r>
       <w:r w:rsidR="006624CF">
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00F25678">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006624CF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1671AE86" w14:textId="42AB5B5A" w:rsidR="00A42E37" w:rsidRPr="001E457A" w:rsidRDefault="00A42E37" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355CD3EF" w14:textId="77777777" w:rsidR="00F90508" w:rsidRPr="001E457A" w:rsidRDefault="00F90508" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
@@ -310,81 +319,124 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF8781E" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3324D624" w14:textId="36E00A9A" w:rsidR="00EE4FDB" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
+    <w:p w14:paraId="3324D624" w14:textId="76B42EB2" w:rsidR="00EE4FDB" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Asiakaskokou</w:t>
       </w:r>
       <w:r w:rsidR="00F25678">
-        <w:t>ksia järjestettiin kuukausittain. Näissä noussut toive omaisten päivästä keväällä sekä yhteisestä ruokailusta</w:t>
+        <w:t xml:space="preserve">ksia järjestettiin kuukausittain. Näissä noussut toive omaisten päivästä </w:t>
+      </w:r>
+      <w:r w:rsidR="000962C5">
+        <w:t>myös syksyllä</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25678">
+        <w:t xml:space="preserve"> sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="000962C5">
+        <w:t>mahdollisesta yhteisestä asukasillasta</w:t>
       </w:r>
       <w:r w:rsidR="002F28A6">
-        <w:t xml:space="preserve"> kesän aikana.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F25678">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Asiakaskokouksiin osallistui kaikki asukkaat, </w:t>
+        <w:t>Asiakaskokouksiin osallistui</w:t>
+      </w:r>
+      <w:r w:rsidR="000962C5">
+        <w:t xml:space="preserve"> melkein jokaisella kerralla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kaikki asukkaat, </w:t>
       </w:r>
       <w:r w:rsidR="002F28A6">
         <w:t>asiakaskokouksissa on mm. käyty Mantelin ruokalistoja läpi ja tehty niihin muutoksia asukkaiden toiveiden pohjalta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEC40FA" w14:textId="63A179D3" w:rsidR="002F28A6" w:rsidRPr="001E457A" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+    <w:p w14:paraId="6EB193A8" w14:textId="13CC7EEB" w:rsidR="0088114D" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Raportin aikavälin aikana on käynnissä asiakaskysely, jonka tulokset tulevat julki seuraavaan raporttiin. Edellisen asiakaskyselyn perusteella asiakkaat ovat tyytyväisiä Mantelin toimintaan</w:t>
+        <w:t xml:space="preserve">Raportin aikavälin aikana </w:t>
+      </w:r>
+      <w:r w:rsidR="000962C5">
+        <w:t>julkais</w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t>tiin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> asiakaskysely</w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t xml:space="preserve">n tulokset. Mantelin NPS-tulos oli 50, joka on samaa tasoa koko yhtiön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088114D">
+        <w:t>NPS:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0088114D">
+        <w:t xml:space="preserve"> kanssa. Kaikki asukkaat kokivat, että heitä kunnioitetaan Mantelissa ja palvelu on henkilökohtaista. Asteikolla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0088114D">
+        <w:t>1-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0088114D">
+        <w:t>, 5 ollessa korkein arvosana, palvelun henkilökohtaisuuden arvosanaksi tuli 4,8., toiveiden kuuntelemisen arvosanaksi 4,7., ja asukkaan kunnioittamisen arvosanaksi tuli 4,3. Asukkaat kokivat, että pystyvät osallistumaan itseään koskevien päätösten tekoon arvosanan 3,8 edestä. Kaikkien kyselyn väittämien keskiarvo oli Mantelissa hyvä 4,4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2737E23F" w14:textId="77777777" w:rsidR="00E06E6A" w:rsidRPr="001E457A" w:rsidRDefault="00E06E6A" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25EF4316" w14:textId="77777777" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="00670431" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -407,183 +459,176 @@
       </w:r>
       <w:r w:rsidR="00126DBB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adun</w:t>
       </w:r>
       <w:r w:rsidR="008A6CB6" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129D0289" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palvelua ja sen laatua seurataan tiiviisti arjen työssä – asiakkaiden kanssa keskustellaan tiiviisti päivittäin. Lisäksi asiakastyytyväisyyskyselyn nostamat asiat pyritään pitämään toiminnassa mielessä ja kehittää toimintaa niiden antamien suuntaviivojen perusteella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6971F1A7" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+    <w:p w14:paraId="177D50C9" w14:textId="77777777" w:rsidR="0088114D" w:rsidRDefault="0088114D" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F057434" w14:textId="5733BF72" w:rsidR="003E4930" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+    <w:p w14:paraId="7B2E29B8" w14:textId="7F91B2F6" w:rsidR="0088114D" w:rsidRDefault="0088114D" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>Edellisen a</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Raportointijaksolla toteutettiin myös läheiskysely, jonka tulokset olivat erinomaisia. Mantelin NPS oli 80, koko yhtiön </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>n aikana</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>NPS:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Helsingin kaupungin</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ollessa 51. Tyytyväisiä läheisiä kyselyyn vastanneista oli </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve"> toiminnan todetaan täyttävän vaatimukset ja olevan lain mukaista, mutta</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>100%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> myös</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6971F1A7" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F057434" w14:textId="0F0E9E01" w:rsidR="003E4930" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Valvontakäynnillä ilmi tulleet huomiot on korjattu ja niistä on lähetetty dokumentit Helsingille. Esimerkkeinä toiminnan laadun parantamisesta</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Poikkeamatilanteita </w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t>tulee myös Mantelissa</w:t>
       </w:r>
       <w:r>
-        <w:t>l</w:t>
-[...2 lines deleted...]
-        <w:t>ääkehuoltoon aloitettiin tekemään jo muutosta lääkkeenjaon muuttamisella. Poikkeamatilanteita ei ole ollut montaa, ja ne on käsitelty henkilökunnan kesken.</w:t>
+        <w:t>, ja ne on käsitelty henkilökunnan kesken</w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t xml:space="preserve"> viikoittain</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135C360E" w14:textId="77777777" w:rsidR="002F28A6" w:rsidRDefault="002F28A6" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5F60C3C0" w14:textId="77777777" w:rsidR="006624CF" w:rsidRPr="001E457A" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F47F910" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0696E65E" w14:textId="1079CDA1" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="006624CF">
+    <w:p w14:paraId="79E2CCF6" w14:textId="2BB27B3F" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="006624CF">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat hyvät ja lakisääteinen mitoitus toteutui. Työvuorotoiveet toteutuivat lähes 100prosenttisesti. Sijaiset olivat samoja tuttuja </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Raportointijaksolla henkilöstöresurssit olivat hyvät ja lakisääteinen mitoitus toteutui. </w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t xml:space="preserve">Kesälomakausi oli käynnissä raportointijakson ajan, saimme tutut henkilöt kesätöihin, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Työvuorotoiveet toteutuivat lähes 100prosenttisesti. </w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
+        <w:t>Myös muut s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ijaiset olivat samoja tuttuja </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>henkilöitä</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:t xml:space="preserve"> jotka ovat keikkailleet paljon Mantelissa, ja heidän sitoutumisensa kertoo siitä, että yksikössä halutaan tehdä keikkatyötä. Tämä</w:t>
+      </w:r>
+      <w:r w:rsidR="0088114D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>tuki toiminnan jatkuvuutta ja helpotti arjen työtä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378EAC50" w14:textId="77777777" w:rsidR="006624CF" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A5CFDFB" w14:textId="77777777" w:rsidR="006624CF" w:rsidRPr="001E457A" w:rsidRDefault="006624CF" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DFAB0C9" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -657,65 +702,65 @@
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73D62165" w14:textId="61EED5C3" w:rsidR="00696ED8" w:rsidRPr="001E457A" w:rsidRDefault="00696ED8" w:rsidP="00803E8A">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yksikön johtaja Otto Kinnunen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00696ED8" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EB2F2D0" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
+    <w:p w14:paraId="643CE1C5" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F7F5DFB" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
+    <w:p w14:paraId="48ACD1A4" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DFE2BA4" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA"/>
+    <w:p w14:paraId="1DA96C79" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -754,65 +799,65 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC7CB3F" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
+    <w:p w14:paraId="39D64C6A" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27111BA9" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA" w:rsidP="007E2291">
+    <w:p w14:paraId="08608795" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="111FA817" w14:textId="77777777" w:rsidR="008D4ACA" w:rsidRDefault="008D4ACA"/>
+    <w:p w14:paraId="398D9F4B" w14:textId="77777777" w:rsidR="00B12B9F" w:rsidRDefault="00B12B9F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3767CBE2" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5338D9DA" wp14:editId="470A5756">
@@ -849,85 +894,85 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24056D47" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="008D4ACA">
+  <w:p w14:paraId="24056D47" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00B12B9F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="72C56198">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7F3DFDE7" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="008D4ACA">
+  <w:p w14:paraId="7F3DFDE7" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="00B12B9F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="193DFEE1">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7A67BE8C">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="790605A1" w14:textId="77777777" w:rsidR="006D4964" w:rsidRDefault="00803E8A">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 4</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
@@ -1420,50 +1465,51 @@
     <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="00043D6C"/>
     <w:rsid w:val="000441D7"/>
     <w:rsid w:val="00044496"/>
     <w:rsid w:val="00050840"/>
     <w:rsid w:val="00051F59"/>
     <w:rsid w:val="0005565B"/>
     <w:rsid w:val="00060596"/>
     <w:rsid w:val="00070962"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072094"/>
     <w:rsid w:val="00073C10"/>
     <w:rsid w:val="000771C1"/>
     <w:rsid w:val="000808DE"/>
     <w:rsid w:val="00081257"/>
     <w:rsid w:val="00081D73"/>
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
+    <w:rsid w:val="000962C5"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
@@ -1548,50 +1594,51 @@
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00273DCD"/>
     <w:rsid w:val="00274582"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="0027703B"/>
     <w:rsid w:val="0027712A"/>
     <w:rsid w:val="00277E3D"/>
     <w:rsid w:val="00283BF0"/>
     <w:rsid w:val="00287300"/>
     <w:rsid w:val="00290FAC"/>
     <w:rsid w:val="00291093"/>
     <w:rsid w:val="002969D7"/>
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
+    <w:rsid w:val="002A2013"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
     <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F28A6"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
@@ -1682,50 +1729,51 @@
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
+    <w:rsid w:val="00477293"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484B1F"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
@@ -1917,50 +1965,51 @@
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
     <w:rsid w:val="008424EC"/>
     <w:rsid w:val="008436FF"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
+    <w:rsid w:val="0088114D"/>
     <w:rsid w:val="00886B7A"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
     <w:rsid w:val="008D4ACA"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
@@ -2072,63 +2121,65 @@
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
+    <w:rsid w:val="00B12B9F"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
+    <w:rsid w:val="00B40D30"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
@@ -4199,79 +4250,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...11 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -4466,56 +4517,53 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
@@ -4552,101 +4600,104 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>347</Words>
-  <Characters>2816</Characters>
+  <Words>358</Words>
+  <Characters>2908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3157</CharactersWithSpaces>
+  <CharactersWithSpaces>3260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>