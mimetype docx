--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,560 +1,793 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6E18B3D6" w14:textId="77777777" w:rsidR="003A7DBC" w:rsidRDefault="003A7DBC" w:rsidP="008644B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F8BDD0" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="4356A049" w14:textId="66F3C065" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4FE82F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1296CF86" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="2D8B40D8" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
+    </w:p>
+    <w:p w14:paraId="52437C5A" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mistelin omavalvonnan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>seuranta-raportti</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Mistelin omavalvonnan seuranta-raportti</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EA3FDEE" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="02067964" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34515A6B" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="4D6BABFF" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mistelin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verkkosivuilla. Seuranta-raportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B23819" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1ED51F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE2EF63" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30067CD0" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEF4DC" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01343F5E" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>isteli v. 2025 asiakaskyselyn mukaan asiakkaat ovat tyytyväisiä palveluun ja saavat apua aina, kun tarvitsevat. NPS arvo Mistelissä oli 50. Asiakkaat osallistuvat mielellään Mistelin arjen askareisiin ja ovat mukana suunnittelemassa monenlaista ohjelmaa. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanantaisin pidämme asukaskokouksen, jossa käymme läpi tulevan viikon tapahtumia ja selvitämme, ketkä ovat halukkaita niihin osallistumaan. Osallistumme aktiivisesti alueemme tapahtumiin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm. Villiklubille ja seurakunnan toimintoihin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ja teemme monenlaisia reissuja asukkaiden toiveiden mukaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6FA967" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C2AD5B" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318178AA" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2508999A" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F96111" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Olemme hyödyntäneet asiakkailta ja läheisiltä saamaamme palautetta toiminnan suunnittelussa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mm. asukkaiden toiveen mukaan he voivat osallistua enemmän esimerkiksi iltapalojen suunnitteluun ja valmistamiseen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357B7EE5" w14:textId="0750C82E" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poikkeamailmoituksia on tehty ja ne on käsitelty niiden vaatimalla tavalla</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AED968" w14:textId="77777777" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="009F024A" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBFD648" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238C5FC0" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B420930" w14:textId="3C9520D7" w:rsidR="00E54F57" w:rsidRPr="002746FA" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mistelissä työskentelee sosionomeja, lähihoitajia sekä hoiva- avustajia. Yhteistyö oppilaitosten kanssa on aktiivista ja meillä onkin ollut jo useita opiskelijoita työharjoitteluissa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alkuvuodesta on pidetty tavoitekeskustelut. Kevään henkilöstökyselyn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eNPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oli 30. Kevään aikana järjestämme koulutusta haastaviin asiakastilanteisiin ja kehitämme yhdessä toimintaamme, jotta haastavien tilanteiden ennakointi helpottuu.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viikkopalaverit, henkilöstökokoukset ja kehittämispäivät järjestetään säännöllisesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F67585F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB5F780" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E4ABD1" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA01AE3" w14:textId="4019ACED" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkailta ja tilaajilta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ongelmakohtiin on puututtu niiden vaatimalla tavalla ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hankaliakin tilanteita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on hoidettu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaslähtöisest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyvässä yhteistyössä eri tahojen kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215BBBA3" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573A1828" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD9C5B" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D7685C" w14:textId="73A552A4" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="009F024A">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yytyväisyyskyselyiden ja henkilöstön tavoitekeskustelujen pohjalta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehitämme toimintaamme jatkossakin kohtaamaan työmme moninaiset haasteet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Päivitämme asukkaiden palvelujen toteuttamissuunnitelmat ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Aspa</w:t>
+        <w:t>Rai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-kodin verkkosivuilla. Seuranta-raportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t xml:space="preserve"> -arvioinnit säännöllisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lääkehoitoa on toteutettu lääkehoitosuunnitelman mukaisesti ja sitä on tarkoitus</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kehittää vuoden 2026 aikana. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3006953C" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
-[...37 lines deleted...]
-    <w:p w14:paraId="1B948494" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="4CCB7BBF" w14:textId="77777777" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="009F024A" w:rsidP="009F024A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2BAED4F1" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0724497F" w14:textId="35571EA3" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D2BFDB6" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="162438F9" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB118FE" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="06AA65E7" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64189513" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
-[...268 lines deleted...]
-    <w:p w14:paraId="6CE6B834" w14:textId="77777777" w:rsidR="000D1C7A" w:rsidRPr="000D1C7A" w:rsidRDefault="000D1C7A" w:rsidP="000D1C7A">
+    <w:p w14:paraId="5214004C" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Päivi Fairchild</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A18772" w14:textId="6011D891" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="1C4AE080">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="777D3CC3" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15" w:rsidP="007E2291">
+    <w:p w14:paraId="3E4B6412" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="450BB051" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15" w:rsidP="007E2291">
+    <w:p w14:paraId="69CE7A98" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="501278A9" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15"/>
+    <w:p w14:paraId="4BDC83B0" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -581,51 +814,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44D60D5A" w14:textId="77777777" w:rsidR="007F5A43" w:rsidRPr="006D79FF" w:rsidRDefault="007F5A43" w:rsidP="00BB7768">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
@@ -676,176 +908,163 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AE67EF9" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15" w:rsidP="007E2291">
+    <w:p w14:paraId="4410CC46" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="349EA991" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15" w:rsidP="007E2291">
+    <w:p w14:paraId="77E2D1BB" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2150E207" w14:textId="77777777" w:rsidR="00275A15" w:rsidRDefault="00275A15"/>
+    <w:p w14:paraId="14A21311" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AFF5F9F" w14:textId="77777777" w:rsidR="007F5A43" w:rsidRDefault="007F5A43" w:rsidP="00455B1D">
+  <w:p w14:paraId="0AFF5F9F" w14:textId="2F3E5760" w:rsidR="007F5A43" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00455B1D">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="fi-FI"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BC6ADBE" wp14:editId="300409FF">
-[...10 lines deleted...]
-          <wp:docPr id="4" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05AAD878" wp14:editId="063F17DD">
+          <wp:extent cx="1826260" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Aspa.jpg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="007F5A43">
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0203FE41" w14:textId="77777777" w:rsidR="007F5A43" w:rsidRPr="00455B1D" w:rsidRDefault="007F5A43" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15AA8BA0" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00275A15">
+  <w:p w14:paraId="15AA8BA0" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00C6107D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4ABB2DCD">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="66092AE2">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="21A585C2" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00275A15">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Tiina Apajasaari, 27.5.2025 09:18</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -1273,51 +1492,51 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="485053232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="265583828">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1008412013">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1750618736">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1428,50 +1647,51 @@
     <w:rsid w:val="001A0D6F"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7952"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F62A1"/>
+    <w:rsid w:val="001F6AF9"/>
     <w:rsid w:val="001F7268"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00273DCD"/>
     <w:rsid w:val="00274582"/>
@@ -1548,56 +1768,58 @@
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A24F2"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003A7DBC"/>
+    <w:rsid w:val="003B514F"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
+    <w:rsid w:val="003D6783"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
@@ -1891,50 +2113,51 @@
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="009744A7"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
     <w:rsid w:val="009C43B4"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D3E70"/>
     <w:rsid w:val="009E3703"/>
+    <w:rsid w:val="009F024A"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
@@ -2056,50 +2279,51 @@
     <w:rsid w:val="00BE5393"/>
     <w:rsid w:val="00BF1F3C"/>
     <w:rsid w:val="00BF4705"/>
     <w:rsid w:val="00BF514F"/>
     <w:rsid w:val="00C06434"/>
     <w:rsid w:val="00C07F17"/>
     <w:rsid w:val="00C12DA2"/>
     <w:rsid w:val="00C1367E"/>
     <w:rsid w:val="00C218EE"/>
     <w:rsid w:val="00C21BA8"/>
     <w:rsid w:val="00C334C2"/>
     <w:rsid w:val="00C335D6"/>
     <w:rsid w:val="00C36A67"/>
     <w:rsid w:val="00C373C7"/>
     <w:rsid w:val="00C4681A"/>
     <w:rsid w:val="00C478A6"/>
     <w:rsid w:val="00C50373"/>
     <w:rsid w:val="00C514B3"/>
     <w:rsid w:val="00C5233D"/>
     <w:rsid w:val="00C527F1"/>
     <w:rsid w:val="00C53DE0"/>
     <w:rsid w:val="00C562E3"/>
     <w:rsid w:val="00C568CA"/>
     <w:rsid w:val="00C5749F"/>
     <w:rsid w:val="00C57FC2"/>
+    <w:rsid w:val="00C6107D"/>
     <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C7177F"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C763E7"/>
     <w:rsid w:val="00C812EB"/>
     <w:rsid w:val="00C81675"/>
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
@@ -2175,50 +2399,51 @@
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E10613"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E25D74"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E46133"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
+    <w:rsid w:val="00E54F57"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA3FCC"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
@@ -3167,50 +3392,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
@@ -3763,51 +3989,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4502,75 +4728,75 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>273</Words>
-  <Characters>2220</Characters>
+  <Words>310</Words>
+  <Characters>2516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2489</CharactersWithSpaces>
+  <CharactersWithSpaces>2821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>