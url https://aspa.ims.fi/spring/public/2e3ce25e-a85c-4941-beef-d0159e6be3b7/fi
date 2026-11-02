--- v1 (2026-06-20)
+++ v2 (2026-11-02)
@@ -19,775 +19,878 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6E18B3D6" w14:textId="77777777" w:rsidR="003A7DBC" w:rsidRDefault="003A7DBC" w:rsidP="008644B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4356A049" w14:textId="66F3C065" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
-[...7 lines deleted...]
-    <w:p w14:paraId="6D4FE82F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="52437C5A" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> Mistelin omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>seuranta-raportti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="02067964" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6BABFF" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mistelin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verkkosivuilla. Seuranta-raportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B23819" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1ED51F" w14:textId="57BD6C40" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE2EF63" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30067CD0" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mistelin omavalvonnan seuranta-raportti</w:t>
-[...15 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
-        <w:rPr>
-[...108 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEF4DC" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="03EEF4DC" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="01343F5E" w14:textId="70B0C44E" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>isteli v. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaskyselyn mukaan asiakkaat ovat</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erittäin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tyytyväisiä palveluun</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, tiloihin ja henkilökuntaan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja saavat apua aina, kun tarvitsevat. NPS arvo Mistelissä oli </w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Asiakkaat osallistuvat mielellään Mistelin arjen askareisiin ja ovat mukana suunnittelemassa monenlaista ohjelmaa. M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanantaisin pidämme asukaskokouksen, jossa käymme läpi tulevan viikon tapahtumia ja selvitämme, ketkä ovat halukkaita niihin osallistumaan. Osallistumme aktiivisesti alueemme tapahtumiin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mm. Villiklubille ja seurakunnan toimintoihin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ja teemme monenlaisia reissuja asukkaiden toiveiden mukaisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="00317749">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kesäpäivistä nautimme isolla terassillamme grillaten ja musiikkia kuunnellen</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja iltaisin asukkaat nauttivat elokuvien katselusta ja karaoken laulamisesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6FA967" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C2AD5B" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01343F5E" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
-[...50 lines deleted...]
-    <w:p w14:paraId="72C2AD5B" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="318178AA" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2508999A" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2508999A" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="55F96111" w14:textId="453B0143" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Olemme hyödyntäneet asiakkailta ja läheisiltä saamaamme palautetta toiminnan suunnittelussa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mm. asukkaiden toiveen mukaan he voivat osallistua enemmän esimerkiksi iltapalojen suunnitteluun ja valmistamiseen.</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toimintaa suunnitellaan ja kehitetään jatkuvasti ja kokeilemme monenlaisia toimintamalleja, jotta arkemme olisi mahdollisimman sujuvaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357B7EE5" w14:textId="0750C82E" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Poikkeamailmoituksia on tehty ja ne on käsitelty niiden vaatimalla tavalla</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AED968" w14:textId="77777777" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="009F024A" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55F96111" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
-[...49 lines deleted...]
-    <w:p w14:paraId="74AED968" w14:textId="77777777" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="009F024A" w:rsidP="00E54F57">
+    <w:p w14:paraId="5DBFD648" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238C5FC0" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="238C5FC0" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="5B420930" w14:textId="349D281F" w:rsidR="00E54F57" w:rsidRPr="002746FA" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mistelissä työskentelee sosionomeja, lähihoitajia sekä hoiva- avustajia</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Yksikön johtaja on koulutukseltaan sairaanhoitaja. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yhteistyö oppilaitosten kanssa on aktiivista ja meillä onkin ollut jo useita opiskelijoita työharjoitteluissa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kevään henkilöstökyselyn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eNPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oli 30. </w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilökunta on saanut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> koulutusta haastaviin asiakastilanteisiin ja kehitämme yhdessä toimintaamme, jotta haastavien tilanteiden ennakointi helpottuu.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viikkopalaverit, henkilöstökokoukset ja kehittämispäivät järjestetään säännöllisesti. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B420930" w14:textId="3C9520D7" w:rsidR="00E54F57" w:rsidRPr="002746FA" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="0F67585F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
-[...35 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0F67585F" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="0AB5F780" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000D1C7A">
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E4ABD1" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Onnistumiset</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="01E4ABD1" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="3CA01AE3" w14:textId="4019ACED" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkailta ja tilaajilta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ongelmakohtiin on puututtu niiden vaatimalla tavalla ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hankaliakin tilanteita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on hoidettu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaslähtöisest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyvässä yhteistyössä eri tahojen kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215BBBA3" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573A1828" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
-        <w:rPr>
-[...64 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD9C5B" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D7685C" w14:textId="758C0626" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="009F024A">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yytyväisyyskyselyiden ja henkilöstön tavoitekeskustelujen pohjalta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehitämme toimintaamme jatkossakin kohtaamaan työmme moninaiset haasteet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Päivitämme asukkaiden palvelujen toteuttamissuunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> syksyn aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -arvioinnit säännöllisesti.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F024A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lääkehoitoa on toteutettu lääkehoitosuunnitelman mukaisesti</w:t>
+      </w:r>
+      <w:r w:rsidR="004663FA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCB7BBF" w14:textId="77777777" w:rsidR="009F024A" w:rsidRPr="000D1C7A" w:rsidRDefault="009F024A" w:rsidP="009F024A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kehittämissuunnitelmat</w:t>
-[...109 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06AA65E7" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRPr="000D1C7A" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5214004C" w14:textId="77777777" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
+    <w:p w14:paraId="5214004C" w14:textId="1353857A" w:rsidR="00E54F57" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1C7A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Yksikön johtaja: Päivi Fairchild</w:t>
+        <w:t>Päivi Fairchild</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A18772" w14:textId="6011D891" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="1C4AE080">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="20A18772" w14:textId="063453B1" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="004663FA" w:rsidP="1C4AE080">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D1C7A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön johtaja</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E4B6412" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
+    <w:p w14:paraId="7FC78C38" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69CE7A98" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
+    <w:p w14:paraId="393DE73B" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BDC83B0" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D"/>
+    <w:p w14:paraId="25FFB6A6" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -908,65 +1011,65 @@
                     <a:ext cx="7560000" cy="1425600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4410CC46" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
+    <w:p w14:paraId="51D12D8A" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E2D1BB" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D" w:rsidP="007E2291">
+    <w:p w14:paraId="2D38F524" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14A21311" w14:textId="77777777" w:rsidR="00C6107D" w:rsidRDefault="00C6107D"/>
+    <w:p w14:paraId="7E591AA7" w14:textId="77777777" w:rsidR="00E4473E" w:rsidRDefault="00E4473E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AFF5F9F" w14:textId="2F3E5760" w:rsidR="007F5A43" w:rsidRDefault="00E54F57" w:rsidP="00E54F57">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05AAD878" wp14:editId="063F17DD">
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -999,72 +1102,72 @@
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="007F5A43">
       <w:br/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0203FE41" w14:textId="77777777" w:rsidR="007F5A43" w:rsidRPr="00455B1D" w:rsidRDefault="007F5A43" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="15AA8BA0" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00C6107D">
+  <w:p w14:paraId="15AA8BA0" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00E4473E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4ABB2DCD">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="66092AE2">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251659264;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="21A585C2" w14:textId="77777777" w:rsidR="001B7952" w:rsidRDefault="00275A15">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Tiina Apajasaari, 27.5.2025 09:18</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -1491,52 +1594,52 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="485053232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="265583828">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1008412013">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1750618736">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="188"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1717,50 +1820,51 @@
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
+    <w:rsid w:val="00317749"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
@@ -1768,91 +1872,93 @@
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A24F2"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003A7DBC"/>
+    <w:rsid w:val="003B1049"/>
     <w:rsid w:val="003B514F"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003D6783"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="004015C5"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
+    <w:rsid w:val="004663FA"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
     <w:rsid w:val="00475E80"/>
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
@@ -2393,50 +2499,51 @@
     <w:rsid w:val="00DE129C"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E10613"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E25D74"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
+    <w:rsid w:val="00E4473E"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E46133"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E54F57"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
@@ -4329,50 +4436,54 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="18" ma:versionID="0881261112832857df6c379554bc3eac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns3="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xmlns:ns4="27e59a26-2248-4e2d-a439-3a2390497b91" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="ffd597b7f8c44ed0fba108c4558016cb" ma:root="true" ns3:_="" ns4:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns4:SharingHintHash"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoKeyPoints"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceKeyPoints"/>
                 <xsd:element minOccurs="0" ref="ns3:_activity"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceObjectDetectorVersions"/>
@@ -4581,99 +4692,76 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <SharedWithUsers xmlns="27e59a26-2248-4e2d-a439-3a2390497b91">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
     <_activity xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AF92EC6-A3E0-4D9D-9B49-EFE910FEEFD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -4704,99 +4792,118 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60442D7-6D79-4B05-8943-EE6493D79C53}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>310</Words>
-  <Characters>2516</Characters>
+  <Words>342</Words>
+  <Characters>2774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2821</CharactersWithSpaces>
+  <CharactersWithSpaces>3110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>