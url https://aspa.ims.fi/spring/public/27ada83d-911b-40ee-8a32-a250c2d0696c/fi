--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -9,1381 +9,1508 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1B545D90" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="00C316D5">
+    <w:p w14:paraId="1B545D90" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B229D85" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="006A563B" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
-[...53 lines deleted...]
-    <w:p w14:paraId="6A01B9B3" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="0A133604" w14:textId="37EAFA3E" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> Pihakoivun omavalvonnan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>seurantaraportti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0BE071" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>   </w:t>
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05DB1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:t> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.  </w:t>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530ED7A5" w14:textId="1C520159" w:rsidR="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="48AE103D" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B73B359" w14:textId="110A713A" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="58B1CF0C" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454FD5DC" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="3860E5DD" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785F1557" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
+    </w:p>
+    <w:p w14:paraId="72C2A470" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CC2952" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="302B4404" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.9.2025-31.12.2025.   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C600D99" w14:textId="58A672E5" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="06DD1384" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
+      <w:r w:rsidRPr="00C05DB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-        <w:t>  </w:t>
+        <w:t>Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517740C1" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="6A425C0F" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...38 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00C05DB1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED292A1" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme, toteutettu 4/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kohdataan yksilöllisesti ja heillä on mahdollisuus suunnitella tapaamisten toteutusta yhdessä ohjaajan kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4FE289" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämisasiana asiakkaat toivat esiin esimerkiksi ryhmämuotoisen toiminnan, joka sijoittuu muualle kuin verkkoon ja toiveena on ollut esimerkiksi näyttelykierros. Ryhmätapaamisia on järjestetty kuukausittain joko omissa toimitiloissa tai esimerkiksi museossa. Verkkotapaamisia ei ole järjestetty ryhmämuotoisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B27683" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Enemmistö asiakkaista on tyytyväisiä palveluumme ja suosittelisi palveluamme muille. Asiakkaalta on tullut toive palautekyselystä, jonka voisi täyttää vaikkapa yhtiön verkkosivulla. Idea on viety eteenpäin organisaatiossa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Vuoden 2026 asiakastyytyväisyyskysely toteutetaan ajalla 27.4.-15.5.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37796A24" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E9A5F1" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>   </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5805E1BF" w14:textId="06BF81D5" w:rsidR="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
-[...19 lines deleted...]
-    <w:p w14:paraId="0AA8BD00" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="698FF799" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Kehittämisasiana asiakkaat toivat esiin esimerkiksi ryhmämuotoisen toiminnan, joka sijoittuu muualle kuin verkkoon ja toiveena on ollut esimerkiksi näyttelykierros. Ryhmätapaamisia on järjestetty kuukausittain joko omissa toimitiloissa tai esimerkiksi museossa. Verkkotapaamisia ei ole järjestetty ryhmämuotoisesti. </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAE6B74" w14:textId="7BE476FB" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="531A9BBF" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirkanmaan hyvinvointialue toteutti Pihakoivuun talvella ohjaus- ja valvontakäynnin, josta saimme 3 kehittämissuositusta, 2 lievää poikkeamaa ja 4 positiivista havaintoa. Ohjaus- ja valvontakäynnin raporttia käytiin läpi työryhmän kanssa ja poikkeamat sekä kehittämiskohteet nostettiin esiin sekä yksikön että koko organisaation sisällä.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED5CF32" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00B52DCA" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Enemmistö asiakkaista on tyytyväisiä palveluumme ja suosittelisi palveluamme muille. Asiakkaalta on tullut toive palautekyselystä, jonka voisi täyttää vaikkapa yhtiön verkkosivulla. Idea on viety eteenpäin organisaatiossa. </w:t>
+      <w:r w:rsidRPr="00B52DCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Laatupoikkeamien kirjaamista varten on laadittu uudet yhtiötasoiset pohjat ja jatkossa panostamme siihen, että henkilökunta tuntee laatupoikkeamaprosessin entistä paremmin. Yhteisessä kehittämispäivässä nostettiin aiheeksi poikkeamien sekä riskien tunnistaminen ja raportointi. Aiheesta tullaan järjestämään myös yhtiötasoista koulutusta koko henkilöstölle. Koko henkilöstö osallistuu keväällä vaarojen ja haittojen kartoitukseen ja arvioinnin pohjalta tehdään toimintasuunnitelma.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6323682A" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="2B7A7EB7" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00B52DCA" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00B52DCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myös valvontalain 29§ mukainen henkilöstön ilmoitusvelvollisuus oli kehittämispäivämme aiheena, ja keväällä osallistutaan tämän asian tiimoilta koulutukseen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605FFE67" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="155C0C3F" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...19 lines deleted...]
-        <w:t>   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAFABE1" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="074E9798" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3761B73F" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="6D1A595D" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Pihakoivussa on jo syksyllä valmistauduttu kirjaamisen siirtymiseen Kantaan, ja olemme osallistuneet aktiivisesti tilaajan järjestämiin infoihin sekä verkostotapaamisiin. Kirjaaminen on ollut aktiivisesti tarkastelussa ja olemme saaneet kirjaamisen auditoinnissa erittäin myönteistä palautetta kirjaamisvalmentajalta erityisesti asiakasta kunnioittavasta kirjaamistyylistämme.   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABFC3EE" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="26E33900" w14:textId="3B54B31D" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Toimintakyvyn mittari </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökuntamme on pysynyt samana koko alkuvuoden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Pihakoivussa on ollut keikkatöissä asiakkaille entuudestaan tuttuja keikkatyöntekijöitä, ja ylipäänsä sijaisten käyttäminen palvelussamme on hyvin vähäistä. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keväällä toiminnassamme on ollut mukana myös sosionomiopiskelija, jolta olemme saaneet paljon hyviä huomioita ja virkistystä työn arkeen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Keväällä toteutetussa henkilöstökyselyssä enemmistö työntekijöistä suosittelee </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Living</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tavanaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C316D5">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> työnantajana (NPS 6</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3E1F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>). Kyselyn tulosten mukaan työntekijät ovat erittäin sitoutuneita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvojen sekä strategisten tavoitteiden toteutumiseen päivittäisessä työssä ja työyhteisössä. 100% työntekijöistä kokee työnsä mer</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>kitykselliseksi, saavansa työkavereilta tarvittaessa apua sekä tulevansa arvostetuksi ja kohdatuksi työpaikallaan. Vuoden 2026 toimintasuunnitelmaan on yhdessä kirjattu kehittämistehtäviksi muun muassa liikunnan ja hyvinvoinnin tarkastelun kautta saatavaa työhyvinvointia ja aiheeseen liittyen järjestettiin keväällä Liikkuva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> -työpaja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...64 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="69CC4558" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="760E8459" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Laatupoikkeamien kirjaamista varten on laadittu uudet yhtiötasoiset pohjat ja jatkossa panostamme siihen, että henkilökunta tuntee laatupoikkeamaprosessin entistä paremmin.   </w:t>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8D3089" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="25F831E3" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>   </w:t>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Onnistumiset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8BE35E" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="3D9E8624" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058CE128" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...19 lines deleted...]
-        <w:t>  </w:t>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olemme saaneet niin asiakkailta kuin verkostoiltakin myönteistä palautetta ja meidät nähdään luotettavana yhteistyökumppanina. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E60B2" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="08A6795A" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758A1F8C" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE9445B" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F032B2" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B8ACD7" w14:textId="235781EB" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pihakoivussa siirryttiin talvella kirjaamaan sosiaalihuollon asiakastietovarantoon, Kantaan. Yksikössä otettiin käyttöön uusi asiakastietojärjestelmä, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DomaCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> 2. Kirjaaminen on ollut aktiivisesti tarkastelussa ja olemme saaneet kirjaamisen auditoinnissa erittäin myönteistä palautetta kirjaamisvalmentajalta erityisesti asiakasta kunnioittavasta kirjaamistyylistämme. Asiakkaiden palveluiden toteuttamissuunnitelmia on kevään aikana päivitetty Kantaan, josta asiakkaan sosiaalityöntekijä sekä tuetun asumisen asiakasohjaus pääsevät tarkastelemaan niitä. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECB64F5" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BECF554" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>   </w:t>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38F1E44B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF05471" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="0C8C67B1" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0172B26B" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="008002A2" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Henkilökunnassa tapahtui kesällä muutoksia, mutta henkilökunnan vaihtuvuus on yhä ollut hyvin vähäistä. Pihakoivussa on ollut keikkatöissä asiakkaille entuudestaan tuttuja keikkatyöntekijöitä, ja ylipäänsä sijaisten käyttäminen palvelussamme on hyvin vähäistä. Henkilökunnalle tehdyssä työtyytyväisyyskyselyssä enemmistö suosittelee </w:t>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tulevan kesän ja syksyn kehittämistyönä tulee olemaan uuden kirjaamisen tavan vakiinnuttaminen: uusista kansallisista asiakirja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>rakenteista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja niiden käytöstä on tiedusteltu tilaajalta, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>jonka kanssa järjestetään yhteinen tapaaminen viimeistään syksyllä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>. Tähän liittyen tullaan toteuttamaan sekä kirjaamisen tekniseen että laadulliseen puoleen keskittyviä koulutuksia ja keskusteluja. Myös keikka- ja kesätyöntekijöiden perehdyttäminen uusiin järjestelmiin ja kirjaamistapoihin nostetaan erityiseen tarkasteluun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2833606E" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="008002A2" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Liikkuva </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Aspaa</w:t>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t> työnantajana (kokonaisarvosana työnantajalle 4,3/5). Kyselyn tulosten mukaan työntekijät ovat erittäin sitoutuneita </w:t>
+      <w:r w:rsidRPr="008002A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t> -työpajassa tehtiin toimintasuunnitelma työhyvinvoinnin säilyttämisen ja lisäämisen tueksi. Toimenpiteiden seurantaa tehdään jatkossa kuukausittain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pihakoivussa on myös tarkoitus aloittaa suunnitelmallisempi osaamisen jakaminen. Palaverikäytäntöjä muokkaamalla lisätään yksin tehtävän työn jakamisen mahdollisuuksia työkavereiden kanssa. Ohjaajille on myös omien henkilökohtaisten tavoitteiden ja mielenkiinnon kohteiden perusteella jaettu vastuutehtäviä kuten virkistyspäivän ohjelman suunnittelu, sisäinen koulutus tietystä aiheesta tai yksikön verkkokansioiden järjestely. Harkinnassa on myös Pihakoivun oman sosiaalisen median tilin perustamisesta (tällä hetkellä tilimme on yhteinen sisaryksikkömme </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t>Aspa</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C316D5">
-[...7 lines deleted...]
-        <w:t> Palveluiden arvojen sekä strategisten tavoitteiden toteutumiseen päivittäisessä työssä ja työyhteisössä. Tulevan vuoden toimintasuunnitelmaan on yhdessä kirjattu  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metsätuvan kanssa).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E473B4" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="56072039" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B52DCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelman päivitys toteutetaan yhdessä henkilökunnan kanssa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toukokuun aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52DCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6F1060" w14:textId="1ED3A198" w:rsidR="000D643F" w:rsidRPr="00C316D5" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palvelut Oy:n brändiuudistuksen myötä yksiköiden nimet muuttuivat, ja kesän aikana jatkamme </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>viestintää</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jotta meidät tunnettaisiin myös uuden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>-brändin mukaisesti ja entisen hyvän maineemme säilyttäen.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C316D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77379595" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="6A6BFBE4" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...19 lines deleted...]
-        <w:t>   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A726320" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
+    <w:p w14:paraId="4BAB3F6E" w14:textId="77777777" w:rsidR="000D643F" w:rsidRPr="00C05DB1" w:rsidRDefault="000D643F" w:rsidP="000D643F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316D5">
-[...423 lines deleted...]
-        <w:t>   </w:t>
+      <w:r w:rsidRPr="00C05DB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportin laatinut yksikönjohtaja Anu Virhiä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E99D4A" w14:textId="77777777" w:rsidR="00C316D5" w:rsidRPr="00C316D5" w:rsidRDefault="00C316D5" w:rsidP="00C316D5">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C316D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>   </w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>Raportin laatinut yksikönjohtaja Anu Virhiä </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44937983" w14:textId="17033189" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="724E6811">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407463F7" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="007E2291">
+    <w:p w14:paraId="1ED5BC0F" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46984CF4" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="007E2291">
+    <w:p w14:paraId="71CA065B" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="662A8F93" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B"/>
+    <w:p w14:paraId="5DD8021F" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1409,72 +1536,72 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70420BE9" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="007E2291">
+    <w:p w14:paraId="2F0E5405" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30319F46" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="007E2291">
+    <w:p w14:paraId="23841C11" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02C946C5" w14:textId="77777777" w:rsidR="006A563B" w:rsidRDefault="006A563B"/>
+    <w:p w14:paraId="0338EE4B" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="403CA258" w14:textId="195355C9" w:rsidR="006A563B" w:rsidRDefault="006A563B" w:rsidP="00455B1D">
+  <w:p w14:paraId="403CA258" w14:textId="195355C9" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BCA853F" wp14:editId="13667C42">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
@@ -1488,185 +1615,393 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="712CD857" w14:textId="77777777" w:rsidR="006A563B" w:rsidRPr="00455B1D" w:rsidRDefault="006A563B" w:rsidP="00455B1D">
+  <w:p w14:paraId="712CD857" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRPr="00455B1D" w:rsidRDefault="007C3E1F" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="149499E0" w14:textId="6809E39C" w:rsidR="006A563B" w:rsidRDefault="006A563B">
+  <w:p w14:paraId="149499E0" w14:textId="38B9A8AC" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="2344DD65">
-[...8 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2344DD65" wp14:editId="7135D1AC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Tekstiruutu 3" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B74F418" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8KGy4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IdO00Ey0HqNEWB&#10;9AE4/QCapCwiFJddUpbdr++Sclyh7amoDsQ+yOHsLFfL20Nr2V5jMOAqPr2YcKadBGXcruLfnh7e&#10;XHMWonBKWHC64kcd+O3q9atl70s9gwas0sgIxIWy9xVvYvRlUQTZ6FaEC/DaUbIGbEUkF3eFQtET&#10;emuL2WRyVfSAyiNIHQJF74ckX2X8utYyfqnroCOzFSduMa+Y121ai9VSlDsUvjHyREP8A4tWGEeX&#10;nqHuRRSsQ/MHVGskQoA6XkhoC6hrI3WugaqZTn6rZtMIr3MtJE7wZ5nC/4OVn/dfkRlV8UvOnGip&#10;RU/6OUSDXRc7RsHGKKVTb5NWvQ8lHdl4OhQP7+CQ4qnu4B9BPgfmYKMtqZ7i5Kwb4Xb6DhH6RgtF&#10;xDNMMcIZQENC3PafQBED0UXIqIca24ROOjG6ihp4PDdNHyKTFLy6XEwmlJGUOtlEtBDly2GPIX7Q&#10;0LJkVByJXQYX+8cQh60vW3IlYI16MNZmB3fbtUW2F/R+HvKXZCD0MN5mHesrfrOYLQYxxrkwhiCm&#10;iexfIFoTaRCsaSt+fd4kyqTae6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4g7OeXnjF&#10;w/dOoObMfnTUiZvpfJ5GIjvzxdsZOTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBHXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9Y/QQAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwobLg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="23DFE504">
-[...4 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23DFE504" wp14:editId="5CEC62F0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="635000" cy="635000"/>
+              <wp:effectExtent l="9525" t="9525" r="12700" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Tekstiruutu 2" hidden="1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noSelect="1" noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="635000" cy="635000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19E08F99" id="Tekstiruutu 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+ucQ4NAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817JdO02EyEHq1EWB&#10;9AEk/QCapCwiFJddUpbdr8+Sclyh7amoDsQ+yOHsLFfXN4fWsr3GYMBVfDaZcqadBGXcruLfHzdv&#10;LjkLUTglLDhd8aMO/Gb1+tV170s9hwas0sgIxIWy9xVvYvRlUQTZ6FaECXjtKFkDtiKSi7tCoegJ&#10;vbXFfDq9KHpA5RGkDoGid0OSrzJ+XWsZv9Z10JHZihO3mFfM6zatxepalDsUvjHyREP8A4tWGEeX&#10;nqHuRBSsQ/MHVGskQoA6TiS0BdS1kTrXQNXMpr9V89AIr3MtJE7wZ5nC/4OVX/bfkBlV8TlnTrTU&#10;okf9FKLBrosdo2BjlNKpt0mr3oeSjjx4OhQP7+GQ4qnu4O9BPgXm4EFbUj3FyVk3wu30LSL0jRaK&#10;iGeYYoQzgIaEuO0/gyIGoouQUQ81tgmddGJ0FTXweG6aPkQmKXjxdjmdUkZS6mQT0UKUL4c9hvhR&#10;Q8uSUXEkdhlc7O9DHLa+bMmVgDVqY6zNDu62a4tsL+j9bPKXZCD0MN5mHesrfrWcLwcxxrkwhiCm&#10;iexfIFoTaRCsaSt+ed4kyqTaB6fogCijMHaw6X7riEaSMSk3aLgFdSQVEYZXTlNJRgP4k7OeXnjF&#10;w49OoObMfnLUiavZYpFGIjuL5bs5OTjObMcZ4SRBVTxyNpjrOIxR59HsmtzwRNLBLXWvNlnZxG9g&#10;dSJLrzird5q4NCZjP+/69V9YPQMAAP//AwBQSwMEFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yHMghdxE1eUpdt0kYJ33e7B47QZm9JmUppst/rrzYqg&#10;l2Eeb3jzvXy/uEHMNIXOs4b7tQJB3HjTcavhWL3cbUGEiGxw8EwaPinAvri+yjEz/sxvNB9iK1II&#10;hww12BjHTMrQWHIY1n4kTt6HnxzGJKdWmgnPKdwNcqPUk3TYcfpgcaTSUtMfTk7Dbf9Q9ebRNq/H&#10;bV3NZVlt3v2X1jer5XkHItIS/47hgp/QoUhMtT+xCWLQkIrEn3nxlEqy/l1kkcv/9MU3AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP65xDg0AgAAXwQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI6gc+XXAAAABQEAAA8AAAAAAAAAAAAAAAAAjgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <o:lock v:ext="edit" selection="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="66A9D7B3">
-[...21 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66A9D7B3" wp14:editId="14BD66A1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3175000" cy="334645"/>
+              <wp:effectExtent l="10795" t="9525" r="5080" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Tekstiruutu 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3175000" cy="334645"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="170645A0" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F">
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Versio: 3</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:br/>
+                            <w:t>Hyväksyjä: Anna Jung, 15.9.2025 12:38</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="66A9D7B3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Tekstiruutu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:198.8pt;margin-top:0;width:250pt;height:26.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkw/huMAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3Zue7HirLbZpqq0&#10;vUi7/QCMsY0WAx1w7PTrO+Ak67ZvVf2AGGY4nDkz483d0CpyEOCk0Tmdz1JKhOamlLrO6ffn/bsb&#10;SpxnumTKaJHTo3D0bvv2zaa3mViYxqhSAEEQ7bLe5rTx3mZJ4ngjWuZmxgqNzspAyzyaUCclsB7R&#10;W5Us0vQq6Q2UFgwXzuHpw+ik24hfVYL7r1XlhCcqp8jNxxXiWoQ12W5YVgOzjeQnGuwfWLRManz0&#10;AvXAPCMdyL+gWsnBOFP5GTdtYqpKchFzwGzm6R/ZPDXMipgLiuPsRSb3/2D5l8M3ILLE2lGiWYsl&#10;ehYvzkvoOt+ReRCoty7DuCeLkX54b4YQHJJ19tHwF0e02TVM1+IewPSNYCUSjDeTydURxwWQov9s&#10;SnyJdd5EoKGCNgCiHgTRsVDHS3HE4AnHw+X8ep2m6OLoWy5XV6t1IJew7HzbgvMfhWlJ2OQUsPgR&#10;nR0enR9DzyGRvVGy3EulogF1sVNADgwbZR+/E7qbhilN+pzerhfrUYCpz00hkGkgO776G0QrPXa8&#10;km1Oby5BLAuyfdAlXmCZZ1KNe8xOaUwy6BikG0X0QzFgYDgsTHlERcGMnY2TiJvGwE9KeuzqnLof&#10;HQNBifqksSq389UqjEE0VuvrBRow9RRTD9McoXLqKRm3Oz+OTmdB1g2+dO6De6zkXkaRX1mdeGPn&#10;xjKdpiyMxtSOUa//gu0vAAAA//8DAFBLAwQUAAYACAAAACEANZ1taNkAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjCpAEqTSfEtDNjTELc0sRrqjVOabKu49djuMDF8tOz&#10;nr9XLqfQiRGH1EbScDtTIJBsdC01GnZv65sHECkbcqaLhBrOmGBZXV6UpnDxRK84bnMjOIRSYTT4&#10;nPtCymQ9BpNmsUdibx+HYDLLoZFuMCcOD52cK3Ung2mJP3jT47NHe9geg4a02nz2dr+pD96dv15W&#10;48K+rz+0vr6anh5BZJzy3zH84DM6VMxUxyO5JDoNXCT/TvYWSrGseZnfg6xK+R+++gYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCkw/huMAIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA1nW1o2QAAAAQBAAAPAAAAAAAAAAAAAAAAAIoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="170645A0" w14:textId="77777777" w:rsidR="007C3E1F" w:rsidRDefault="007C3E1F">
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Versio: 3</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:br/>
+                      <w:t>Hyväksyjä: Anna Jung, 15.9.2025 12:38</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12295"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D6649"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
+    <w:rsid w:val="000D643F"/>
     <w:rsid w:val="000D6649"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
+    <w:rsid w:val="002953FD"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582EDA"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005F5A2B"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00637C4A"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006A563B"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="00720999"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00774A1A"/>
+    <w:rsid w:val="007C02FC"/>
+    <w:rsid w:val="007C3E1F"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D0AA3"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A53A6C"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AD656A"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00C316D5"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C9001F"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CB6F38"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D0B0AC"/>
     <w:rsid w:val="00D24145"/>
@@ -1725,51 +2060,51 @@
     <w:rsid w:val="724E6811"/>
     <w:rsid w:val="72821E89"/>
     <w:rsid w:val="72E35C19"/>
     <w:rsid w:val="753AE3EA"/>
     <w:rsid w:val="7635971A"/>
     <w:rsid w:val="790C5D7A"/>
     <w:rsid w:val="7BD9284B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12295"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4AE1CB78"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36D0EF64-2773-4D33-B0BB-A4CC2A6A41BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -4212,59 +4547,75 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <SharedWithUsers xmlns="27e59a26-2248-4e2d-a439-3a2390497b91">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+    <_activity xmlns="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="18" ma:versionID="7256ce2dbfe1be532448ffbdedf78ef4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns3="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b" xmlns:ns4="27e59a26-2248-4e2d-a439-3a2390497b91" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="31ed82cb8b4852399e054aa3c2201c4f" ma:root="true" ns3:_="" ns4:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <xsd:import namespace="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns4:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns4:SharingHintHash"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceAutoKeyPoints"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceKeyPoints"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns3:_activity"/>
                 <xsd:element minOccurs="0" ref="ns3:MediaServiceObjectDetectorVersions"/>
@@ -4473,116 +4824,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
+    <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627EA63B-3C8E-40B3-8FE1-608A1844228F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ede2cb9f-fc96-4b52-ad54-49a5ce28de7b"/>
     <ds:schemaRef ds:uri="27e59a26-2248-4e2d-a439-3a2390497b91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCA9648-5402-48E6-B4B3-73CC3817B7FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2678D0FE-95D4-4217-A49B-388D965F9500}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4617,75 +4952,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>504</Words>
-  <Characters>4085</Characters>
+  <Words>659</Words>
+  <Characters>5340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4580</CharactersWithSpaces>
+  <CharactersWithSpaces>5988</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anu Virhiä</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B2A9F1EBD7FECC41A3C4C09DE4673FF0</vt:lpwstr>