--- v1 (2026-06-20)
+++ v2 (2026-09-22)
@@ -1,2226 +1,2765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:body>
-    <w:p w14:paraId="1B545D90" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="3DF50896" wp14:textId="2699FA6C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pihakoivun omavalvonnan seurantaraportti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0696B3AD" wp14:textId="418CB094">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="215EAAD6" wp14:textId="7521D20F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0E4A3EA8" wp14:textId="3349E82F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0C8E04EE" wp14:textId="13E30794">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 01.05.2026-31.08.2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="2FCE551C" wp14:textId="7C5C8C3B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0E34FEC7" wp14:textId="17F1D85D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="7FEF1133" wp14:textId="2B249D37">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...122 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="164CC848" wp14:paraId="1D349063" wp14:textId="68976522">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viimeisimmän raportoidun asiakaskyselymme, toteutettu 5/2026, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="086D8B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>kunnioittavasti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Asiakkaat ovat kokeneet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="3F324D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yhteistyön ohjaajien kanssa yksilölliseksi ja joustavaksi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Suositteluindeksissä (NPS) havaittiin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="0CA71EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">merkittävää </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>nousua edelliseen kyselyyn verrattuna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="6BFD2F7C" wp14:textId="281A6EF8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="43273F4F" wp14:textId="43DB13BF">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kevään kyselyssä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="5ECAEF1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saimme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toivetta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="565B0AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ryhmämuotoisen toiminnan lisäämisestä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="602E949C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Ryhmätoimintaa on järjestetty kesällä kuukausittain erilaisilla sisällöillä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="559EFB86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="559EFB86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osa asiakkaista on kokenut yhteisten aikojen sopimisen jossain määrin hankalaksi, mutta toteavat sen myös usein liittyvän heidän omiin päällekkäisiin menoihinsa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="69C8A65A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohjaajat pyrkivät huomioimaan asiakkaiden toiveet ja arjen aikataulut tapaamisten sopimisessa, ja pääsääntöisesti tästä on saatu myönteistä palautetta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="69C8A65A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="00A2AE78" wp14:textId="764E5A96">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="4D51BA57" wp14:textId="24877BFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="1F02B0FB" wp14:textId="44A0E133">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="133573DF" wp14:textId="7431B09A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laatupoikkeamien kirjaamista varten on laadittu uudet yhtiötasoiset pohjat ja jatkossa panostamme siihen, että henkilökunta tuntee laatupoikkeamaprosessin entistä paremmin. Yhteisessä kehittämispäivässä nostettiin aiheeksi poikkeamien sekä riskien tunnistaminen ja raportointi. Aiheesta järjestettiin myös yhtiötasoista koulutusta koko henkilöstölle. Koko henkilöstö osallistui alkukesästä vaarojen ja haittojen kartoitukseen ja arvioinnin pohjalta tehtiin toimintasuunnitelma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="2FA8F50C" wp14:textId="2557EEA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myös valvontalain 29§ mukaisesta henkilöstön ilmoitusvelvollisuudesta järjestettiin koulutusta. Omavalvontasuunnitelman ja elintarvikehuollon omavalvontasuunnitelman päivitys toteutettiin yhdessä henkilökunnan kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="4B54ACE6" wp14:textId="120CCC10">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesän aikana päivitettiin myös muun muassa yksikön siivoussuunnitelma, Turvallisesti työssä -opas ja muita yksikön toimintaan liittyviä suunnitelmia, joihin henkilöstö tutustuu syksyn aikana.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="397A5EB0" wp14:textId="04EF30F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="64F9FAE5" wp14:textId="282C55C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstötilanne </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="3EA9D3A2" wp14:textId="578D570F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="410B958E" wp14:textId="2681AE8E">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Henkilökunta on säilynyt samana. Kesä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="5C14BBCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>sijaisina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="1CBEDF69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toimi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaille entuudestaan tut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="6F5706B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tuja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kesätyönteki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="212BF886">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>jöitä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja vakinainen henkilöstö pääsi viettämään kesälomaa turvallisin mielin. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="240FFEFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Tämä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuo jatkuvuutta ja turvallisuuden tunnetta niin asiakkaille kuin työntekijöillekin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="441EBDEC" wp14:textId="1D280E6E">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökunnalle tehdyssä työtyytyväisyyskyselyssä enemmistö suosittelee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työnantajana. Kyselyn tulosten mukaan työntekijät ovat erittäin sitoutuneita </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-palveluiden arvojen sekä strategisten tavoitteiden toteutumiseen päivittäisessä työssä ja työyhteisössä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>100%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työntekijöistä kokee työnsä merkitykselliseksi, saavansa työkavereilta tarvittaessa apua sekä tulevansa arvostetuksi ja kohdatuksi työpaikallaan. Vuoden 2026 toimintasuunnitelmaan on yhdessä kirjattu kehittämistehtäviksi muun muassa liikunnan ja hyvinvoinnin tarkastelun kautta saatavaa työhyvinvointia ja liikunnan lisääminen asiakastyöhön on ollut mielekästä myös työntekijöille. Yksikön virkistyspäivää vietettiin yhdessä liikkuen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="16681801">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yksikkömme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työntekijän järjestämässä kaupunkiseikkailussa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="57D16163" wp14:textId="6369F627">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="6659D89B" wp14:textId="468986A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onnistumiset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="5401B8CE" wp14:textId="6D34D625">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="164CC848" wp14:paraId="30CC726D" wp14:textId="580AC0AA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olemme saaneet niin asiakkailta kuin verkostoiltakin myönteistä palautetta ja meidät nähdään luotettavana yhteistyökumppanina. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="26ACFCCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Sujuva yhteistyö tilaajien suuntaan on mahdollistanut sen, että asiakkaiden palvelut ovat sujunee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="572E41C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>t ilman tarpeettomia keskeytyksiä tai odotusaikoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="3466B483" wp14:textId="5F0F6E93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="5938CC2F" wp14:textId="2261EEB7">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="623063FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Pihakoivussa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siirryttiin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="7A902EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="246908AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="7A902EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>ven ja kevään aikana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kirjaamaan sosiaalihuollon asiakastietovarantoon, Kantaan. Kirjaaminen on ollut kesän aikana aktiivisesti tarkastelussa ja olemme saaneet kirjaamisen auditoinnissa erittäin myönteistä palautetta kirjaamisvalmentajalta erityisesti asiakasta kunnioittavasta kirjaamistyylistämme. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="737A0F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="30DBCE67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erkittävänä parannuksena työntekijät pääsevät </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="059F926D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nyt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="30DBCE67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>tekemään ja seuraamaan asiakaskirjauksia reaaliajassa mobiililaitteella, mikä lisää tiedonkul</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="47805157">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="1C0696EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja työn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="47805157">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>sujuvuutta merkittävästi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="30DBCE67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...200 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...563 lines deleted...]
-          <w:lang w:eastAsia="fi-FI"/>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="7C5C06D3" wp14:textId="0EB728EC">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="164CC848" wp14:paraId="7978E38F" wp14:textId="0FB0E364">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikkömme sai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Aspa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Palvelut Oy:n hallinnolta palkinnon erityisen ansiokkaasta toiminnasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="723FC68A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edellisen ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuluneen vuoden aikana. Välipalkitsemisen perusteina oli muun muassa korkea asiakas- ja henkilöstötyytyväisyys, hyvin hoidettu talous sekä muut laatutekijät. Välipalkitsemiseen myönnetty rahasumma käytetään yksikön kehittämiseen sy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="18520B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>yskaudella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="01A462ED" wp14:textId="767E8D80">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="35D805EE" wp14:textId="3402A98A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECB64F5" w14:textId="77777777" w:rsidR="000D643F" w:rsidRDefault="000D643F" w:rsidP="000D643F">
-[...394 lines deleted...]
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="690D3035" wp14:textId="6268EBED">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="29E0F2EB" wp14:textId="58270327">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="2C957783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kanta-kirjaaminen on merkittävä teema, jonka käytänteitä vahvistetaan yhä toiminnan arjessa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Myös muut hyvinvointialueet siirtyvät viimeistään syksyllä Kanta-kirjaamiseen. Henkilökuntamme jakaa arvokasta osaamistaan uudesta kirjaamistavasta myös muille yksiköille.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0E8DB045" wp14:textId="766EEB8B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kevään Liikkuva Tavana -työpajassa tehtiin toimintasuunnitelma työhyvinvoinnin säilyttämisen ja lisäämisen tueksi. Toimenpiteiden seurantaa tehdään kuukausittain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="164CC848" wp14:paraId="13ECDEB4" wp14:textId="0C72107C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimitilojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="37E0FE61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja työn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="6BA62602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>turvallisuus on kesän ja syksyn teemana. Suunnitelmat on päivitetty ja syksyllä koko henkilöstö osallistuu alkusammutuskoulutukseen. Myös mielenterveysaiheista koulutusta on luvassa ja loppuvuodelle on suunnitteilla yksikön sisäistä kehittämistä ja virkistystä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="1DA682F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Työryhmän sisäisen osaamisen jakamista on suunniteltu syksylle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="5D255177">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muun muassa koulutuksen merkeissä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="164CC848" w:rsidR="1DA682F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="78672DDE" wp14:textId="69BC47F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="1DC4B1C7" wp14:paraId="0E11A86D" wp14:textId="35AEB9E9">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="1DC4B1C7" w:rsidR="79D96DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+        <w:t>Raportin laatinut yksikönjohtaja Anu Virhiä</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1DC4B1C7" w:rsidP="1DC4B1C7" w:rsidRDefault="1DC4B1C7" w14:paraId="3A7F3838" w14:textId="77C8B68B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6F168ECD" w:rsidP="545730F6" w:rsidRDefault="6F168ECD" w14:paraId="1152B0F1" w14:textId="7C89373E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fi-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...359 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D6649"/>
-[...117 lines deleted...]
-    <w:rsid w:val="7BD9284B"/>
+    <w:rsidRoot w:val="6D3F2C20"/>
+    <w:rsid w:val="027B51E9"/>
+    <w:rsid w:val="03864872"/>
+    <w:rsid w:val="05741E4C"/>
+    <w:rsid w:val="059F926D"/>
+    <w:rsid w:val="06B8D241"/>
+    <w:rsid w:val="086D8B9E"/>
+    <w:rsid w:val="08AC0FFB"/>
+    <w:rsid w:val="0921F17C"/>
+    <w:rsid w:val="0925A028"/>
+    <w:rsid w:val="09B46E78"/>
+    <w:rsid w:val="0CA71EE7"/>
+    <w:rsid w:val="0CE85393"/>
+    <w:rsid w:val="0DDBA924"/>
+    <w:rsid w:val="0F4A012B"/>
+    <w:rsid w:val="124DC0DA"/>
+    <w:rsid w:val="164CC848"/>
+    <w:rsid w:val="16681801"/>
+    <w:rsid w:val="17624DD9"/>
+    <w:rsid w:val="1786E16A"/>
+    <w:rsid w:val="18520B5D"/>
+    <w:rsid w:val="1AFB1B47"/>
+    <w:rsid w:val="1BD8263C"/>
+    <w:rsid w:val="1C0696EB"/>
+    <w:rsid w:val="1CBEDF69"/>
+    <w:rsid w:val="1D15E89A"/>
+    <w:rsid w:val="1DA682F2"/>
+    <w:rsid w:val="1DC4B1C7"/>
+    <w:rsid w:val="1EB013B7"/>
+    <w:rsid w:val="212BF886"/>
+    <w:rsid w:val="2318080A"/>
+    <w:rsid w:val="232FAB84"/>
+    <w:rsid w:val="240FFEFD"/>
+    <w:rsid w:val="246908AF"/>
+    <w:rsid w:val="24774CEB"/>
+    <w:rsid w:val="26ACFCCF"/>
+    <w:rsid w:val="26D2D8B6"/>
+    <w:rsid w:val="275B61C5"/>
+    <w:rsid w:val="296B2F35"/>
+    <w:rsid w:val="2A9C1197"/>
+    <w:rsid w:val="2C7D94F7"/>
+    <w:rsid w:val="2C957783"/>
+    <w:rsid w:val="2D024C0F"/>
+    <w:rsid w:val="2F695CE5"/>
+    <w:rsid w:val="30DBCE67"/>
+    <w:rsid w:val="34381EE1"/>
+    <w:rsid w:val="37E0FE61"/>
+    <w:rsid w:val="381F99B2"/>
+    <w:rsid w:val="38C67162"/>
+    <w:rsid w:val="395CF79F"/>
+    <w:rsid w:val="3A44047E"/>
+    <w:rsid w:val="3CA265ED"/>
+    <w:rsid w:val="3DE29739"/>
+    <w:rsid w:val="3F324D38"/>
+    <w:rsid w:val="407E4BAB"/>
+    <w:rsid w:val="438CC0E0"/>
+    <w:rsid w:val="43B9B291"/>
+    <w:rsid w:val="47805157"/>
+    <w:rsid w:val="48251C86"/>
+    <w:rsid w:val="49731A1F"/>
+    <w:rsid w:val="4D3FF5A3"/>
+    <w:rsid w:val="52A7F8CF"/>
+    <w:rsid w:val="545730F6"/>
+    <w:rsid w:val="559EFB86"/>
+    <w:rsid w:val="562DBA6B"/>
+    <w:rsid w:val="565B0AAA"/>
+    <w:rsid w:val="56692490"/>
+    <w:rsid w:val="56AF7D8F"/>
+    <w:rsid w:val="572E41C7"/>
+    <w:rsid w:val="58072050"/>
+    <w:rsid w:val="58D89B8D"/>
+    <w:rsid w:val="58F21E82"/>
+    <w:rsid w:val="59C2A992"/>
+    <w:rsid w:val="5A455532"/>
+    <w:rsid w:val="5C0BAF2B"/>
+    <w:rsid w:val="5C11E511"/>
+    <w:rsid w:val="5C14BBCA"/>
+    <w:rsid w:val="5D255177"/>
+    <w:rsid w:val="5ECAEF1F"/>
+    <w:rsid w:val="5FAF77E8"/>
+    <w:rsid w:val="602E949C"/>
+    <w:rsid w:val="60C896DA"/>
+    <w:rsid w:val="623063FC"/>
+    <w:rsid w:val="63D91192"/>
+    <w:rsid w:val="64F5DE16"/>
+    <w:rsid w:val="69C8A65A"/>
+    <w:rsid w:val="69E8C264"/>
+    <w:rsid w:val="6AAEDC94"/>
+    <w:rsid w:val="6AE309A9"/>
+    <w:rsid w:val="6AF74C89"/>
+    <w:rsid w:val="6B8DA093"/>
+    <w:rsid w:val="6BA62602"/>
+    <w:rsid w:val="6D3F2C20"/>
+    <w:rsid w:val="6D6E9414"/>
+    <w:rsid w:val="6F168ECD"/>
+    <w:rsid w:val="6F5706B2"/>
+    <w:rsid w:val="723FC68A"/>
+    <w:rsid w:val="737A0F54"/>
+    <w:rsid w:val="78BA7901"/>
+    <w:rsid w:val="79D96DF3"/>
+    <w:rsid w:val="7A902EE9"/>
+    <w:rsid w:val="7CD15FE4"/>
+    <w:rsid w:val="7E27CC6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w14:defaultImageDpi w14:val="330"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1B7F0D4B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{36D0EF64-2773-4D33-B0BB-A4CC2A6A41BE}"/>
+  <w15:docId w15:val="{53AD85FA-3F74-4649-A8C3-E3ADB03EB39D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2242,78 +2781,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2348,57 +2887,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2459,2571 +2998,357 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00771911"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Otsikko1">
-[...86 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Seliteteksti">
-[...251 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1351 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...415 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Anu Virhiä</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+  <dc:creator>Anu Virhiä</dc:creator>
+  <lastModifiedBy>Anu Virhiä</lastModifiedBy>
+</coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>