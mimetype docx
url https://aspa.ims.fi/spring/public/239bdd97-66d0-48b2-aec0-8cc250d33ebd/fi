--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -1,1942 +1,1436 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="36DB687C" w14:textId="180C4154" w:rsidR="00B751CE" w:rsidRPr="00073C10" w:rsidRDefault="008644B8" w:rsidP="00B751CE">
+    <w:p w14:paraId="0CDDFFD1" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="008644B8" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00B751CE" w:rsidRPr="00B751CE">
+    </w:p>
+    <w:p w14:paraId="36DB687C" w14:textId="62FC8743" w:rsidR="00B751CE" w:rsidRPr="00073C10" w:rsidRDefault="00790803" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00790803">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavana</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B751CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B751CE">
+        <w:t xml:space="preserve"> Liljalaakson</w:t>
+      </w:r>
+      <w:r w:rsidR="00B751CE" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A443DB5" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="006305F5" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4700085E" w14:textId="158B596B" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mavalvontasuunnitelma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on luettavissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66187">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Liljalaakson</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B751CE" w:rsidRPr="1C4AE080">
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seurantaraportilla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>julkistamme omavalvonnan toteut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>umiseen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valvonnan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">huomioita ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78D3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674DE027" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="46B9EF95">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37FB9AC0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="65E9CC5C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mukaisen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B36BFF3">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toiminnan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F4A90E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toteutumista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F79B84D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7514330D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seurataan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15A7DED0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6EF75AA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>arvioidaan muun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="764D16B2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CED35E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">säännöllisillä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56D5BD0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>johtamiskeskusteluilla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5F8BA373">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56D5BD0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raportoinnilla, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1850AE80">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>poikkeam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ien seurannalla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="387B8E1F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0818E7CB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>auditoinneilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6410F2C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>asiakas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- henkilöstö-, läheis- ja tilaaja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6410F2C0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kokemuksen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="51D97971">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="28E51F80">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mittaamisella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06CE6778">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319D287D" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28E51F80">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75270199" w14:textId="4E3DF496" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864D40">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>omavalvontasuunnitelmamme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja omavalvontamme toteutumista, toiminnassamme </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864D40">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">havaittuja kehittämistarpeita </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ja myös aloitettuja kehittämis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864D40">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toimenpiteitä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864D40">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ajalla 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8427F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1-30.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5164228B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="440C21B8" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="008644B8" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
+    <w:p w14:paraId="098E12FB" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B751CE" w:rsidRPr="1C4AE080">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...473 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EE4FDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7ACA8D" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B952DF" w14:textId="2C9A3DE4" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7CCF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisimmän asi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7CCF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kaskysel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7CCF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mme, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toteutet</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7CCF">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edellisen kyselyn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8427F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>palvelu on henkilökohtaista ja siihen, että he osallistuvat aina itseään koskevaan päätöksiin, toiminta on avointa (4,7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8427F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Liljalaakson NPS oli 64,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00104CED">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D25F156" w14:textId="77777777" w:rsidR="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
+    <w:p w14:paraId="78FAD92B" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
+    <w:p w14:paraId="23A84E94" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="43B952DF" w14:textId="0492CF3D" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
-[...297 lines deleted...]
-    <w:p w14:paraId="23A84E94" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="0ADB518B" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1AD409CE" w14:textId="506050E4" w:rsidR="00B751CE" w:rsidRPr="00BD2E33" w:rsidRDefault="00BA02C2" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1.2025 alkaen Varha</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ottanut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omaksi toiminnaksi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8427F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mielenterveys asiakkaiden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tuetun asumisen lääkehoidon</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutuksen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Meillä on kuitenkin valmius </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vastata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaiden lääkehoidosta jatkossa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kin ja olemme asiakkaiden tukena lääkehoidon seurannassa edelleen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kaikki </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40D58">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työntekijöiden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luvat </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pidetään voimassa ja päivitetään edelleen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vammaispalveluiden asiakkaiden lääkehoidon toteutusta voimme edelleen toteuttaa sovitusti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5388E22D" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="005D7E86" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADB518B" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="4559B6FB" w14:textId="5C5697BB" w:rsidR="00B751CE" w:rsidRDefault="00BA02C2" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaan käynti ei </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toteudu, asiakas peruu käynnin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Näitä tulee kuukausittain ja olemme pohtineet</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mitä voisimme tehdä asian eteen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104CED">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yritämme aina tarjota tilalle etäkäyntiä tai lyhyempää käyntiä, riippuen mikä on peruutuksen syy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCDA4D6" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B96606" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75395D90" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...238 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4559B6FB" w14:textId="70DE297E" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
-[...21 lines deleted...]
-      </w:del>
+    <w:p w14:paraId="34C74384" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6ACB6D" w14:textId="0107D1C8" w:rsidR="002E789C" w:rsidRDefault="00BA2F69" w:rsidP="009A2BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vakinainen henkilöst</w:t>
+      </w:r>
+      <w:r w:rsidR="00770E83">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tilanne yksikössä on</w:t>
+      </w:r>
       <w:r w:rsidR="00BA02C2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakkaan käynti ei </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Näitä tulee kuukausittain ja olemme pohtineet</w:t>
+        <w:t xml:space="preserve"> riittävä</w:t>
       </w:r>
       <w:r w:rsidR="002E789C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">Yritämme aina tarjota tilalle etäkäyntiä tai lyhyempää käyntiä, riippuen mikä on peruutuksen syy. </w:t>
+        <w:t xml:space="preserve">. Henkilöstöä on jouduttu vähentämään, koska asiakas määrä on pikkuhiljaa vähentynyt ja pois lähtevien asiakkaiden tilalle on haastavaa saada uusia asiakkaita palveluohjauksen kautta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCDA4D6" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="5B75EF80" w14:textId="11EA4E8D" w:rsidR="00B751CE" w:rsidRPr="00B738E7" w:rsidRDefault="00BA2F69" w:rsidP="009A2BB9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akuutteihin äkillisiin poissaoloihin on </w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vaikea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saada sijaista. A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B751CE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>siakkaiden palveluiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutus on vaatinut joustoa niin työntekijöiltä kuin asiakkailtakin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B751CE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2BB9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A72">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Osa käynneistä on toteutettu etän</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ä tai siirretty toteutumaan toiseen ajankohtaan.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="75395D90" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="5671E574" w14:textId="77777777" w:rsidR="00BA02C2" w:rsidRDefault="00BA02C2" w:rsidP="00BA2F69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4930">
+    </w:p>
+    <w:p w14:paraId="20FA4779" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="00BA2F69">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C74384" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="6A7C78D1" w14:textId="77777777" w:rsidR="00BA2F69" w:rsidRDefault="00BA2F69" w:rsidP="00BA2F69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003E4930">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E6ACB6D" w14:textId="013A73AC" w:rsidR="002E789C" w:rsidRDefault="00BA2F69" w:rsidP="009A2BB9">
-[...58 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3FB9F48A" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B75EF80" w14:textId="11EA4E8D" w:rsidR="00B751CE" w:rsidRPr="00B738E7" w:rsidRDefault="00BA2F69" w:rsidP="009A2BB9">
+    <w:p w14:paraId="72336C43" w14:textId="3F4442A5" w:rsidR="009803CA" w:rsidRPr="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009803CA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstökyselyt on toteutettu keväällä 2026. 86% työntekijöistä kokee asiakkaiden saavan tarpeitaan vastaavan kodin, yksilölliset palvelut ja tuen. Itsenäinen työ koetaan mielekkääksi ja joustot tukevat työntekijöiden kodin ja työn yhteensovittamista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BD9520" w14:textId="3C94BFC1" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
+    <w:p w14:paraId="318D1DF0" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="008644B8" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
+    <w:p w14:paraId="5BE730EA" w14:textId="77777777" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006202DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4C7898" w14:textId="77777777" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BB3529" w14:textId="7A0498F2" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tällä hetkellä </w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valvonnan vastuualueet ja -tehtävät on jaettu </w:t>
+      </w:r>
+      <w:r w:rsidR="006645BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suunnitelmallisempi valvonta</w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C73BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toteutuu</w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kin jo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tavoitteenamme on kehittää </w:t>
+      </w:r>
+      <w:r w:rsidR="00104CED">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yksikön</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omavalvonnan sisäistä raportointia ja tiedon kulkua</w:t>
+      </w:r>
+      <w:r w:rsidR="006645BB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entistä paremmaksi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF34CD8" w14:textId="77777777" w:rsidR="009A2BB9" w:rsidRDefault="009A2BB9" w:rsidP="009A2BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Käyntien toteuttamisaika voi vaihdella tarpeen mukaan minimi 30min. ja osa käynneistä voidaan toteuttaa myös etänä.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C73BC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kehitämme jatkuvasti toimintaamme ja mietimme uusia toimintatapoja toiminnan turvaamiseksi ja jatkumiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D7EA56" w14:textId="77777777" w:rsidR="009A2BB9" w:rsidRPr="00B738E7" w:rsidRDefault="009A2BB9" w:rsidP="009A2BB9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...416 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B738E7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D45C66C" w14:textId="77777777" w:rsidR="009A2BB9" w:rsidRDefault="009A2BB9" w:rsidP="00AD1419">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78DA0DA0" w14:textId="365BBD21" w:rsidR="00AD1419" w:rsidRPr="008644B8" w:rsidRDefault="00104CED" w:rsidP="00AD1419">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavana Liljalaakson </w:t>
       </w:r>
       <w:r w:rsidR="00AD1419" w:rsidRPr="5AEEA73D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">johtaja: </w:t>
       </w:r>
       <w:r w:rsidR="00AD1419">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Merja Peri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60499EA5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6667A78F" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:p w14:paraId="3193F8B5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08794174" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6" w:rsidP="007E2291">
+    <w:p w14:paraId="096B73A9" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1932D41F" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6" w:rsidP="007E2291">
+    <w:p w14:paraId="22FB97A0" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0250E98A" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6"/>
+    <w:p w14:paraId="4B9EA5C9" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1962,93 +1456,86 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3560DB1D" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6" w:rsidP="007E2291">
+    <w:p w14:paraId="30999F26" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A50F646" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6" w:rsidP="007E2291">
+    <w:p w14:paraId="6154B1DA" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="158508E4" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6"/>
+    <w:p w14:paraId="3DD4D131" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6FD43C5F" w14:textId="7AA87183" w:rsidR="00913EA6" w:rsidRDefault="00913EA6" w:rsidP="00455B1D">
+  <w:p w14:paraId="6FD43C5F" w14:textId="7AA87183" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B179D8F" wp14:editId="3E6B29E2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-97790</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -2070,116 +1557,116 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C1D0305" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRPr="00455B1D" w:rsidRDefault="00913EA6" w:rsidP="00455B1D">
+  <w:p w14:paraId="3C1D0305" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="00455B1D" w:rsidRDefault="009803CA" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="73DA4229" w14:textId="012978BA" w:rsidR="00913EA6" w:rsidRDefault="00913EA6">
+  <w:p w14:paraId="73DA4229" w14:textId="012978BA" w:rsidR="009803CA" w:rsidRDefault="009803CA">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3C457108">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="688FBFCF">
-        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
+        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="09ED1D75" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6">
+              <w:p w14:paraId="09ED1D75" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="17290600">
         <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="44E52838">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="5BF0EDF1" w14:textId="77777777" w:rsidR="00913EA6" w:rsidRDefault="00913EA6">
+              <w:p w14:paraId="5BF0EDF1" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9F679D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88D01402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2307,58 +1794,50 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
-</file>
-[...6 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -2374,77 +1853,79 @@
     <w:rsidRoot w:val="00B751CE"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000B611D"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C73BC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E44CB"/>
     <w:rsid w:val="00104CED"/>
     <w:rsid w:val="00160DB9"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002E789C"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00361887"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003D50F6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004867F3"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
+    <w:rsid w:val="00536A3B"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00565E90"/>
     <w:rsid w:val="0057547A"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A05AB"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005E37FA"/>
     <w:rsid w:val="005E4467"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00623041"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00660126"/>
     <w:rsid w:val="006645BB"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E0CB2"/>
     <w:rsid w:val="00770E83"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00787E57"/>
     <w:rsid w:val="00790803"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00866B24"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008C2595"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="00913EA6"/>
+    <w:rsid w:val="009803CA"/>
     <w:rsid w:val="009A2BB9"/>
     <w:rsid w:val="009E5BF0"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AD1419"/>
     <w:rsid w:val="00B21848"/>
     <w:rsid w:val="00B40D58"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B751CE"/>
     <w:rsid w:val="00BA02C2"/>
     <w:rsid w:val="00BA2F69"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC6507"/>
     <w:rsid w:val="00C641E3"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CB6FE3"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D839AE"/>
@@ -2955,50 +2436,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
@@ -3324,51 +2806,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1761022857">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3672,69 +3154,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -3925,107 +3388,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D4A39E4-2626-4FF9-961B-CBDB62FD606F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20DF2E4-338A-41C6-9269-7A79F41C35D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4056,51 +3538,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49127E04-B294-49E7-9F5D-A125334B966F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB76F15C-D68A-4C74-88C4-03B68AF84FDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -4134,71 +3616,71 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3670</Characters>
+  <Pages>1</Pages>
+  <Words>331</Words>
+  <Characters>2689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4115</CharactersWithSpaces>
+  <CharactersWithSpaces>3014</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Merja Peri</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>