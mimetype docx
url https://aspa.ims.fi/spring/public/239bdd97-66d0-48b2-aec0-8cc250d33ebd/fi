--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -60,1377 +60,883 @@
         <w:t>Tavana</w:t>
       </w:r>
       <w:r w:rsidR="00B751CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Liljalaakson</w:t>
       </w:r>
       <w:r w:rsidR="00B751CE" w:rsidRPr="1C4AE080">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan seurantaraportti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A443DB5" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="006305F5" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4700085E" w14:textId="158B596B" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4700085E" w14:textId="158B596B" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66187" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Liljalaakson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674DE027" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319D287D" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75270199" w14:textId="1E619CE5" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8427F" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02C2" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5164228B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="001B3240" w:rsidRDefault="008644B8" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440C21B8" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="001B3240" w:rsidRDefault="009803CA" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098E12FB" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7ACA8D" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B952DF" w14:textId="7130B4C6" w:rsidR="00B751CE" w:rsidRPr="001B3240" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisimmän asiakaskyselymme, toteutet</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DB9" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E789C" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00104CED" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NPS oli 83.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240" w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kaikkien väittämien keskiarvo 4.87/5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDAE871" w14:textId="54368500" w:rsidR="001B3240" w:rsidRPr="001B3240" w:rsidRDefault="001B3240" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erityisen vahvoja olivat kokemukset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>kunnioituksesta, henkilökohtaisesta palvelusta, asiakkaan kuuntelemisesta ja osallistumisesta omiin päätöksiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3240">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>. Näiden keskiarvo oli 4.8-4.9/5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D25F156" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="001B3240" w:rsidRDefault="008644B8" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FAD92B" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="001B3240" w:rsidRDefault="009803CA" w:rsidP="008644B8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A84E94" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...425 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EE4FDB">
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADB518B" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
-[...403 lines deleted...]
-    <w:p w14:paraId="1DCDA4D6" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286E64BF" w14:textId="77777777" w:rsidR="001B3240" w:rsidRPr="00546BD0" w:rsidRDefault="001B3240" w:rsidP="001B3240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaan suunniteltu käynti ei toteudu asiakkaan peruuttaessa ajan. Tällaisia peruutuksia tulee kuukausittain, ja olemme pohtineet, miten voisimme vähentää toteutumattomia käyntejä ja samalla turvata asiakkaan palvelun jatkuvuuden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BB001" w14:textId="77777777" w:rsidR="001B3240" w:rsidRPr="00546BD0" w:rsidRDefault="001B3240" w:rsidP="001B3240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773BEE2D" w14:textId="23E8E841" w:rsidR="001B3240" w:rsidRPr="00546BD0" w:rsidRDefault="001B3240" w:rsidP="001B3240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pyrimme aina selvittämään peruutuksen syyn ja tarjoamaan tilanteeseen sopivaa vaihtoehtoa. </w:t>
+      </w:r>
+      <w:r w:rsidR="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>arjoamme käynnin tilalle etäkäyntiä tai lyhyempää käyntiä. Näin pyrimme varmistamaan, että asiakkaan tarvitsema tuki toteutuu mahdollisimman hyvin myös silloin, kun alkuperäinen käynti ei onnistu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512D300E" w14:textId="77777777" w:rsidR="001B3240" w:rsidRPr="00546BD0" w:rsidRDefault="001B3240" w:rsidP="001B3240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5388E22D" w14:textId="36367B61" w:rsidR="00B751CE" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="001B3240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3240" w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>euraamme peruutusten määriä ja syitä sekä arvioimme, olisiko toimintatavoissa mahdollista tehdä muutoksia, joilla käyntien toteutumista voitaisiin parantaa. Tavoitteena on joustava ja asiakaslähtöinen toimintatapa, jossa peruuntuneelle käynnille pyritään löytämään tarkoituksenmukainen korvaava ratkaisu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCDA4D6" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="00546BD0" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B96606" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="00B751CE">
-[...2 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="66B96606" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="00546BD0" w:rsidRDefault="009803CA" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75395D90" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+    <w:p w14:paraId="75395D90" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="00546BD0" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C74384" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRPr="00546BD0" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5D24A4" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön vakituisen henkilöstön määrä on tällä hetkellä riittävä suhteessa asiakasmäärään ja palvelutarpeeseen. Henkilöstömäärää on kuitenkin jouduttu vähentämään asiakasmäärän vähitellen pienentyessä. Pois jäävien asiakkaiden tilalle on ollut haastavaa saada uusia asiakkaita palveluohjauksen kautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69537C9F" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42E0BFD2" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akuutteihin ja äkillisiin poissaoloihin on ollut haastavaa saada sijaisia. Tämä on edellyttänyt joustavuutta sekä työntekijöiltä että asiakkailta, jotta asiakkaiden palvelut on pystytty toteuttamaan mahdollisimman hyvin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432BAFE2" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B75EF80" w14:textId="77B964E7" w:rsidR="00B751CE" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">äyntejä </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toteutettu mahdollisuuksien mukaan etänä tai siirretty toiseen ajankohtaan. Näillä järjestelyillä on pyritty turvaamaan asiakkaiden palveluiden jatkuvuus ja toteutuminen henkilöstöresurssien puitteissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5671E574" w14:textId="77777777" w:rsidR="00BA02C2" w:rsidRPr="00546BD0" w:rsidRDefault="00BA02C2" w:rsidP="00BA2F69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FA4779" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="00546BD0" w:rsidRDefault="009803CA" w:rsidP="00BA2F69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A7C78D1" w14:textId="77777777" w:rsidR="00BA2F69" w:rsidRDefault="00BA2F69" w:rsidP="00BA2F69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34C74384" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="00B751CE">
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB9F48A" w14:textId="77777777" w:rsidR="00B751CE" w:rsidRDefault="00B751CE" w:rsidP="008644B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E6ACB6D" w14:textId="0107D1C8" w:rsidR="002E789C" w:rsidRDefault="00BA2F69" w:rsidP="009A2BB9">
-[...164 lines deleted...]
-    <w:p w14:paraId="72336C43" w14:textId="3F4442A5" w:rsidR="009803CA" w:rsidRPr="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8">
+    <w:p w14:paraId="72336C43" w14:textId="0F2707C4" w:rsidR="009803CA" w:rsidRPr="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009803CA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstökyselyt on toteutettu keväällä 2026. 86% työntekijöistä kokee asiakkaiden saavan tarpeitaan vastaavan kodin, yksilölliset palvelut ja tuen. Itsenäinen työ koetaan mielekkääksi ja joustot tukevat työntekijöiden kodin ja työn yhteensovittamista.</w:t>
+        <w:t xml:space="preserve">Henkilöstökyselyt on toteutettu keväällä 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="00546BD0" w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Itsenäinen työ koetaan mielekkääksi ja työntekijät kokevat, että työssä mahdollistetut joustot tukevat hyvin työn ja kodin yhteensovittamista. Tulokset kuvaavat henkilöstön myönteistä kokemusta sekä asiakkaiden palveluiden toteutumisesta että työn joustavuudesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BD9520" w14:textId="3C94BFC1" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
     <w:p w14:paraId="318D1DF0" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="008644B8" w:rsidRDefault="009803CA" w:rsidP="008644B8"/>
     <w:p w14:paraId="5BE730EA" w14:textId="77777777" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006202DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4C7898" w14:textId="77777777" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43BB3529" w14:textId="7A0498F2" w:rsidR="00AD1419" w:rsidRDefault="00AD1419" w:rsidP="00AD1419">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C3CCE26" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön omavalvonnan vastuualueet ja -tehtävät on tällä hetkellä selkeästi jaettu henkilöstön kesken, ja suunnitelmallista omavalvontaa toteutetaan säännöllisesti. Jatkossa tavoitteena on kehittää erityisesti omavalvonnan sisäistä raportointia sekä tiedonkulkua, jotta havaintojen, poikkeamien ja kehittämistoimenpiteiden käsittely olisi entistä systemaattisempaa ja tieto saavuttaisi oikeat henkilöt oikea-aikaisesti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BD8921" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4942A49C" w14:textId="01315970" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CB1C49F" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D7EA56" w14:textId="6AD0DA55" w:rsidR="009A2BB9" w:rsidRPr="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00546BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546BD0">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön toimintaa arvioidaan ja kehitetään jatkuvasti. Tavoitteena on löytää uusia ja tarkoituksenmukaisia toimintatapoja, joilla voidaan turvata asiakkaiden palveluiden toteutuminen, toiminnan jatkuvuus ja palveluiden laatu myös muuttuvissa tilanteissa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D45C66C" w14:textId="77777777" w:rsidR="009A2BB9" w:rsidRPr="00546BD0" w:rsidRDefault="009A2BB9" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185D8430" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DA0DA0" w14:textId="365BBD21" w:rsidR="00AD1419" w:rsidRPr="008644B8" w:rsidRDefault="00104CED" w:rsidP="00AD1419">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tällä hetkellä </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">valvonnan vastuualueet ja -tehtävät on jaettu </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>suunnitelmallisempi valvonta</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>Liljalaakson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">Tavana Liljalaakson </w:t>
       </w:r>
       <w:r w:rsidR="00AD1419" w:rsidRPr="5AEEA73D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">johtaja: </w:t>
       </w:r>
       <w:r w:rsidR="00AD1419">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Merja Peri</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3193F8B5" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
     <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="096B73A9" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
+    <w:p w14:paraId="315C5EAB" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22FB97A0" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
+    <w:p w14:paraId="40FF69B5" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B9EA5C9" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA"/>
+    <w:p w14:paraId="55A5364C" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1470,72 +976,72 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30999F26" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
+    <w:p w14:paraId="72491289" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6154B1DA" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="007E2291">
+    <w:p w14:paraId="0D2FE27B" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DD4D131" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA"/>
+    <w:p w14:paraId="6542D530" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="6FD43C5F" w14:textId="7AA87183" w:rsidR="009803CA" w:rsidRDefault="009803CA" w:rsidP="00455B1D">
+  <w:p w14:paraId="6FD43C5F" w14:textId="7AA87183" w:rsidR="00546BD0" w:rsidRDefault="00546BD0" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B179D8F" wp14:editId="3E6B29E2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-97790</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
@@ -1557,116 +1063,116 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C1D0305" w14:textId="77777777" w:rsidR="009803CA" w:rsidRPr="00455B1D" w:rsidRDefault="009803CA" w:rsidP="00455B1D">
+  <w:p w14:paraId="3C1D0305" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRPr="00455B1D" w:rsidRDefault="00546BD0" w:rsidP="00455B1D">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="73DA4229" w14:textId="012978BA" w:rsidR="009803CA" w:rsidRDefault="009803CA">
+  <w:p w14:paraId="73DA4229" w14:textId="012978BA" w:rsidR="00546BD0" w:rsidRDefault="00546BD0">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3C457108">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658242;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="688FBFCF">
-        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
+        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251658243;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="09ED1D75" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA">
+              <w:p w14:paraId="09ED1D75" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="17290600">
         <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="44E52838">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:596.4pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:795.2pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="5BF0EDF1" w14:textId="77777777" w:rsidR="009803CA" w:rsidRDefault="009803CA">
+              <w:p w14:paraId="5BF0EDF1" w14:textId="77777777" w:rsidR="00546BD0" w:rsidRDefault="00546BD0">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9F679D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88D01402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1839,65 +1345,68 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B751CE"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000B611D"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C73BC"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E44CB"/>
     <w:rsid w:val="00104CED"/>
     <w:rsid w:val="00160DB9"/>
     <w:rsid w:val="00173065"/>
+    <w:rsid w:val="001B3240"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="002E789C"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00361887"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="003D50F6"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="004867F3"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="00536A3B"/>
+    <w:rsid w:val="00546BD0"/>
+    <w:rsid w:val="005569FA"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00565E90"/>
     <w:rsid w:val="0057547A"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A05AB"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005E37FA"/>
     <w:rsid w:val="005E4467"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00623041"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="00660126"/>
     <w:rsid w:val="006645BB"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E0CB2"/>
     <w:rsid w:val="00770E83"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00787E57"/>
     <w:rsid w:val="00790803"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00866B24"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008C2595"/>
@@ -2436,51 +1945,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
@@ -3154,50 +2662,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -3388,126 +2924,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E20DF2E4-338A-41C6-9269-7A79F41C35D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DDB79E2-A9E1-4DD6-A600-A691EBA6EBDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -3538,51 +3046,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB76F15C-D68A-4C74-88C4-03B68AF84FDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBEECE2B-991E-4B0A-BCED-C4697151ABD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
@@ -3616,71 +3124,71 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2689</Characters>
+  <Pages>2</Pages>
+  <Words>409</Words>
+  <Characters>3313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3014</CharactersWithSpaces>
+  <CharactersWithSpaces>3715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Merja Peri</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>