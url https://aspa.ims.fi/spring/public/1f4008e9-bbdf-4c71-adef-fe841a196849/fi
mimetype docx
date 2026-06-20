--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -13,567 +13,668 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14FA7313" w14:textId="2FB6B532" w:rsidR="00FF6101" w:rsidRDefault="00A23807" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Aspa-koti Westerinpihan omavalvonnan seurantaraportti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5761E94B" w14:textId="77777777" w:rsidR="00F84D67" w:rsidRDefault="00F84D67" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="457A8709" w14:textId="74455584" w:rsidR="00A23807" w:rsidRPr="00061F02" w:rsidRDefault="0036315B" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on luettavissa Tavana Westerinpihan verkkosivuilla</w:t>
       </w:r>
       <w:r w:rsidR="00655440" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>. Seurantaraportilla julkistamme</w:t>
       </w:r>
       <w:r w:rsidR="00FE7697" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> omavalvonnan toteutumiseen, valvonnan havaintoihin</w:t>
       </w:r>
       <w:r w:rsidR="00B70F6A" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä</w:t>
       </w:r>
       <w:r w:rsidR="001508C3" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>. Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan</w:t>
       </w:r>
       <w:r w:rsidR="003C6C23" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla</w:t>
       </w:r>
       <w:r w:rsidR="006F522B" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>, poikkeamien seurannalla, auditoinneilla, asiakas-</w:t>
       </w:r>
       <w:r w:rsidR="00061F02" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D6451E" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F522B" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00D6451E" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00061F02" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D6451E" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>läheis</w:t>
       </w:r>
       <w:r w:rsidR="00061F02" w:rsidRPr="00061F02">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A188F" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...3 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="009A188F" w14:textId="24D634A7" w:rsidR="00397778" w:rsidRPr="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397778">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
-[...1 lines deleted...]
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.9.-31.12.2025.</w:t>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E34A438" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4FDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156D2498" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00745E9B" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...3 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="156D2498" w14:textId="4DB78349" w:rsidR="00397778" w:rsidRPr="00745E9B" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00745E9B">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
-[...1 lines deleted...]
-        <w:t>Viimeisimmän asiakaskyselymme, toteutettu 5/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun. Suositteluindeksimme on 58.3%</w:t>
+        </w:rPr>
+        <w:t>Viimeisimmän asiakaskyselymme, toteutettu 5/2025, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen ja siihen, että heidät kohdataan yksilöllisesti ja heillä on mahdollisuus osallistua asiakaskokouksiin ja toiminnan suunnitteluun</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Uusin asiakaskysely on tehty ja tulokset ovat nähtävissä seuraavassa seurantaraportissa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B1FEA4" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-      <w:pPr>
+    <w:p w14:paraId="00B1FEA4" w14:textId="76301B92" w:rsidR="00397778" w:rsidRPr="00AB53D6" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Kaikki yhteinen toimintamme suunnitellaan yhdessä asiakkaiden kanssa. Näin pyrimme lisäämään asiakkaiden osallisuutta yhteiseen tekemiseen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB53D6" w:rsidRPr="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Vuoden 2026 asiakaskokoukset on pidetty kaksi kertaa kuukaudessa. Yksikön toimintaa on suunniteltu näissä kokouksissa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776B682E" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5E332C" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84D67">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Poikkeamien osalta pyrimme tunnistamaan kaikki toiminnan poikkeamat. Panostamme siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68582E16" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...3 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="68582E16" w14:textId="02253106" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84D67">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Lääkehoitopoikkemia meillä on ollut tarkkailujakson aikana 24 ja laatupoikkeamia 3. Nämä poikkeamat on käsitelty tiimipalaverissa tavoitteenamme minimoida poikkeamia. Lääkehoitopoikkeamien  lisääntynyt raportointi kertoo tehostuneesta pientenkin poikkeamien havainnoinnista, mm. asiakkaiden loma-aikoina tai vapaa-ajalla sattuneita unohduksia. Lisäksi on raportoitu yksi ulkopuolisesta toimijasta johtuva asiakkaaseen kohdistunut tietosuojapoikkeama. Lisäksi raportoimme yhden taloyhtiössä sattuneen vaaratilanteen. Seuraamme toiminnan ja asiakastyön laatua myös asiakaskirjausten kautta. Tuemme asiakasosallisuutta kirjaamalla yhdessä asiakkaan kanssa. </w:t>
+        </w:rPr>
+        <w:t>Lääkehoitopoikkemia meillä on ollut tarkkailujakson aikana 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> j</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>oista 1 on tietosuojapoikkeama 3 laatupoikkeamaa ja 17 lääkepoikkeamaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nämä poikkeamat on käsitelty tiimipalaverissa tavoitteenamme minimoida poikkeamia. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>oikkeamien  lisääntynyt raportointi kertoo tehostuneesta pientenkin poikkeamien havainnoinnista</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81D4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seuraamme toiminnan ja asiakastyön laatua myös asiakaskirjausten kautta. Tuemme asiakasosallisuutta kirjaamalla yhdessä asiakkaan kanssa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D26E76F" w14:textId="77777777" w:rsidR="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
+    <w:p w14:paraId="37CA20A1" w14:textId="2731995C" w:rsidR="007C2E15" w:rsidRPr="00F84D67" w:rsidRDefault="007C2E15" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Westerinpihassa suoritettiin sisäinen auditointi huhtikuussa 2026. Keskeisimmät kehittämisen kohteet liittyivät tiedon käsittelyyn. Seurantapalaveri toteutetaan elokuussa 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2456D5A8" w14:textId="14FE6E24" w:rsidR="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                </w:t>
+        <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B521486" w14:textId="70B00E71" w:rsidR="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
+    <w:p w14:paraId="19ECE99F" w14:textId="0EEFE5FD" w:rsidR="00397778" w:rsidRPr="00161944" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610B70B6" w14:textId="77777777" w:rsidR="00F84D67" w:rsidRDefault="00F84D67" w:rsidP="00397778">
+    <w:p w14:paraId="30CB3442" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fi-FI"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fi-FI"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19ECE99F" w14:textId="0EEFE5FD" w:rsidR="00397778" w:rsidRPr="00161944" w:rsidRDefault="00397778" w:rsidP="00397778">
+    <w:p w14:paraId="6EF49411" w14:textId="4E365277" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Henkilöstön saatavuus on selkeästi parantunut ja olemme saaneet rekrytoitua ammattitaitoista henkilöstöä. Muun muassa asiakkaiden palveluiden jatkuvuuden ja turvallisuuden tunteen osalta tällä on suuri merkitys. Aspa-koti Westerinpihassa on vakituinen sijaisreservi. Seurantajakson aikana Aspa Palveluissa suoritettiin laaja henkilöstökysely. Kyselyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3098">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tulokset raportoimme seuraavassa raportissa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5859FC0E" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003E4930">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB3442" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
+    <w:p w14:paraId="1FBB08E7" w14:textId="65515B56" w:rsidR="000639E1" w:rsidRPr="000639E1" w:rsidRDefault="00397778" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Asiakkailta ja omaisilta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta ja tuesta arjen asioiden hoidossa. Omaisilta olemme saaneet kiitosta, että olemme osaava, luotettava ja itsemääräämistä kunnioittava työyhteisö. Palvelun tilaajalta olemme saaneet myös palautetta asiakkaiden kokonaisvaltaisesta asioiden hoitamisesta. Vierailijoilta ja yhteistyökumppaneilta olemme saaneet palautetta, että aito asiakasosallisuus näkyy myös ulospäin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3098">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hyvää palautetta olemme saaneet myös opiskeilijoilta ja muilta harjoittelijoilta. Erityistä kiitosta olemme saaneet tavasta kohdata ja ottaa vastaan uudet yhteisön jäsenet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB3F965" w14:textId="48F6E5D5" w:rsidR="000639E1" w:rsidRPr="007C2E15" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4930">
+      <w:r w:rsidRPr="006202DB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Henkilöstötilanne</w:t>
+        <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF49411" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...11 lines deleted...]
-        <w:t>Henkilöstön saatavuus on selkeästi parantunut ja olemme saaneet rekrytoitua ammattitaitoista henkilöstöä. Muun muassa asiakkaiden palveluiden jatkuvuuden ja turvallisuuden tunteen osalta tällä on suuri merkitys. Aspa-koti Westerinpihassa on vakituinen sijaisreservi. Seurantajakson aikana Aspa Palveluissa suoritettiin laaja henkilöstökysely. Kyselyn tuloksena avoimissa palautteissa näkyi tyytyväisyys Aspasta työnantajana, koettiin, että Aspa on hyvä paikka työskennellä. Oman työn tekeminen koettiin merkitykselliseksi ja työnantajan koettiin panostavan henkilöstön hyvinvointiin. Tiedonkulussa koettiin tarvetta parantamiseen. Suositteluindeksimme on 66.7%</w:t>
+    <w:p w14:paraId="2FCEA316" w14:textId="714AFF5E" w:rsidR="00397778" w:rsidRDefault="000639E1" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontaa vahvistaaksemme aloitamme systemaattisen ja säännöllisen omavalvontasuunnitelman kertauksen </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>yhdessä työyhteisön kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397778" w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5859FC0E" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...15 lines deleted...]
-        <w:t>Onnistumiset</w:t>
+    <w:p w14:paraId="2DE77C62" w14:textId="42DBF039" w:rsidR="007C2E15" w:rsidRDefault="007C2E15" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000639E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tavoitteenamme on kehittää tiedonsiirtoa ja sisäistä viestintää</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kesäkuussa tapahtuva johtajan vaihdos tuo muutoksia yksikön  vastuiden jakautumiseen ja uudelleen organisoitumiseen. Taataksemme Westerinpihan laadukkaan palvelun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000639E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">haluamme vahvistaa oma-aloitteista aktiivista tiedonhakua ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000639E1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>vastaanottamista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3FA49E" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...61 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0B690E4F" w14:textId="77777777" w:rsidR="007C2E15" w:rsidRPr="00F84D67" w:rsidRDefault="007C2E15" w:rsidP="00397778">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0562FF80" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84D67">
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t>Yksikön johtaja: Leena Tirkkonen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F08D25" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44638E65" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="008644B8" w:rsidRDefault="00397778" w:rsidP="00397778"/>
     <w:p w14:paraId="3A5A9D3F" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="008644B8" w:rsidRDefault="00397778" w:rsidP="00397778"/>
     <w:p w14:paraId="671D4C42" w14:textId="77777777" w:rsidR="00FF6101" w:rsidRPr="00FF6101" w:rsidRDefault="00FF6101" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF6101" w:rsidRPr="00FF6101" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FB31CDA" w14:textId="77777777" w:rsidR="00933D9E" w:rsidRDefault="00933D9E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="6618AAB5" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CE237A0" w14:textId="77777777" w:rsidR="00933D9E" w:rsidRDefault="00933D9E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="1D05B033" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -621,61 +722,61 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="434D5BC4" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D64BA9B" w14:textId="77777777" w:rsidR="00933D9E" w:rsidRDefault="00933D9E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="662DBF2B" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7626D8A9" w14:textId="77777777" w:rsidR="00933D9E" w:rsidRDefault="00933D9E" w:rsidP="004D3A3F">
+    <w:p w14:paraId="54E214F8" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34527FFD" w14:textId="77777777" w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
           <wp:extent cx="1826855" cy="540000"/>
@@ -1128,203 +1229,192 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="921988122">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1761246796">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="475873530">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC2A2C"/>
     <w:rsid w:val="00061F02"/>
+    <w:rsid w:val="000639E1"/>
     <w:rsid w:val="000A092D"/>
     <w:rsid w:val="001508C3"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="0036315B"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="00397778"/>
     <w:rsid w:val="003C6C23"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005A2700"/>
+    <w:rsid w:val="005A5CC3"/>
+    <w:rsid w:val="0060177C"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00655440"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="006F522B"/>
     <w:rsid w:val="00740E55"/>
     <w:rsid w:val="00745E9B"/>
+    <w:rsid w:val="007C2E15"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="009064E5"/>
+    <w:rsid w:val="00923434"/>
     <w:rsid w:val="00933D9E"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="00A23807"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
+    <w:rsid w:val="00AB53D6"/>
     <w:rsid w:val="00B16A3F"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00B70F6A"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
     <w:rsid w:val="00D6451E"/>
+    <w:rsid w:val="00D81D4B"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00EC2A2C"/>
+    <w:rsid w:val="00ED3098"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00F84D67"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
     <w:rsid w:val="00FE7697"/>
     <w:rsid w:val="00FF6101"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="497EB0FF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A4427BBF-1A75-4E7E-9F60-A12E61BEC8D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1871,50 +1961,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
@@ -4629,69 +4720,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17879A35-7F28-7847-8BB8-2E5D6BC21B2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>445</Words>
-  <Characters>3610</Characters>
+  <Words>416</Words>
+  <Characters>3376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4047</CharactersWithSpaces>
+  <CharactersWithSpaces>3785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leena Tirkkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>