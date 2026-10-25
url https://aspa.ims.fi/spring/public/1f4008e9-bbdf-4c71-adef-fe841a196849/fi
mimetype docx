--- v1 (2026-06-20)
+++ v2 (2026-10-25)
@@ -7,674 +7,1393 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14FA7313" w14:textId="2FB6B532" w:rsidR="00FF6101" w:rsidRDefault="00A23807" w:rsidP="00FF6101">
-      <w:pPr>
+    <w:p w14:paraId="650A7933" w14:textId="77777777" w:rsidR="003832BF" w:rsidRDefault="003832BF" w:rsidP="003832BF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003832BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-        <w:t>Aspa-koti Westerinpihan omavalvonnan seurantaraportti</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23807" w:rsidRPr="003832BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Westerinpihan omavalvonnan seurantaraportti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7CD5CB" w14:textId="76102939" w:rsidR="003832BF" w:rsidRPr="003832BF" w:rsidRDefault="003832BF" w:rsidP="003832BF">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003832BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.5.-31.8.2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003832BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5761E94B" w14:textId="77777777" w:rsidR="00F84D67" w:rsidRDefault="00F84D67" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="457A8709" w14:textId="74455584" w:rsidR="00A23807" w:rsidRPr="00061F02" w:rsidRDefault="0036315B" w:rsidP="00FF6101">
-[...47 lines deleted...]
-      <w:r w:rsidR="00061F02" w:rsidRPr="00061F02">
+    <w:p w14:paraId="4B215973" w14:textId="356CDBFE" w:rsidR="003832BF" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00822FF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00822FF0">
+        <w:t>Westerinpiha</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5971740E" w14:textId="77777777" w:rsidR="003832BF" w:rsidRPr="001E457A" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707E30C6" w14:textId="77777777" w:rsidR="003832BF" w:rsidRPr="001E457A" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34220727" w14:textId="77777777" w:rsidR="003832BF" w:rsidRPr="001E457A" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009A188F" w14:textId="453E7F71" w:rsidR="00397778" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00397778">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259083F7" w14:textId="77777777" w:rsidR="003832BF" w:rsidRDefault="003832BF" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B18FF0" w14:textId="77777777" w:rsidR="00693DB3" w:rsidRPr="00397778" w:rsidRDefault="00693DB3" w:rsidP="0074352B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E34A438" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="003832BF" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003832BF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789DA189" w14:textId="1F89508C" w:rsidR="00822FF0" w:rsidRDefault="00822FF0" w:rsidP="00822FF0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaikki yhteinen toimintamme suunnitellaan yhdessä asiakkaiden kanssa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Vuoden 2026 asiakaskokoukset on pidetty kaksi kertaa kuukaudessa. Yksikön toimintaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kokonaisuudessaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB53D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on suunniteltu näissä kokouksissa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Tuemme asiakasosallisuutta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kirjaamalla yhdessä asiakkaan kanssa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156D2498" w14:textId="409B5D66" w:rsidR="00397778" w:rsidRPr="00745E9B" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Viimeisimmän asiakaskyselymme, toteutettu 5/202</w:t>
+      </w:r>
+      <w:r w:rsidR="003832BF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00D6451E" w:rsidRPr="00061F02">
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>yksilöllise</w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>en kohtaamiseen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00745E9B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>osallisuuteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heitä koskevissa asioissa ja yksikön toiminnassa. Kyselyssä nousi esiin tyytyväisyys asiakkaiden saamaan itsenäisen elämän tukeen, sekä yksikön ilmapiiriin ja lämmin henkisiin kohtaamisiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F4255D" w14:textId="77777777" w:rsidR="00693DB3" w:rsidRPr="00AB53D6" w:rsidRDefault="00693DB3" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776B682E" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="003E05C9" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E05C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toiminnan laadun arviointi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5E332C" w14:textId="44E19897" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Poikkeamien osalta pyrimme tunnistamaan kaikki toiminnan poikkeamat</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00693DB3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ämä on</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F522B" w:rsidRPr="00061F02">
-[...27 lines deleted...]
-        <w:t>- ja tilaajakokemuksen mittaamisella.</w:t>
+      <w:r w:rsidR="00693DB3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>näkynyt jakson aikana lisäntyneenä poikkeamien raport</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00693DB3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>intina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00693DB3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panostamme </w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">jatkossakin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">siihen, että </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">pienimmätkin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>poikkeamat tulevat kirjattua raportointijärjestelmään ja</w:t>
+      </w:r>
+      <w:r w:rsidR="003E05C9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toiminnan riskit havaitaan jo ennaltaehkäisevästi. Työntekijöiden suhtautuminen poikkeamiiin on positiivinen ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00693DB3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>oppimista tukevaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Poikkemat käsitellään kuukausittain yksikön viikkopalavereissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A188F" w14:textId="24D634A7" w:rsidR="00397778" w:rsidRPr="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...57 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="68582E16" w14:textId="720CD722" w:rsidR="00397778" w:rsidRDefault="00693DB3" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00397778" w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">oiminnan ja asiakastyön laatua </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">seuraamme jatkuvasti </w:t>
+      </w:r>
+      <w:r w:rsidR="00397778" w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakaskirjausten </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekä asiakkailta ja omaisilta saadun palautteen </w:t>
+      </w:r>
+      <w:r w:rsidR="00397778" w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">kautta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kirjausten sekä palvelun laatu ovat </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>läsnä päivittäisessä työyhteisön keskusteluissa. Aihetta käsitellään säännöllisesti yksikön viikkopalaverissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E34A438" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-      <w:pPr>
+    <w:p w14:paraId="37CA20A1" w14:textId="5A57768C" w:rsidR="007C2E15" w:rsidRPr="00F84D67" w:rsidRDefault="00693DB3" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Huhtikuussa 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>suoritet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>n sisäi</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>en auditoin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>nin k</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">eskeisimmät </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiedonkäsittelyyn liittyvät </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehittämisen kohteet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ovat korjattu ja seurantapalaveri pidetty </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>elokuussa 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ECE99F" w14:textId="68578B0B" w:rsidR="00397778" w:rsidRPr="00161944" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE4FDB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Asiakaskokemus ja osallisuus</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB3442" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E05C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA5C2D3" w14:textId="0C99886D" w:rsidR="00693DB3" w:rsidRDefault="00693DB3" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Seurantakauden aikana sekä yksikön johtaja että vastaava ohjaaja on vaihtunut edellisen johtajan jäätyä eläkkeelle. Rekrytointi, vastuunvaihdos ja yksikön uudelleen organ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">soituminen on sujunut hyvin. Kesäkaudelle lomasijaisiksi olemme saaneet jo asukkaille tutut </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">talon käytänteet tuntevat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">työntekijät sijaisreservistämme. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Palvelu on toteutunut joustavasti ja sujuvasti muutostilanteesta ja lomakaudesta huolimatta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D05E03" w14:textId="7A344C78" w:rsidR="007D0C74" w:rsidRDefault="0074352B" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Seurantajakson aikana raportoidu</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, h</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>uhtikuussa 2026 tehdy</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstökysely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssä </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>korostuu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">työnteijöiden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>luottamus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">esihenkilöihin että </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tiimi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>sä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74" w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulokset kertovat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">työtekijöiden työssä viihtymisestä ja tiimin sisäisestä yhteistyöstä. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Organisaation</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74" w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arvot, strategisten tavoitteiden toteutuminen, esihenkilötyö ja työyhteisö </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>on arvioitu korkeiksi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>. L</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>isäksi e</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74" w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>rityisesti asiakkaiden saama tuki, lupausten pitäminen ja vastuullinen toiminta nousevat esiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yksikön</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C74" w:rsidRPr="007D0C74">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vahvuuksina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD28D86" w14:textId="77777777" w:rsidR="0074352B" w:rsidRDefault="0074352B" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5859FC0E" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="0074352B" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...93 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Onnistumiset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBB08E7" w14:textId="3A68DC67" w:rsidR="000639E1" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä </w:t>
+      </w:r>
+      <w:r w:rsidR="0074352B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">lämminhenkisestä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">kohtaamisesta ja tuesta arjen asioiden hoidossa. </w:t>
+      </w:r>
+      <w:r w:rsidR="0074352B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Läheisiltä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olemme saaneet kiitosta</w:t>
+      </w:r>
+      <w:r w:rsidR="0074352B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> itsemääräämisoikeutta tuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0074352B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>vasta, yksilöllisestä palvelusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0074352B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>yhdistettynä yhteisöllis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">een osallisuutta tukevaan tunnelmaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Palvelun tilaajalta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja yteistyökumppaneilta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olemme saaneet palautetta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vahvasta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiak</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>asosallisuudesta ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kokonaisvaltaisesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kohtaamisesta ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asioiden hoitamisesta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3098">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Erityistä kiitosta olemme saaneet tavasta kohdata ja ottaa vastaan uudet yhteisön jäsenet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E6659C" w14:textId="77777777" w:rsidR="0074352B" w:rsidRPr="000639E1" w:rsidRDefault="0074352B" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB3F965" w14:textId="48F6E5D5" w:rsidR="000639E1" w:rsidRPr="0074352B" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCEA316" w14:textId="769C2445" w:rsidR="00397778" w:rsidRDefault="000639E1" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvontaa vahvistaaksemme </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">jatkamme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>systemaattis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja säännöllis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omavalvontasuunnitelman kertau</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja jatkuvaa päivitystä </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2E15">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>yhdessä työyhteisön kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397778" w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tulemme </w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehittämään työntekijöiden toiminninanohjausjärjestelmää, sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tiedonsiirtoa tasalaatuisen palvelun takaamiseksi. Lisäksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tarkastelem</w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uudelleen työntekijöiden ammatilliseen osaamiseen, vahvuuksiin ja kiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00822FF0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>ostuksen kohteisiin pohjautuvaa vastuualuejakoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00196BA1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toiminnan laadun ja asiakastyön kehittämiseksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B690E4F" w14:textId="77777777" w:rsidR="007C2E15" w:rsidRPr="00F84D67" w:rsidRDefault="007C2E15" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056B0BCA" w14:textId="77777777" w:rsidR="00A81489" w:rsidRDefault="00A81489" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>Satu-Johanna Lattu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB3442" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...15 lines deleted...]
-        <w:t>Henkilöstötilanne</w:t>
+    <w:p w14:paraId="0562FF80" w14:textId="116C25C2" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="0074352B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F84D67">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Yksikön johtaja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF49411" w14:textId="4E365277" w:rsidR="00397778" w:rsidRPr="00F84D67" w:rsidRDefault="00397778" w:rsidP="00397778">
-[...157 lines deleted...]
-    <w:p w14:paraId="41F08D25" w14:textId="77777777" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
+    <w:p w14:paraId="41F08D25" w14:textId="5409A783" w:rsidR="00397778" w:rsidRDefault="00397778" w:rsidP="00397778">
       <w:r>
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A81489">
+        <w:t>3.9.2026</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44638E65" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="008644B8" w:rsidRDefault="00397778" w:rsidP="00397778"/>
     <w:p w14:paraId="3A5A9D3F" w14:textId="77777777" w:rsidR="00397778" w:rsidRPr="008644B8" w:rsidRDefault="00397778" w:rsidP="00397778"/>
     <w:p w14:paraId="671D4C42" w14:textId="77777777" w:rsidR="00FF6101" w:rsidRPr="00FF6101" w:rsidRDefault="00FF6101" w:rsidP="00FF6101">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF6101" w:rsidRPr="00FF6101" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6618AAB5" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
+    <w:p w14:paraId="122D5AD6" w14:textId="77777777" w:rsidR="00A52A81" w:rsidRDefault="00A52A81" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D05B033" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
+    <w:p w14:paraId="05F2390A" w14:textId="77777777" w:rsidR="00A52A81" w:rsidRDefault="00A52A81" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -722,61 +1441,61 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="434D5BC4" w14:textId="77777777" w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="662DBF2B" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
+    <w:p w14:paraId="5F866083" w14:textId="77777777" w:rsidR="00A52A81" w:rsidRDefault="00A52A81" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E214F8" w14:textId="77777777" w:rsidR="00923434" w:rsidRDefault="00923434" w:rsidP="004D3A3F">
+    <w:p w14:paraId="1DE398C1" w14:textId="77777777" w:rsidR="00A52A81" w:rsidRDefault="00A52A81" w:rsidP="004D3A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34527FFD" w14:textId="77777777" w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
           <wp:extent cx="1826855" cy="540000"/>
@@ -1238,118 +1957,129 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="921988122">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1761246796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="475873530">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC2A2C"/>
     <w:rsid w:val="00061F02"/>
     <w:rsid w:val="000639E1"/>
     <w:rsid w:val="000A092D"/>
     <w:rsid w:val="001508C3"/>
+    <w:rsid w:val="00196BA1"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="0036315B"/>
     <w:rsid w:val="003676C1"/>
+    <w:rsid w:val="003832BF"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="00397778"/>
     <w:rsid w:val="003C6C23"/>
     <w:rsid w:val="003D6026"/>
+    <w:rsid w:val="003E05C9"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="005A5CC3"/>
     <w:rsid w:val="0060177C"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="00655440"/>
+    <w:rsid w:val="00693DB3"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="006F522B"/>
     <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="0074352B"/>
     <w:rsid w:val="00745E9B"/>
     <w:rsid w:val="007C2E15"/>
+    <w:rsid w:val="007D0C74"/>
+    <w:rsid w:val="00822FF0"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="009064E5"/>
+    <w:rsid w:val="009135CD"/>
     <w:rsid w:val="00923434"/>
     <w:rsid w:val="00933D9E"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="00A23807"/>
     <w:rsid w:val="00A52562"/>
+    <w:rsid w:val="00A52A81"/>
+    <w:rsid w:val="00A81489"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00AB53D6"/>
     <w:rsid w:val="00B16A3F"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00B70F6A"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
     <w:rsid w:val="00D6451E"/>
     <w:rsid w:val="00D81D4B"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00EC2A2C"/>
     <w:rsid w:val="00ED3098"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00F84D67"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
     <w:rsid w:val="00FE7697"/>
     <w:rsid w:val="00FF6101"/>
@@ -1961,51 +2691,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA15BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="63009F" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
@@ -4719,70 +5448,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17879A35-7F28-7847-8BB8-2E5D6BC21B2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3376</Characters>
+  <Pages>3</Pages>
+  <Words>474</Words>
+  <Characters>3840</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3785</CharactersWithSpaces>
+  <CharactersWithSpaces>4306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leena Tirkkonen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>