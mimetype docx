--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,1223 +1,2752 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2CD9A9A7" w14:textId="77777777" w:rsidR="0061495D" w:rsidRDefault="008644B8" w:rsidP="0061495D">
-[...4 lines deleted...]
-        <w:softHyphen/>
+    <w:p w14:paraId="4EBA8530" w14:textId="432513F9" w:rsidR="00444F50" w:rsidRPr="00444F50" w:rsidRDefault="00444F50" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tavana </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50085">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karaatti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omavalvonnan seurantaraportti </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50085">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.1-30.4.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354E449C" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="64946694" w14:textId="77777777" w:rsidR="00444F50" w:rsidRPr="001E457A" w:rsidRDefault="00444F50" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544FC9D0" w14:textId="77777777" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>mavalvontasuunnitelma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> on julkaistu </w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">seurantaraportilla </w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>julkistamme omavalvonnan toteut</w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t>umiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
+        <w:t>valvonnan</w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">huomioita ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
+        <w:t>toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FE0B01" w14:textId="77777777" w:rsidR="001425C4" w:rsidRPr="001E457A" w:rsidRDefault="001425C4" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F8E20F" w14:textId="77777777" w:rsidR="007D78D3" w:rsidRPr="001E457A" w:rsidRDefault="46A18284" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Omavalvontasuunnitelma</w:t>
+      </w:r>
+      <w:r w:rsidR="039A37BD" w:rsidRPr="001E457A">
+        <w:t>mme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> mukai</w:t>
+      </w:r>
+      <w:r w:rsidR="56E80839" w:rsidRPr="001E457A">
+        <w:t>sen toiminnan toteutumista</w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="15673A1D" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">seurataan </w:t>
+      </w:r>
+      <w:r w:rsidR="44579D99" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">ja arvioidaan </w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">muun muassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">säännöllisillä </w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t>johtamiskeskusteluilla</w:t>
+      </w:r>
+      <w:r w:rsidR="6A9B94D9" w:rsidRPr="001E457A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="733EE33E" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1E031BA0" w:rsidRPr="001E457A">
+        <w:t>poikkeam</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>ien seurannalla</w:t>
+      </w:r>
+      <w:r w:rsidR="1E031BA0" w:rsidRPr="001E457A">
+        <w:t>, auditoin</w:t>
+      </w:r>
+      <w:r w:rsidR="4956DAF4" w:rsidRPr="001E457A">
+        <w:t>neilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
+        <w:t>asiakas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>- henkilöstö</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
+        <w:t xml:space="preserve">-, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
+        <w:t>läheis- ja tilaaja</w:t>
+      </w:r>
+      <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
+        <w:t>kokemuksen mittaamisella</w:t>
+      </w:r>
+      <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0511DF" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3EBD8A" w14:textId="6199EFEC" w:rsidR="00F90508" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
+      </w:r>
+      <w:r w:rsidR="003122D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>1.1.202</w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
+        <w:t>30.4.202</w:t>
+      </w:r>
+      <w:r w:rsidR="001425C4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003122D2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F48377" w14:textId="77777777" w:rsidR="003122D2" w:rsidRPr="003122D2" w:rsidRDefault="003122D2" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFA3850" w14:textId="160DAB08" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA4E1D">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aspa</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CA4E1D">
+        <w:t>Asiakaskokemus ja osallisuus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>-koti Karaatin omavalvonnan seurantaraportti</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6EA37B" w14:textId="77777777" w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidRDefault="008644B8" w:rsidP="008644B8"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="13499433" w14:textId="4D5D5C23" w:rsidR="00CA4E1D" w:rsidRDefault="00CA4E1D" w:rsidP="00CA4E1D">
+    <w:p w14:paraId="334F4575" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C6274C" w14:textId="0AF0E19F" w:rsidR="003D2B8C" w:rsidRDefault="00027103" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00027103">
+        <w:t>Asukkaiden osallisuu</w:t>
+      </w:r>
+      <w:r w:rsidR="000325C0">
+        <w:t xml:space="preserve">tta Karaatin toimintaan ja omaan kuntoutukseen </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2B8C">
+        <w:t>on vahv</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310BD">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2B8C">
+        <w:t xml:space="preserve">stettu moniin eri keinoin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E90F5E6" w14:textId="65A03C3B" w:rsidR="001177FB" w:rsidRDefault="003D2B8C" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Asukkailla on mahdollisuus osallistua yhteisökokoukseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310BD">
+        <w:t>, jossa heillä on mahdollisuus tuoda esille omia ajatuksia ja mielipiteitä yksikön toimintaan. Asukkaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D55">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310BD">
+        <w:t xml:space="preserve"> voi</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D55">
+        <w:t>vat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C310BD">
+        <w:t xml:space="preserve"> antaa myös palautetta kuukausikirjeen yhteydessä olevalla palautelomakkeella. </w:t>
+      </w:r>
+      <w:r w:rsidR="00027103" w:rsidRPr="00027103">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCD27FF" w14:textId="64BAF19D" w:rsidR="00C218EE" w:rsidRDefault="002C56A4" w:rsidP="002C56A4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t>verkkosivuilla. Seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t xml:space="preserve">Ajanjaksolla ei ole tehty valvontakäyntejä ja vakavia poikkeamia ei ole yksikössä ollut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A286757" w14:textId="77777777" w:rsidR="005A2DCE" w:rsidRDefault="005A2DCE" w:rsidP="00CA4E1D"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6BB0F9A6" w14:textId="77777777" w:rsidR="003122D2" w:rsidRPr="001E457A" w:rsidRDefault="003122D2" w:rsidP="002C56A4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB20B34" w14:textId="77777777" w:rsidR="00CA4E1D" w:rsidRDefault="00CA4E1D" w:rsidP="00CA4E1D">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="61D5A321" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5864B1AA" w14:textId="6EEF756F" w:rsidR="00CA4E1D" w:rsidRPr="005B416C" w:rsidRDefault="00CA4E1D" w:rsidP="00CA4E1D">
-[...15 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5BE00AD8" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000430A9">
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
-[...94 lines deleted...]
-      <w:pPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000430A9">
+        <w:t>. Henkilöstötilanne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0CE2DA" w14:textId="04C0DFB8" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="007C5730" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Henkilöstön tilanne </w:t>
+      </w:r>
+      <w:r w:rsidR="00857CFF">
+        <w:t>on ollut hyvä</w:t>
+      </w:r>
+      <w:r w:rsidR="0032795C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D13EE43" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A83A42" w14:textId="77777777" w:rsidR="003E4930" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Toiminnan laadun arviointi</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Tarkasteluajalla on ollut muutamia lääkepoikkeamia, joiden pohjalta olemme käyneet tiimissä  </w:t>
+        <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B39683" w14:textId="4AFF5F1A" w:rsidR="00AF039C" w:rsidRDefault="00866798" w:rsidP="00F445EA">
-[...130 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="12DA596F" w14:textId="57A19473" w:rsidR="002A73AF" w:rsidRDefault="002A73AF" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000430A9">
+    </w:p>
+    <w:p w14:paraId="27C5E1B9" w14:textId="11C25EE0" w:rsidR="00EE5940" w:rsidRDefault="00EE5940" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Olemme onnistuneet luomaan vieläkin parempia </w:t>
+      </w:r>
+      <w:r w:rsidR="0028712C">
+        <w:t>kohtaamisia asukkaiden kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E6F8F">
+        <w:t xml:space="preserve"> Olemme onnistuneet pitämään </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34A66">
+        <w:t>vakautta työntekijöiden ilmapiir</w:t>
+      </w:r>
+      <w:r w:rsidR="0082283E">
+        <w:t>issä. Olemme luoneet uusia käytäntöjä</w:t>
+      </w:r>
+      <w:r w:rsidR="00F465E1">
+        <w:t xml:space="preserve"> ja onnistuneet </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42D76">
+        <w:t xml:space="preserve">pitämään yhteistä linjaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F465E1">
+        <w:t>vaativissa tilanteissa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42D76">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED91F0D" w14:textId="21938402" w:rsidR="00A42D76" w:rsidRPr="00EE5940" w:rsidRDefault="00D41799" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Olemme saaneet positiivista palautetta asukkaiden vanhemmilta ja asukkailta, hyv</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70C25">
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stä työstämme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9AB641" w14:textId="77777777" w:rsidR="00EE5940" w:rsidRPr="001E457A" w:rsidRDefault="00EE5940" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C064D0" w14:textId="1C48838B" w:rsidR="0006006A" w:rsidRDefault="00992C86" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...39 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000430A9">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kehittämissuunnitelmat</w:t>
+        <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B398F8" w14:textId="77777777" w:rsidR="00282F1F" w:rsidRDefault="00282F1F" w:rsidP="00CA4E1D"/>
-    <w:p w14:paraId="4AFC7AD8" w14:textId="6B371BDC" w:rsidR="00282F1F" w:rsidRDefault="00014493" w:rsidP="00CA4E1D">
+    <w:p w14:paraId="6B5DA4A2" w14:textId="1E756088" w:rsidR="00E6365F" w:rsidRDefault="00E6365F" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138D88AF" w14:textId="1C2054C5" w:rsidR="00E6365F" w:rsidRPr="00961813" w:rsidRDefault="00E6365F" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00961813">
+        <w:t xml:space="preserve">Uusia kehittämiskohteita </w:t>
+      </w:r>
+      <w:r w:rsidR="00827FD7" w:rsidRPr="00961813">
+        <w:t xml:space="preserve">vuodelle 2026 ovat: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054A1D10" w14:textId="77777777" w:rsidR="00961813" w:rsidRDefault="00961813" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461DB152" w14:textId="579D1ACD" w:rsidR="0006006A" w:rsidRPr="0006006A" w:rsidRDefault="0006006A" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006006A">
+        <w:t>Toteuttamissuunnitelmien ajantasaisuus</w:t>
+      </w:r>
+      <w:r w:rsidR="00961813">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA555B">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006006A">
+        <w:t>oteuttamissuunnitelmat ovat ajan tasalla ja asiakkaat tietävät, mitä heidän kuntoutukseensa sisältyy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA555B">
+        <w:t xml:space="preserve"> Helmi ja h</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A4F">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA555B">
+        <w:t>htikuussa on pidetty toteuttamissuunnitelm</w:t>
+      </w:r>
+      <w:r w:rsidR="00914457">
+        <w:t>iin tarkoitettuja työpajoja.</w:t>
+      </w:r>
+      <w:r w:rsidR="00180A4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006006A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20494301" w14:textId="5FD4628C" w:rsidR="00180A4F" w:rsidRDefault="0006006A" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006006A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Laadukas kirjaaminen</w:t>
+      </w:r>
+      <w:r w:rsidR="00961813">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006006A">
+        <w:t>Kirjaaminen vastaa asiakkaan toteuttamissuunnitelmaa ja kuntoutusta arjessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F73A21" w14:textId="4CC730D4" w:rsidR="0006006A" w:rsidRPr="0006006A" w:rsidRDefault="00180A4F" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Oman kehityssuunnitelman kohti olemme tällä ajanjaksolla edenneet seuraavasti. </w:t>
+        <w:t>Kirjamaista kehitetään jatkuvasti ja ajanjak</w:t>
+      </w:r>
+      <w:r w:rsidR="00163817">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>olla on pidetty kirjaamiseen liittyvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00163817">
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> työpajoja ja käyty läpi sosiaalikirj</w:t>
+      </w:r>
+      <w:r w:rsidR="00163817">
+        <w:t xml:space="preserve">austen periaatteita. </w:t>
+      </w:r>
+      <w:r w:rsidR="0006006A" w:rsidRPr="0006006A">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF91D45" w14:textId="77777777" w:rsidR="00014493" w:rsidRDefault="00014493" w:rsidP="00CA4E1D"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">hyvin. </w:t>
+    <w:p w14:paraId="64017C32" w14:textId="0E8380DB" w:rsidR="0006006A" w:rsidRPr="0006006A" w:rsidRDefault="0006006A" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006006A">
+        <w:t>Poikkeamaraporttien prosessi</w:t>
+      </w:r>
+      <w:r w:rsidR="00961813">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006006A">
+        <w:t>Poikkeamia tehdään ja käsitellään loppuun saakka</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80F1E">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00163817">
+        <w:t>Olemme käsitelleen poikkeamia tarkemmin</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80F1E">
+        <w:t xml:space="preserve"> ja loppuun saakka omassa järjestelmässä. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006006A">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478B91F6" w14:textId="77777777" w:rsidR="00571B17" w:rsidRPr="009C4E01" w:rsidRDefault="00571B17" w:rsidP="00282F1F">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C4F0EF8" w14:textId="0C9DF116" w:rsidR="0006006A" w:rsidRPr="001E457A" w:rsidRDefault="002F75DC" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Yksikön johtaja Evelyn Homanen</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24EC06A2" w14:textId="0254B1CF" w:rsidR="00882682" w:rsidRDefault="00882682" w:rsidP="00282F1F">
-[...108 lines deleted...]
-    <w:sectPr w:rsidR="008644B8" w:rsidRPr="008644B8" w:rsidSect="002618EC">
+    <w:sectPr w:rsidR="0006006A" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="518F73AE" w14:textId="77777777" w:rsidR="00A4723A" w:rsidRDefault="00A4723A" w:rsidP="007E2291">
+    <w:p w14:paraId="410D73AA" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CA45701" w14:textId="77777777" w:rsidR="00A4723A" w:rsidRDefault="00A4723A" w:rsidP="007E2291">
+    <w:p w14:paraId="742C1008" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="36A4B868" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0F78BB21" w14:textId="77777777" w:rsidR="000C4FFC" w:rsidRPr="006D79FF" w:rsidRDefault="008644B8" w:rsidP="00BB7768">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="50886C6B" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="476C625F" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="30E47024" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="249D9A70" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
     <w:pPr>
-      <w:pStyle w:val="Alatunniste"/>
+      <w:pStyle w:val="Yltunniste"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="9060"/>
+      </w:tabs>
+      <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...1 lines deleted...]
-        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1276BB52" wp14:editId="6FFCEAD7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D714836" wp14:editId="1E412751">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4411980</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>6985</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="1425600"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Kuva 2"/>
+          <wp:extent cx="1826260" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Kuva 2"/>
-[...94 lines deleted...]
-                  <pic:cNvPr id="0" name="Aspa.jpg"/>
+                  <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1126490" cy="646706"/>
+                    <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00455B1D">
-[...6 lines deleted...]
-      <w:ind w:left="-851"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
-    </w:pPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4D3A80D2" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00EE4477">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="03E3556B">
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="586CD2BA" w14:textId="2A9A5E26" w:rsidR="00EC7604" w:rsidRDefault="00EE4477">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="6C0C9FDD">
+        <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
+          <v:path gradientshapeok="f" o:connecttype="segments"/>
+          <o:lock v:ext="edit" selection="t"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="339A67EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="252089FE"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Merkittyluettelo"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="784620600">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B340D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82A6C1F2"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53E6C724"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95E86402"/>
+    <w:lvl w:ilvl="0" w:tplc="1E421572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1B14450C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="717E5376">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6ABAD0E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8989040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="88BACE50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8D0A6574">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8D9C2DC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="93468104">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DDAD6AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F0CBE58"/>
+    <w:lvl w:ilvl="0" w:tplc="B3DC6F62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85BA9BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04A6D2A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="61487BBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="669CE118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="17D23D74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DC8A2D84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="917E0B08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6EE2620E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="946540717">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2112846957">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="69473268">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2000453441">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00ED49C2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000300F5"/>
+    <w:rsidRoot w:val="0085008F"/>
+    <w:rsid w:val="00001ADE"/>
+    <w:rsid w:val="0000337B"/>
+    <w:rsid w:val="000041CC"/>
+    <w:rsid w:val="000046DF"/>
+    <w:rsid w:val="00006FAF"/>
+    <w:rsid w:val="000110E1"/>
+    <w:rsid w:val="000142B5"/>
+    <w:rsid w:val="00015808"/>
+    <w:rsid w:val="00020F6C"/>
+    <w:rsid w:val="000219CC"/>
+    <w:rsid w:val="00021B1C"/>
+    <w:rsid w:val="000248C9"/>
+    <w:rsid w:val="00025ED1"/>
+    <w:rsid w:val="00027103"/>
+    <w:rsid w:val="00027373"/>
+    <w:rsid w:val="00030DF7"/>
+    <w:rsid w:val="0003226B"/>
+    <w:rsid w:val="000325C0"/>
+    <w:rsid w:val="00032DC8"/>
+    <w:rsid w:val="0003408D"/>
+    <w:rsid w:val="00035A3C"/>
+    <w:rsid w:val="000376C1"/>
+    <w:rsid w:val="00037A2B"/>
     <w:rsid w:val="000411A7"/>
-    <w:rsid w:val="00041CCE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0009494E"/>
+    <w:rsid w:val="00043D6C"/>
+    <w:rsid w:val="000441D7"/>
+    <w:rsid w:val="00044496"/>
+    <w:rsid w:val="00050840"/>
+    <w:rsid w:val="00051F59"/>
+    <w:rsid w:val="0005565B"/>
+    <w:rsid w:val="0006006A"/>
+    <w:rsid w:val="00060596"/>
+    <w:rsid w:val="00070962"/>
+    <w:rsid w:val="00071F4D"/>
+    <w:rsid w:val="00072094"/>
+    <w:rsid w:val="00073C10"/>
+    <w:rsid w:val="000771C1"/>
+    <w:rsid w:val="000808DE"/>
+    <w:rsid w:val="00081257"/>
+    <w:rsid w:val="00081D73"/>
+    <w:rsid w:val="00082FA9"/>
+    <w:rsid w:val="00084633"/>
+    <w:rsid w:val="000855B7"/>
+    <w:rsid w:val="00085956"/>
+    <w:rsid w:val="00091768"/>
+    <w:rsid w:val="00094900"/>
+    <w:rsid w:val="000952AA"/>
+    <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
-    <w:rsid w:val="000B29B7"/>
+    <w:rsid w:val="000A1149"/>
+    <w:rsid w:val="000A1BA8"/>
+    <w:rsid w:val="000A2534"/>
+    <w:rsid w:val="000B045F"/>
+    <w:rsid w:val="000B059E"/>
+    <w:rsid w:val="000B0E4A"/>
+    <w:rsid w:val="000B255C"/>
+    <w:rsid w:val="000C0806"/>
+    <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
+    <w:rsid w:val="000C72F8"/>
+    <w:rsid w:val="000D25AE"/>
+    <w:rsid w:val="000D5969"/>
+    <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
-    <w:rsid w:val="000E0ACC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001643DD"/>
+    <w:rsid w:val="000E24BE"/>
+    <w:rsid w:val="000E6F8F"/>
+    <w:rsid w:val="000F1B18"/>
+    <w:rsid w:val="000F5FA2"/>
+    <w:rsid w:val="00103152"/>
+    <w:rsid w:val="00103436"/>
+    <w:rsid w:val="00105E61"/>
+    <w:rsid w:val="00110B64"/>
+    <w:rsid w:val="00113C99"/>
+    <w:rsid w:val="00115FFC"/>
+    <w:rsid w:val="00116E13"/>
+    <w:rsid w:val="001177FB"/>
+    <w:rsid w:val="001204F3"/>
+    <w:rsid w:val="00121A26"/>
+    <w:rsid w:val="001235E9"/>
+    <w:rsid w:val="00123757"/>
+    <w:rsid w:val="00126DBB"/>
+    <w:rsid w:val="00127BCD"/>
+    <w:rsid w:val="00130A57"/>
+    <w:rsid w:val="00131891"/>
+    <w:rsid w:val="001326DC"/>
+    <w:rsid w:val="00132B77"/>
+    <w:rsid w:val="00133F6B"/>
+    <w:rsid w:val="00137AD4"/>
+    <w:rsid w:val="001425C4"/>
+    <w:rsid w:val="0014421E"/>
+    <w:rsid w:val="00144D0F"/>
+    <w:rsid w:val="0014509D"/>
+    <w:rsid w:val="00156F2E"/>
+    <w:rsid w:val="00157687"/>
+    <w:rsid w:val="001622F9"/>
+    <w:rsid w:val="00163817"/>
+    <w:rsid w:val="00164ACE"/>
+    <w:rsid w:val="00166F6F"/>
+    <w:rsid w:val="0016741C"/>
+    <w:rsid w:val="001707F7"/>
+    <w:rsid w:val="00170B52"/>
+    <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
-    <w:rsid w:val="00180EF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001D60E4"/>
+    <w:rsid w:val="00173AF8"/>
+    <w:rsid w:val="0017432C"/>
+    <w:rsid w:val="00176D8D"/>
+    <w:rsid w:val="00180A4F"/>
+    <w:rsid w:val="00185D2C"/>
+    <w:rsid w:val="0018621A"/>
+    <w:rsid w:val="00192AEE"/>
+    <w:rsid w:val="00193305"/>
+    <w:rsid w:val="001947C0"/>
+    <w:rsid w:val="0019533D"/>
+    <w:rsid w:val="00196880"/>
+    <w:rsid w:val="00196B8A"/>
+    <w:rsid w:val="001A03AA"/>
+    <w:rsid w:val="001A0A4D"/>
+    <w:rsid w:val="001A0BAA"/>
+    <w:rsid w:val="001A0D6F"/>
+    <w:rsid w:val="001A5D37"/>
+    <w:rsid w:val="001A619E"/>
+    <w:rsid w:val="001A7544"/>
+    <w:rsid w:val="001B1591"/>
+    <w:rsid w:val="001B7D5D"/>
+    <w:rsid w:val="001C1857"/>
+    <w:rsid w:val="001C2313"/>
+    <w:rsid w:val="001C275D"/>
+    <w:rsid w:val="001C3B51"/>
+    <w:rsid w:val="001C5D5A"/>
+    <w:rsid w:val="001D0DA5"/>
+    <w:rsid w:val="001D1B32"/>
+    <w:rsid w:val="001D6BA9"/>
+    <w:rsid w:val="001D7A02"/>
+    <w:rsid w:val="001D7B14"/>
+    <w:rsid w:val="001E0000"/>
+    <w:rsid w:val="001E065D"/>
+    <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
-    <w:rsid w:val="00204509"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00257EB0"/>
+    <w:rsid w:val="001E51FE"/>
+    <w:rsid w:val="001E5774"/>
+    <w:rsid w:val="001E5EA5"/>
+    <w:rsid w:val="001E73D0"/>
+    <w:rsid w:val="001E766B"/>
+    <w:rsid w:val="001F0A32"/>
+    <w:rsid w:val="001F62A1"/>
+    <w:rsid w:val="00204B57"/>
+    <w:rsid w:val="00206900"/>
+    <w:rsid w:val="0020697E"/>
+    <w:rsid w:val="00207DDE"/>
+    <w:rsid w:val="00212833"/>
+    <w:rsid w:val="00213632"/>
+    <w:rsid w:val="00215D62"/>
+    <w:rsid w:val="00216397"/>
+    <w:rsid w:val="0021762A"/>
+    <w:rsid w:val="00226423"/>
+    <w:rsid w:val="00226972"/>
+    <w:rsid w:val="002331DF"/>
+    <w:rsid w:val="0023504D"/>
+    <w:rsid w:val="00236548"/>
+    <w:rsid w:val="00243404"/>
+    <w:rsid w:val="00244332"/>
+    <w:rsid w:val="00246607"/>
+    <w:rsid w:val="00246E34"/>
+    <w:rsid w:val="002478E7"/>
+    <w:rsid w:val="00250017"/>
+    <w:rsid w:val="0025273A"/>
+    <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="002618EC"/>
+    <w:rsid w:val="00273DCD"/>
+    <w:rsid w:val="00274582"/>
     <w:rsid w:val="002760B1"/>
-    <w:rsid w:val="00282F1F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002E4F1F"/>
+    <w:rsid w:val="0027703B"/>
+    <w:rsid w:val="0027712A"/>
+    <w:rsid w:val="00277E3D"/>
+    <w:rsid w:val="00283BF0"/>
+    <w:rsid w:val="00286187"/>
+    <w:rsid w:val="0028712C"/>
+    <w:rsid w:val="00287300"/>
+    <w:rsid w:val="00290FAC"/>
+    <w:rsid w:val="00291093"/>
+    <w:rsid w:val="002969D7"/>
+    <w:rsid w:val="002A0443"/>
+    <w:rsid w:val="002A0762"/>
+    <w:rsid w:val="002A16FD"/>
+    <w:rsid w:val="002A2A5C"/>
+    <w:rsid w:val="002A36B1"/>
+    <w:rsid w:val="002A5D8E"/>
+    <w:rsid w:val="002A73AF"/>
+    <w:rsid w:val="002B28C7"/>
+    <w:rsid w:val="002B5E15"/>
+    <w:rsid w:val="002B6710"/>
+    <w:rsid w:val="002C2CC6"/>
+    <w:rsid w:val="002C4CED"/>
+    <w:rsid w:val="002C56A4"/>
+    <w:rsid w:val="002D041D"/>
+    <w:rsid w:val="002D17DA"/>
+    <w:rsid w:val="002D4AC0"/>
+    <w:rsid w:val="002D5D37"/>
+    <w:rsid w:val="002D6A90"/>
+    <w:rsid w:val="002D72B4"/>
+    <w:rsid w:val="002D74DA"/>
+    <w:rsid w:val="002D7D56"/>
+    <w:rsid w:val="002E0BF4"/>
+    <w:rsid w:val="002E17AC"/>
+    <w:rsid w:val="002E1B8A"/>
+    <w:rsid w:val="002E5539"/>
+    <w:rsid w:val="002F1CFA"/>
+    <w:rsid w:val="002F274B"/>
+    <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
-    <w:rsid w:val="00310361"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003800A1"/>
+    <w:rsid w:val="002F75DC"/>
+    <w:rsid w:val="002F7736"/>
+    <w:rsid w:val="002F7765"/>
+    <w:rsid w:val="00300C6A"/>
+    <w:rsid w:val="003030A5"/>
+    <w:rsid w:val="003058D9"/>
+    <w:rsid w:val="003122D2"/>
+    <w:rsid w:val="00313F4E"/>
+    <w:rsid w:val="003149CA"/>
+    <w:rsid w:val="00316366"/>
+    <w:rsid w:val="00317250"/>
+    <w:rsid w:val="0032190A"/>
+    <w:rsid w:val="0032190E"/>
+    <w:rsid w:val="00321A5A"/>
+    <w:rsid w:val="0032338E"/>
+    <w:rsid w:val="00327119"/>
+    <w:rsid w:val="0032795C"/>
+    <w:rsid w:val="003340C1"/>
+    <w:rsid w:val="00334C9B"/>
+    <w:rsid w:val="00336B2E"/>
+    <w:rsid w:val="00336E98"/>
+    <w:rsid w:val="00336E9F"/>
+    <w:rsid w:val="00337B21"/>
+    <w:rsid w:val="003406AB"/>
+    <w:rsid w:val="00341A55"/>
+    <w:rsid w:val="003511BF"/>
+    <w:rsid w:val="00351D55"/>
+    <w:rsid w:val="00353164"/>
+    <w:rsid w:val="00353BC9"/>
+    <w:rsid w:val="00353FDA"/>
+    <w:rsid w:val="00357109"/>
+    <w:rsid w:val="00357729"/>
+    <w:rsid w:val="00362348"/>
+    <w:rsid w:val="003623F9"/>
+    <w:rsid w:val="0036382B"/>
+    <w:rsid w:val="0036390F"/>
+    <w:rsid w:val="00366149"/>
+    <w:rsid w:val="00366D81"/>
+    <w:rsid w:val="003676CA"/>
+    <w:rsid w:val="00371532"/>
+    <w:rsid w:val="0037782A"/>
+    <w:rsid w:val="0038066A"/>
+    <w:rsid w:val="00385459"/>
+    <w:rsid w:val="00386227"/>
+    <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
-    <w:rsid w:val="003A2C35"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00424434"/>
+    <w:rsid w:val="0039234A"/>
+    <w:rsid w:val="00392708"/>
+    <w:rsid w:val="0039368A"/>
+    <w:rsid w:val="00393E3A"/>
+    <w:rsid w:val="00394461"/>
+    <w:rsid w:val="003955F1"/>
+    <w:rsid w:val="003A0746"/>
+    <w:rsid w:val="003A07FC"/>
+    <w:rsid w:val="003A280D"/>
+    <w:rsid w:val="003A3AFB"/>
+    <w:rsid w:val="003A4220"/>
+    <w:rsid w:val="003A42CB"/>
+    <w:rsid w:val="003A5DA5"/>
+    <w:rsid w:val="003A5FF7"/>
+    <w:rsid w:val="003A6235"/>
+    <w:rsid w:val="003A6273"/>
+    <w:rsid w:val="003A64BB"/>
+    <w:rsid w:val="003B77A7"/>
+    <w:rsid w:val="003C669B"/>
+    <w:rsid w:val="003C66C3"/>
+    <w:rsid w:val="003C701D"/>
+    <w:rsid w:val="003C76ED"/>
+    <w:rsid w:val="003D222F"/>
+    <w:rsid w:val="003D262B"/>
+    <w:rsid w:val="003D2B8C"/>
+    <w:rsid w:val="003D2DC6"/>
+    <w:rsid w:val="003E077E"/>
+    <w:rsid w:val="003E2BF0"/>
+    <w:rsid w:val="003E4930"/>
+    <w:rsid w:val="003E6E02"/>
+    <w:rsid w:val="003E70B9"/>
+    <w:rsid w:val="003F16C7"/>
+    <w:rsid w:val="003F330A"/>
+    <w:rsid w:val="003F3B84"/>
+    <w:rsid w:val="003F65D0"/>
+    <w:rsid w:val="003F6FAD"/>
+    <w:rsid w:val="003F761C"/>
+    <w:rsid w:val="004015C5"/>
+    <w:rsid w:val="0040444B"/>
+    <w:rsid w:val="004057A6"/>
+    <w:rsid w:val="004072FD"/>
+    <w:rsid w:val="00410045"/>
+    <w:rsid w:val="00412A1B"/>
+    <w:rsid w:val="00413776"/>
+    <w:rsid w:val="00413BC7"/>
+    <w:rsid w:val="0042344F"/>
+    <w:rsid w:val="00424D1E"/>
+    <w:rsid w:val="004261F8"/>
+    <w:rsid w:val="004268AF"/>
+    <w:rsid w:val="00426C3A"/>
+    <w:rsid w:val="00435540"/>
+    <w:rsid w:val="00437B24"/>
+    <w:rsid w:val="00441B93"/>
+    <w:rsid w:val="00444F50"/>
+    <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
-    <w:rsid w:val="00465574"/>
+    <w:rsid w:val="00456891"/>
+    <w:rsid w:val="00457316"/>
+    <w:rsid w:val="004579C2"/>
+    <w:rsid w:val="00460EAE"/>
+    <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
-    <w:rsid w:val="00482A0A"/>
-[...9 lines deleted...]
-    <w:rsid w:val="004F5885"/>
+    <w:rsid w:val="00472258"/>
+    <w:rsid w:val="004739C4"/>
+    <w:rsid w:val="00473A70"/>
+    <w:rsid w:val="00474B54"/>
+    <w:rsid w:val="00475E80"/>
+    <w:rsid w:val="00476F0C"/>
+    <w:rsid w:val="00476FD1"/>
+    <w:rsid w:val="00477422"/>
+    <w:rsid w:val="00484EC9"/>
+    <w:rsid w:val="00487DD5"/>
+    <w:rsid w:val="00487E0C"/>
+    <w:rsid w:val="00492703"/>
+    <w:rsid w:val="0049698B"/>
+    <w:rsid w:val="00497DB1"/>
+    <w:rsid w:val="00497E18"/>
+    <w:rsid w:val="004A0F0C"/>
+    <w:rsid w:val="004A4785"/>
+    <w:rsid w:val="004A5A99"/>
+    <w:rsid w:val="004A7E7A"/>
+    <w:rsid w:val="004C05D6"/>
+    <w:rsid w:val="004C2BA0"/>
+    <w:rsid w:val="004C35F3"/>
+    <w:rsid w:val="004C5576"/>
+    <w:rsid w:val="004C5611"/>
+    <w:rsid w:val="004C729F"/>
+    <w:rsid w:val="004C73B9"/>
+    <w:rsid w:val="004C7ABC"/>
+    <w:rsid w:val="004D6D71"/>
+    <w:rsid w:val="004E11B0"/>
+    <w:rsid w:val="004E2BDF"/>
+    <w:rsid w:val="004E4D15"/>
+    <w:rsid w:val="004E565F"/>
+    <w:rsid w:val="004E60D6"/>
+    <w:rsid w:val="004F0BFA"/>
+    <w:rsid w:val="004F0D27"/>
+    <w:rsid w:val="004F1CB1"/>
+    <w:rsid w:val="004F3DAC"/>
+    <w:rsid w:val="004F414B"/>
+    <w:rsid w:val="004F46B8"/>
+    <w:rsid w:val="004F4E4B"/>
+    <w:rsid w:val="004F7378"/>
+    <w:rsid w:val="00500170"/>
+    <w:rsid w:val="005015BF"/>
+    <w:rsid w:val="00503175"/>
+    <w:rsid w:val="00503523"/>
+    <w:rsid w:val="0050382D"/>
     <w:rsid w:val="00514CAA"/>
+    <w:rsid w:val="00517043"/>
+    <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
-    <w:rsid w:val="00530337"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0055529D"/>
+    <w:rsid w:val="00522874"/>
+    <w:rsid w:val="0052793C"/>
+    <w:rsid w:val="005304AD"/>
+    <w:rsid w:val="00531C6A"/>
+    <w:rsid w:val="00537D35"/>
+    <w:rsid w:val="005409AE"/>
+    <w:rsid w:val="00544863"/>
+    <w:rsid w:val="00544E18"/>
+    <w:rsid w:val="00547E76"/>
+    <w:rsid w:val="00550832"/>
+    <w:rsid w:val="00550936"/>
+    <w:rsid w:val="00552F76"/>
+    <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
-    <w:rsid w:val="00571B17"/>
+    <w:rsid w:val="00563984"/>
+    <w:rsid w:val="00565FE7"/>
+    <w:rsid w:val="00567D6A"/>
+    <w:rsid w:val="005700A8"/>
+    <w:rsid w:val="0057130A"/>
+    <w:rsid w:val="00573555"/>
+    <w:rsid w:val="0057786C"/>
     <w:rsid w:val="00580BC9"/>
-    <w:rsid w:val="00582E20"/>
-    <w:rsid w:val="0058561C"/>
+    <w:rsid w:val="00582600"/>
+    <w:rsid w:val="0058264C"/>
+    <w:rsid w:val="005853D9"/>
+    <w:rsid w:val="00590391"/>
+    <w:rsid w:val="0059119A"/>
+    <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
-    <w:rsid w:val="005A0066"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B416C"/>
+    <w:rsid w:val="005A247C"/>
+    <w:rsid w:val="005A2B5B"/>
+    <w:rsid w:val="005A41FE"/>
+    <w:rsid w:val="005A460E"/>
+    <w:rsid w:val="005A689C"/>
+    <w:rsid w:val="005B0623"/>
+    <w:rsid w:val="005B0CAD"/>
+    <w:rsid w:val="005B17B1"/>
+    <w:rsid w:val="005B3BF3"/>
+    <w:rsid w:val="005B3FDE"/>
+    <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
-    <w:rsid w:val="005C1B48"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00604F4C"/>
+    <w:rsid w:val="005C1BE8"/>
+    <w:rsid w:val="005C64DE"/>
+    <w:rsid w:val="005C745A"/>
+    <w:rsid w:val="005D1077"/>
+    <w:rsid w:val="005D4209"/>
+    <w:rsid w:val="005D4FE1"/>
+    <w:rsid w:val="005D7E86"/>
+    <w:rsid w:val="005E0970"/>
+    <w:rsid w:val="005E165B"/>
+    <w:rsid w:val="005E3845"/>
+    <w:rsid w:val="005E3D2C"/>
+    <w:rsid w:val="005F0D86"/>
+    <w:rsid w:val="005F27C3"/>
+    <w:rsid w:val="005F5F9E"/>
+    <w:rsid w:val="00600730"/>
+    <w:rsid w:val="006024B7"/>
+    <w:rsid w:val="006028E6"/>
+    <w:rsid w:val="006034E2"/>
+    <w:rsid w:val="006065FF"/>
+    <w:rsid w:val="00607CD9"/>
+    <w:rsid w:val="00610941"/>
+    <w:rsid w:val="00611A26"/>
+    <w:rsid w:val="00612FE8"/>
+    <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
-    <w:rsid w:val="0061686B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00652DED"/>
+    <w:rsid w:val="006171BD"/>
+    <w:rsid w:val="00617810"/>
+    <w:rsid w:val="00617980"/>
+    <w:rsid w:val="006202DB"/>
+    <w:rsid w:val="00620423"/>
+    <w:rsid w:val="00627B3D"/>
+    <w:rsid w:val="006305F5"/>
+    <w:rsid w:val="0063304A"/>
+    <w:rsid w:val="00636119"/>
+    <w:rsid w:val="00636177"/>
+    <w:rsid w:val="00640660"/>
+    <w:rsid w:val="00642B19"/>
+    <w:rsid w:val="00644963"/>
+    <w:rsid w:val="00645B86"/>
+    <w:rsid w:val="006474A8"/>
+    <w:rsid w:val="00647836"/>
+    <w:rsid w:val="00653D9E"/>
+    <w:rsid w:val="00654617"/>
+    <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
-    <w:rsid w:val="006678CF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006D5708"/>
+    <w:rsid w:val="006625E4"/>
+    <w:rsid w:val="00662FFC"/>
+    <w:rsid w:val="00663C65"/>
+    <w:rsid w:val="00663E4D"/>
+    <w:rsid w:val="00667F39"/>
+    <w:rsid w:val="00670431"/>
+    <w:rsid w:val="00671972"/>
+    <w:rsid w:val="00674B7F"/>
+    <w:rsid w:val="00676283"/>
+    <w:rsid w:val="00677925"/>
+    <w:rsid w:val="006818F2"/>
+    <w:rsid w:val="00686578"/>
+    <w:rsid w:val="006866E0"/>
+    <w:rsid w:val="006946E9"/>
+    <w:rsid w:val="006A063D"/>
+    <w:rsid w:val="006A1BC3"/>
+    <w:rsid w:val="006A621A"/>
+    <w:rsid w:val="006B0936"/>
+    <w:rsid w:val="006B5672"/>
+    <w:rsid w:val="006C171A"/>
+    <w:rsid w:val="006C56DC"/>
+    <w:rsid w:val="006D3D2B"/>
+    <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
-    <w:rsid w:val="006E6688"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00771688"/>
+    <w:rsid w:val="006E647A"/>
+    <w:rsid w:val="006E69A7"/>
+    <w:rsid w:val="006F0212"/>
+    <w:rsid w:val="006F1AA7"/>
+    <w:rsid w:val="006F3227"/>
+    <w:rsid w:val="00701C40"/>
+    <w:rsid w:val="00702576"/>
+    <w:rsid w:val="00705846"/>
+    <w:rsid w:val="007078FA"/>
+    <w:rsid w:val="007128A9"/>
+    <w:rsid w:val="00735320"/>
+    <w:rsid w:val="00740749"/>
+    <w:rsid w:val="0074470B"/>
+    <w:rsid w:val="00745768"/>
+    <w:rsid w:val="00750726"/>
+    <w:rsid w:val="0075156E"/>
+    <w:rsid w:val="00752C7F"/>
+    <w:rsid w:val="007555AF"/>
+    <w:rsid w:val="00755AA6"/>
+    <w:rsid w:val="00756A32"/>
+    <w:rsid w:val="0075719F"/>
+    <w:rsid w:val="00760A36"/>
+    <w:rsid w:val="00764502"/>
+    <w:rsid w:val="007675EC"/>
+    <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
+    <w:rsid w:val="00773F92"/>
+    <w:rsid w:val="00773FA4"/>
+    <w:rsid w:val="007815DA"/>
+    <w:rsid w:val="00784F78"/>
+    <w:rsid w:val="00787CE0"/>
+    <w:rsid w:val="007936EE"/>
+    <w:rsid w:val="007A73F7"/>
+    <w:rsid w:val="007B05C8"/>
+    <w:rsid w:val="007B35DA"/>
+    <w:rsid w:val="007B42E5"/>
+    <w:rsid w:val="007C22C2"/>
+    <w:rsid w:val="007C5730"/>
+    <w:rsid w:val="007C59E1"/>
+    <w:rsid w:val="007C7931"/>
+    <w:rsid w:val="007C79F1"/>
+    <w:rsid w:val="007D00A0"/>
+    <w:rsid w:val="007D11AB"/>
+    <w:rsid w:val="007D4E76"/>
+    <w:rsid w:val="007D4F45"/>
+    <w:rsid w:val="007D75B8"/>
+    <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
-    <w:rsid w:val="007F5320"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0083143D"/>
+    <w:rsid w:val="007E5F81"/>
+    <w:rsid w:val="007E7904"/>
+    <w:rsid w:val="007F1C7B"/>
+    <w:rsid w:val="007F1D98"/>
+    <w:rsid w:val="007F3B07"/>
+    <w:rsid w:val="007F4AC4"/>
+    <w:rsid w:val="007F73C7"/>
+    <w:rsid w:val="008007AB"/>
+    <w:rsid w:val="00810C7D"/>
+    <w:rsid w:val="00812544"/>
+    <w:rsid w:val="00813B99"/>
+    <w:rsid w:val="00813CB7"/>
+    <w:rsid w:val="008221B0"/>
+    <w:rsid w:val="0082283E"/>
+    <w:rsid w:val="008230DE"/>
+    <w:rsid w:val="00823E1D"/>
+    <w:rsid w:val="00827FD7"/>
+    <w:rsid w:val="008302AF"/>
+    <w:rsid w:val="00832CD7"/>
+    <w:rsid w:val="00833CB5"/>
+    <w:rsid w:val="00835964"/>
+    <w:rsid w:val="00841062"/>
+    <w:rsid w:val="008424EC"/>
+    <w:rsid w:val="008436FF"/>
+    <w:rsid w:val="00847A68"/>
+    <w:rsid w:val="0085008F"/>
+    <w:rsid w:val="00857CFF"/>
+    <w:rsid w:val="00860F8E"/>
+    <w:rsid w:val="00861E42"/>
+    <w:rsid w:val="00862035"/>
+    <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
-    <w:rsid w:val="00866798"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00882682"/>
+    <w:rsid w:val="00864D40"/>
+    <w:rsid w:val="00865F63"/>
+    <w:rsid w:val="008661E1"/>
+    <w:rsid w:val="00867A79"/>
+    <w:rsid w:val="00870E69"/>
+    <w:rsid w:val="00875758"/>
+    <w:rsid w:val="00877E2C"/>
+    <w:rsid w:val="00886B7A"/>
+    <w:rsid w:val="008931AB"/>
+    <w:rsid w:val="00894D92"/>
+    <w:rsid w:val="00896A3F"/>
+    <w:rsid w:val="00897D6E"/>
+    <w:rsid w:val="008A157C"/>
+    <w:rsid w:val="008A2B34"/>
+    <w:rsid w:val="008A3DF8"/>
+    <w:rsid w:val="008A6CB6"/>
+    <w:rsid w:val="008A7ACA"/>
+    <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
+    <w:rsid w:val="008B7476"/>
+    <w:rsid w:val="008C2F24"/>
+    <w:rsid w:val="008C4061"/>
+    <w:rsid w:val="008C7330"/>
+    <w:rsid w:val="008C7FA6"/>
+    <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
-    <w:rsid w:val="008D771C"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00A12141"/>
+    <w:rsid w:val="008D6704"/>
+    <w:rsid w:val="008D7E86"/>
+    <w:rsid w:val="008E16B7"/>
+    <w:rsid w:val="008E428F"/>
+    <w:rsid w:val="008E485B"/>
+    <w:rsid w:val="008F0D5A"/>
+    <w:rsid w:val="008F1868"/>
+    <w:rsid w:val="008F6E0D"/>
+    <w:rsid w:val="00903DBE"/>
+    <w:rsid w:val="00904D13"/>
+    <w:rsid w:val="00906B66"/>
+    <w:rsid w:val="00910C0A"/>
+    <w:rsid w:val="009142C4"/>
+    <w:rsid w:val="00914457"/>
+    <w:rsid w:val="009172A1"/>
+    <w:rsid w:val="00921A3C"/>
+    <w:rsid w:val="00922F1D"/>
+    <w:rsid w:val="0092508A"/>
+    <w:rsid w:val="00925630"/>
+    <w:rsid w:val="009278AA"/>
+    <w:rsid w:val="009301E9"/>
+    <w:rsid w:val="00934123"/>
+    <w:rsid w:val="00937F29"/>
+    <w:rsid w:val="0094175B"/>
+    <w:rsid w:val="0094334E"/>
+    <w:rsid w:val="009443BC"/>
+    <w:rsid w:val="00951BF9"/>
+    <w:rsid w:val="00951CB7"/>
+    <w:rsid w:val="00952CFA"/>
+    <w:rsid w:val="009563B1"/>
+    <w:rsid w:val="00961813"/>
+    <w:rsid w:val="00961C73"/>
+    <w:rsid w:val="00962467"/>
+    <w:rsid w:val="009744A7"/>
+    <w:rsid w:val="00980730"/>
+    <w:rsid w:val="00984F35"/>
+    <w:rsid w:val="00992583"/>
+    <w:rsid w:val="00992C86"/>
+    <w:rsid w:val="009A2B04"/>
+    <w:rsid w:val="009A3598"/>
+    <w:rsid w:val="009A4F3A"/>
+    <w:rsid w:val="009A62B4"/>
+    <w:rsid w:val="009B04D8"/>
+    <w:rsid w:val="009B1383"/>
+    <w:rsid w:val="009B342F"/>
+    <w:rsid w:val="009B476B"/>
+    <w:rsid w:val="009B5F4C"/>
+    <w:rsid w:val="009B6F71"/>
+    <w:rsid w:val="009C43B4"/>
+    <w:rsid w:val="009C73F1"/>
+    <w:rsid w:val="009C79F1"/>
+    <w:rsid w:val="009D04C9"/>
+    <w:rsid w:val="009D1070"/>
+    <w:rsid w:val="009D3180"/>
+    <w:rsid w:val="009D3E70"/>
+    <w:rsid w:val="009E3703"/>
+    <w:rsid w:val="009F1951"/>
+    <w:rsid w:val="009F1DF2"/>
+    <w:rsid w:val="009F1FBC"/>
+    <w:rsid w:val="009F2558"/>
+    <w:rsid w:val="00A01F24"/>
+    <w:rsid w:val="00A02AFE"/>
+    <w:rsid w:val="00A03C0F"/>
+    <w:rsid w:val="00A0472F"/>
+    <w:rsid w:val="00A05B4B"/>
+    <w:rsid w:val="00A13F8E"/>
+    <w:rsid w:val="00A14B5C"/>
+    <w:rsid w:val="00A15EEB"/>
+    <w:rsid w:val="00A16A06"/>
+    <w:rsid w:val="00A16F32"/>
+    <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
-    <w:rsid w:val="00A3257F"/>
+    <w:rsid w:val="00A323DB"/>
+    <w:rsid w:val="00A33591"/>
+    <w:rsid w:val="00A359C6"/>
+    <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
-    <w:rsid w:val="00A466BB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A71F68"/>
+    <w:rsid w:val="00A370AF"/>
+    <w:rsid w:val="00A42D76"/>
+    <w:rsid w:val="00A42E37"/>
+    <w:rsid w:val="00A43358"/>
+    <w:rsid w:val="00A50FC4"/>
+    <w:rsid w:val="00A52375"/>
+    <w:rsid w:val="00A53808"/>
+    <w:rsid w:val="00A54125"/>
+    <w:rsid w:val="00A547B0"/>
+    <w:rsid w:val="00A55A5A"/>
+    <w:rsid w:val="00A55BC2"/>
+    <w:rsid w:val="00A56AB7"/>
+    <w:rsid w:val="00A61775"/>
+    <w:rsid w:val="00A70677"/>
+    <w:rsid w:val="00A70C25"/>
+    <w:rsid w:val="00A71B69"/>
+    <w:rsid w:val="00A7309A"/>
+    <w:rsid w:val="00A74D5B"/>
+    <w:rsid w:val="00A7784A"/>
+    <w:rsid w:val="00A813E8"/>
+    <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
-    <w:rsid w:val="00AB2538"/>
-    <w:rsid w:val="00AC04F1"/>
+    <w:rsid w:val="00A864D4"/>
+    <w:rsid w:val="00A903B7"/>
+    <w:rsid w:val="00A916CE"/>
+    <w:rsid w:val="00A94CA1"/>
+    <w:rsid w:val="00A96BC6"/>
+    <w:rsid w:val="00AA1574"/>
+    <w:rsid w:val="00AA5C6B"/>
+    <w:rsid w:val="00AA603B"/>
+    <w:rsid w:val="00AA6E64"/>
+    <w:rsid w:val="00AA7C64"/>
+    <w:rsid w:val="00AB1FA5"/>
+    <w:rsid w:val="00AB2606"/>
+    <w:rsid w:val="00AB3D53"/>
+    <w:rsid w:val="00AB50CC"/>
+    <w:rsid w:val="00AB66C5"/>
+    <w:rsid w:val="00AB7B4C"/>
+    <w:rsid w:val="00AC0BF4"/>
+    <w:rsid w:val="00AC1C65"/>
+    <w:rsid w:val="00AC2527"/>
+    <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
-    <w:rsid w:val="00AF039C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B579DA"/>
+    <w:rsid w:val="00AC7CCF"/>
+    <w:rsid w:val="00AD0D41"/>
+    <w:rsid w:val="00AD4AA3"/>
+    <w:rsid w:val="00AD572F"/>
+    <w:rsid w:val="00AD6469"/>
+    <w:rsid w:val="00AE4270"/>
+    <w:rsid w:val="00AE4945"/>
+    <w:rsid w:val="00AE694F"/>
+    <w:rsid w:val="00AE7EA8"/>
+    <w:rsid w:val="00AF01D6"/>
+    <w:rsid w:val="00B0025B"/>
+    <w:rsid w:val="00B00F45"/>
+    <w:rsid w:val="00B03B1A"/>
+    <w:rsid w:val="00B03B92"/>
+    <w:rsid w:val="00B05ABF"/>
+    <w:rsid w:val="00B06FB4"/>
+    <w:rsid w:val="00B104E4"/>
+    <w:rsid w:val="00B105C8"/>
+    <w:rsid w:val="00B1115F"/>
+    <w:rsid w:val="00B1158D"/>
+    <w:rsid w:val="00B12B04"/>
+    <w:rsid w:val="00B13E8A"/>
+    <w:rsid w:val="00B15357"/>
+    <w:rsid w:val="00B20B75"/>
+    <w:rsid w:val="00B2141B"/>
+    <w:rsid w:val="00B2244F"/>
+    <w:rsid w:val="00B2469A"/>
+    <w:rsid w:val="00B25E9D"/>
+    <w:rsid w:val="00B2704F"/>
+    <w:rsid w:val="00B2751A"/>
+    <w:rsid w:val="00B277E8"/>
+    <w:rsid w:val="00B32426"/>
+    <w:rsid w:val="00B3420B"/>
+    <w:rsid w:val="00B353AB"/>
+    <w:rsid w:val="00B361AF"/>
+    <w:rsid w:val="00B4168C"/>
+    <w:rsid w:val="00B422E8"/>
+    <w:rsid w:val="00B42E73"/>
+    <w:rsid w:val="00B42EE6"/>
+    <w:rsid w:val="00B44515"/>
+    <w:rsid w:val="00B455D7"/>
+    <w:rsid w:val="00B463FE"/>
+    <w:rsid w:val="00B51AB7"/>
+    <w:rsid w:val="00B51DB8"/>
+    <w:rsid w:val="00B562A6"/>
+    <w:rsid w:val="00B60485"/>
+    <w:rsid w:val="00B61048"/>
+    <w:rsid w:val="00B61CEA"/>
+    <w:rsid w:val="00B710F5"/>
+    <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
-    <w:rsid w:val="00B930B0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA6D67"/>
+    <w:rsid w:val="00B738E7"/>
+    <w:rsid w:val="00B74CF0"/>
+    <w:rsid w:val="00B757EC"/>
+    <w:rsid w:val="00B821E7"/>
+    <w:rsid w:val="00B83351"/>
+    <w:rsid w:val="00B83F47"/>
+    <w:rsid w:val="00B8511A"/>
+    <w:rsid w:val="00B8597F"/>
+    <w:rsid w:val="00B907BA"/>
+    <w:rsid w:val="00B92F95"/>
+    <w:rsid w:val="00B95B27"/>
+    <w:rsid w:val="00B96953"/>
+    <w:rsid w:val="00B96A8E"/>
+    <w:rsid w:val="00BA2C93"/>
+    <w:rsid w:val="00BA53E9"/>
+    <w:rsid w:val="00BA6B4A"/>
+    <w:rsid w:val="00BB1574"/>
+    <w:rsid w:val="00BB15A4"/>
+    <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
+    <w:rsid w:val="00BC06BA"/>
+    <w:rsid w:val="00BC2F2A"/>
+    <w:rsid w:val="00BC4DD6"/>
+    <w:rsid w:val="00BC544A"/>
+    <w:rsid w:val="00BC5D81"/>
     <w:rsid w:val="00BC6507"/>
-    <w:rsid w:val="00BE5297"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C434F0"/>
+    <w:rsid w:val="00BCDF3E"/>
+    <w:rsid w:val="00BD25BC"/>
+    <w:rsid w:val="00BD2E33"/>
+    <w:rsid w:val="00BD3EFA"/>
+    <w:rsid w:val="00BD4486"/>
+    <w:rsid w:val="00BE5393"/>
+    <w:rsid w:val="00BF1F3C"/>
+    <w:rsid w:val="00BF514F"/>
+    <w:rsid w:val="00C06434"/>
+    <w:rsid w:val="00C07F17"/>
+    <w:rsid w:val="00C12DA2"/>
+    <w:rsid w:val="00C135C5"/>
+    <w:rsid w:val="00C1367E"/>
+    <w:rsid w:val="00C218EE"/>
+    <w:rsid w:val="00C21BA8"/>
+    <w:rsid w:val="00C265A2"/>
+    <w:rsid w:val="00C310BD"/>
+    <w:rsid w:val="00C334C2"/>
+    <w:rsid w:val="00C335D6"/>
+    <w:rsid w:val="00C36A67"/>
+    <w:rsid w:val="00C373C7"/>
+    <w:rsid w:val="00C4681A"/>
+    <w:rsid w:val="00C478A6"/>
+    <w:rsid w:val="00C50085"/>
+    <w:rsid w:val="00C514B3"/>
+    <w:rsid w:val="00C5233D"/>
+    <w:rsid w:val="00C527F1"/>
+    <w:rsid w:val="00C562E3"/>
+    <w:rsid w:val="00C568CA"/>
+    <w:rsid w:val="00C5749F"/>
+    <w:rsid w:val="00C57FC2"/>
+    <w:rsid w:val="00C638A8"/>
     <w:rsid w:val="00C641E3"/>
-    <w:rsid w:val="00C80518"/>
-    <w:rsid w:val="00C944F6"/>
+    <w:rsid w:val="00C7177F"/>
+    <w:rsid w:val="00C71F0E"/>
+    <w:rsid w:val="00C763E7"/>
+    <w:rsid w:val="00C812EB"/>
+    <w:rsid w:val="00C81675"/>
+    <w:rsid w:val="00C81B81"/>
+    <w:rsid w:val="00C8304A"/>
+    <w:rsid w:val="00C93038"/>
+    <w:rsid w:val="00C932EC"/>
+    <w:rsid w:val="00C955FA"/>
+    <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
-    <w:rsid w:val="00CA4E1D"/>
-    <w:rsid w:val="00CB76E1"/>
+    <w:rsid w:val="00C9746A"/>
+    <w:rsid w:val="00CA2879"/>
+    <w:rsid w:val="00CA4156"/>
+    <w:rsid w:val="00CA5016"/>
+    <w:rsid w:val="00CA555B"/>
+    <w:rsid w:val="00CB0DD8"/>
+    <w:rsid w:val="00CB2BB1"/>
+    <w:rsid w:val="00CB2E5B"/>
+    <w:rsid w:val="00CB3925"/>
+    <w:rsid w:val="00CB5FBF"/>
+    <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
+    <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
-    <w:rsid w:val="00CC70D6"/>
+    <w:rsid w:val="00CC7FC0"/>
+    <w:rsid w:val="00CD306B"/>
+    <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
-    <w:rsid w:val="00D10F58"/>
+    <w:rsid w:val="00CE27CE"/>
+    <w:rsid w:val="00CE33B5"/>
+    <w:rsid w:val="00CE571D"/>
+    <w:rsid w:val="00CE78F0"/>
+    <w:rsid w:val="00CF1E90"/>
+    <w:rsid w:val="00CF398C"/>
+    <w:rsid w:val="00CF6532"/>
+    <w:rsid w:val="00CF72C1"/>
+    <w:rsid w:val="00D04403"/>
+    <w:rsid w:val="00D14162"/>
+    <w:rsid w:val="00D14BD8"/>
+    <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D24145"/>
-    <w:rsid w:val="00D32FBF"/>
-    <w:rsid w:val="00D37E72"/>
+    <w:rsid w:val="00D26660"/>
+    <w:rsid w:val="00D26991"/>
+    <w:rsid w:val="00D3039E"/>
+    <w:rsid w:val="00D34ECF"/>
+    <w:rsid w:val="00D37EA0"/>
+    <w:rsid w:val="00D40011"/>
+    <w:rsid w:val="00D41799"/>
     <w:rsid w:val="00D42D90"/>
-    <w:rsid w:val="00D761C9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D768E0"/>
+    <w:rsid w:val="00D42F5A"/>
+    <w:rsid w:val="00D4303A"/>
+    <w:rsid w:val="00D50E7E"/>
+    <w:rsid w:val="00D51DE1"/>
+    <w:rsid w:val="00D538F7"/>
+    <w:rsid w:val="00D54B1D"/>
+    <w:rsid w:val="00D552C1"/>
+    <w:rsid w:val="00D55F79"/>
+    <w:rsid w:val="00D578A6"/>
+    <w:rsid w:val="00D57CC3"/>
+    <w:rsid w:val="00D6084A"/>
+    <w:rsid w:val="00D60FD2"/>
+    <w:rsid w:val="00D64335"/>
+    <w:rsid w:val="00D6463D"/>
+    <w:rsid w:val="00D70F0D"/>
+    <w:rsid w:val="00D72581"/>
+    <w:rsid w:val="00D74C4F"/>
+    <w:rsid w:val="00D76B74"/>
+    <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
-    <w:rsid w:val="00D910EB"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F047BB"/>
+    <w:rsid w:val="00D84F7D"/>
+    <w:rsid w:val="00D85838"/>
+    <w:rsid w:val="00D85F9C"/>
+    <w:rsid w:val="00D869ED"/>
+    <w:rsid w:val="00D921AC"/>
+    <w:rsid w:val="00D9556F"/>
+    <w:rsid w:val="00D95C25"/>
+    <w:rsid w:val="00D9718C"/>
+    <w:rsid w:val="00DA0618"/>
+    <w:rsid w:val="00DA1225"/>
+    <w:rsid w:val="00DA4D13"/>
+    <w:rsid w:val="00DA4D25"/>
+    <w:rsid w:val="00DA54F7"/>
+    <w:rsid w:val="00DA6515"/>
+    <w:rsid w:val="00DA6C6E"/>
+    <w:rsid w:val="00DA71CF"/>
+    <w:rsid w:val="00DB3154"/>
+    <w:rsid w:val="00DB46CA"/>
+    <w:rsid w:val="00DB5ABC"/>
+    <w:rsid w:val="00DC48EA"/>
+    <w:rsid w:val="00DC56B6"/>
+    <w:rsid w:val="00DE1FF6"/>
+    <w:rsid w:val="00DE27B8"/>
+    <w:rsid w:val="00DE2DFE"/>
+    <w:rsid w:val="00DE7E0B"/>
+    <w:rsid w:val="00DF0FA4"/>
+    <w:rsid w:val="00DF2E35"/>
+    <w:rsid w:val="00DF5140"/>
+    <w:rsid w:val="00DF7CB5"/>
+    <w:rsid w:val="00E02A41"/>
+    <w:rsid w:val="00E06CCC"/>
+    <w:rsid w:val="00E06E6A"/>
+    <w:rsid w:val="00E1171B"/>
+    <w:rsid w:val="00E12684"/>
+    <w:rsid w:val="00E15EE0"/>
+    <w:rsid w:val="00E160E3"/>
+    <w:rsid w:val="00E163A7"/>
+    <w:rsid w:val="00E2157A"/>
+    <w:rsid w:val="00E25132"/>
+    <w:rsid w:val="00E251D6"/>
+    <w:rsid w:val="00E31CA5"/>
+    <w:rsid w:val="00E336F1"/>
+    <w:rsid w:val="00E36BCE"/>
+    <w:rsid w:val="00E379A8"/>
+    <w:rsid w:val="00E37C32"/>
+    <w:rsid w:val="00E450E1"/>
+    <w:rsid w:val="00E456B2"/>
+    <w:rsid w:val="00E5026D"/>
+    <w:rsid w:val="00E5033E"/>
+    <w:rsid w:val="00E518DE"/>
+    <w:rsid w:val="00E54262"/>
+    <w:rsid w:val="00E552BE"/>
+    <w:rsid w:val="00E56C79"/>
+    <w:rsid w:val="00E57DB5"/>
+    <w:rsid w:val="00E603B4"/>
+    <w:rsid w:val="00E62622"/>
+    <w:rsid w:val="00E6365F"/>
+    <w:rsid w:val="00E647E0"/>
+    <w:rsid w:val="00E66498"/>
+    <w:rsid w:val="00E67015"/>
+    <w:rsid w:val="00E74DE1"/>
+    <w:rsid w:val="00E75EC6"/>
+    <w:rsid w:val="00E82894"/>
+    <w:rsid w:val="00E871CF"/>
+    <w:rsid w:val="00E87713"/>
+    <w:rsid w:val="00E87FEE"/>
+    <w:rsid w:val="00E92FA0"/>
+    <w:rsid w:val="00E97084"/>
+    <w:rsid w:val="00EA064C"/>
+    <w:rsid w:val="00EA081C"/>
+    <w:rsid w:val="00EA0D3C"/>
+    <w:rsid w:val="00EA1843"/>
+    <w:rsid w:val="00EA692E"/>
+    <w:rsid w:val="00EB1095"/>
+    <w:rsid w:val="00EB2D70"/>
+    <w:rsid w:val="00EB308B"/>
+    <w:rsid w:val="00EB74AF"/>
+    <w:rsid w:val="00EB7A92"/>
+    <w:rsid w:val="00EC2F23"/>
+    <w:rsid w:val="00EC7604"/>
+    <w:rsid w:val="00ED7728"/>
+    <w:rsid w:val="00EE14ED"/>
+    <w:rsid w:val="00EE4477"/>
+    <w:rsid w:val="00EE4FDB"/>
+    <w:rsid w:val="00EE5588"/>
+    <w:rsid w:val="00EE5940"/>
+    <w:rsid w:val="00EE6103"/>
+    <w:rsid w:val="00EE6F71"/>
+    <w:rsid w:val="00EE70BF"/>
+    <w:rsid w:val="00EF43A6"/>
+    <w:rsid w:val="00EF4AF9"/>
+    <w:rsid w:val="00EF687C"/>
+    <w:rsid w:val="00F00BDC"/>
+    <w:rsid w:val="00F00C18"/>
+    <w:rsid w:val="00F038A1"/>
+    <w:rsid w:val="00F06E8E"/>
+    <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
-    <w:rsid w:val="00F26690"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F910B9"/>
+    <w:rsid w:val="00F1680D"/>
+    <w:rsid w:val="00F16D99"/>
+    <w:rsid w:val="00F2112E"/>
+    <w:rsid w:val="00F215E7"/>
+    <w:rsid w:val="00F2225F"/>
+    <w:rsid w:val="00F22284"/>
+    <w:rsid w:val="00F30FF0"/>
+    <w:rsid w:val="00F31DE4"/>
+    <w:rsid w:val="00F34A66"/>
+    <w:rsid w:val="00F3617B"/>
+    <w:rsid w:val="00F37368"/>
+    <w:rsid w:val="00F37771"/>
+    <w:rsid w:val="00F37E27"/>
+    <w:rsid w:val="00F42885"/>
+    <w:rsid w:val="00F465E1"/>
+    <w:rsid w:val="00F50852"/>
+    <w:rsid w:val="00F529BD"/>
+    <w:rsid w:val="00F53E12"/>
+    <w:rsid w:val="00F54DF7"/>
+    <w:rsid w:val="00F566A0"/>
+    <w:rsid w:val="00F631A2"/>
+    <w:rsid w:val="00F634DA"/>
+    <w:rsid w:val="00F64C2E"/>
+    <w:rsid w:val="00F65F90"/>
+    <w:rsid w:val="00F7080F"/>
+    <w:rsid w:val="00F71B05"/>
+    <w:rsid w:val="00F80F1E"/>
+    <w:rsid w:val="00F82400"/>
+    <w:rsid w:val="00F90508"/>
+    <w:rsid w:val="00F908D8"/>
+    <w:rsid w:val="00FA1A08"/>
+    <w:rsid w:val="00FA358A"/>
+    <w:rsid w:val="00FA4DA1"/>
+    <w:rsid w:val="00FA5CD5"/>
+    <w:rsid w:val="00FA5E79"/>
+    <w:rsid w:val="00FA6045"/>
+    <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
-    <w:rsid w:val="00FC7480"/>
+    <w:rsid w:val="00FB44AA"/>
+    <w:rsid w:val="00FB5B24"/>
+    <w:rsid w:val="00FC6783"/>
+    <w:rsid w:val="00FC6D50"/>
+    <w:rsid w:val="00FD2E0F"/>
+    <w:rsid w:val="00FD3E03"/>
+    <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
-    <w:rsid w:val="00FE73FB"/>
+    <w:rsid w:val="00FE24C7"/>
+    <w:rsid w:val="00FE4C24"/>
+    <w:rsid w:val="00FE5633"/>
+    <w:rsid w:val="00FE7200"/>
+    <w:rsid w:val="00FE7E31"/>
+    <w:rsid w:val="00FF445E"/>
+    <w:rsid w:val="00FF5933"/>
+    <w:rsid w:val="00FF6A42"/>
+    <w:rsid w:val="01890C8E"/>
+    <w:rsid w:val="0192644D"/>
+    <w:rsid w:val="01C82573"/>
+    <w:rsid w:val="02B1ABEE"/>
+    <w:rsid w:val="02BDF841"/>
+    <w:rsid w:val="02F481A1"/>
+    <w:rsid w:val="031FA737"/>
+    <w:rsid w:val="039A37BD"/>
+    <w:rsid w:val="03D27F11"/>
+    <w:rsid w:val="04A22778"/>
+    <w:rsid w:val="0541F195"/>
+    <w:rsid w:val="05449AD4"/>
+    <w:rsid w:val="05DF9293"/>
+    <w:rsid w:val="05FBF9E9"/>
+    <w:rsid w:val="06234867"/>
+    <w:rsid w:val="06567B49"/>
+    <w:rsid w:val="0659F391"/>
+    <w:rsid w:val="0684C5C3"/>
+    <w:rsid w:val="06CE6778"/>
+    <w:rsid w:val="0708D46A"/>
+    <w:rsid w:val="070A3BAA"/>
+    <w:rsid w:val="0818E7CB"/>
+    <w:rsid w:val="086006DA"/>
+    <w:rsid w:val="08C5F4FB"/>
+    <w:rsid w:val="0933C4B2"/>
+    <w:rsid w:val="09D6651A"/>
+    <w:rsid w:val="09D96D71"/>
+    <w:rsid w:val="0AA5F63E"/>
+    <w:rsid w:val="0B8D7780"/>
+    <w:rsid w:val="0BA115B0"/>
+    <w:rsid w:val="0BBFE3F9"/>
+    <w:rsid w:val="0D2E091E"/>
+    <w:rsid w:val="0D369160"/>
+    <w:rsid w:val="0D53A530"/>
+    <w:rsid w:val="0DFB3B67"/>
+    <w:rsid w:val="0EB9B446"/>
+    <w:rsid w:val="1118D5D9"/>
+    <w:rsid w:val="11F57599"/>
+    <w:rsid w:val="12034E95"/>
+    <w:rsid w:val="1208FFBD"/>
+    <w:rsid w:val="127A446B"/>
+    <w:rsid w:val="13431006"/>
+    <w:rsid w:val="140C164B"/>
+    <w:rsid w:val="15592BC9"/>
+    <w:rsid w:val="15673A1D"/>
+    <w:rsid w:val="15A7DED0"/>
+    <w:rsid w:val="15EAE266"/>
+    <w:rsid w:val="167BE422"/>
+    <w:rsid w:val="16F7D37D"/>
+    <w:rsid w:val="17B63017"/>
+    <w:rsid w:val="17FF2244"/>
+    <w:rsid w:val="1850AE80"/>
+    <w:rsid w:val="196533B1"/>
+    <w:rsid w:val="1978A8CF"/>
+    <w:rsid w:val="19AB8E85"/>
+    <w:rsid w:val="1A1DC08B"/>
+    <w:rsid w:val="1A2157D9"/>
+    <w:rsid w:val="1A4A9661"/>
+    <w:rsid w:val="1AEABD91"/>
+    <w:rsid w:val="1B36BFF3"/>
+    <w:rsid w:val="1B51ED13"/>
+    <w:rsid w:val="1BDE2771"/>
+    <w:rsid w:val="1C4AE080"/>
+    <w:rsid w:val="1C623553"/>
+    <w:rsid w:val="1C95CA09"/>
+    <w:rsid w:val="1D51358C"/>
+    <w:rsid w:val="1D94DBD8"/>
+    <w:rsid w:val="1E031BA0"/>
+    <w:rsid w:val="202000DC"/>
+    <w:rsid w:val="2048346E"/>
+    <w:rsid w:val="20A5A95F"/>
+    <w:rsid w:val="20F89158"/>
+    <w:rsid w:val="21213306"/>
+    <w:rsid w:val="21CEAC72"/>
+    <w:rsid w:val="225B18AE"/>
+    <w:rsid w:val="2308F313"/>
+    <w:rsid w:val="2312C402"/>
+    <w:rsid w:val="246F8B07"/>
+    <w:rsid w:val="24B58E95"/>
+    <w:rsid w:val="24F5FD93"/>
+    <w:rsid w:val="2523C16D"/>
+    <w:rsid w:val="253C415C"/>
+    <w:rsid w:val="258FABC5"/>
+    <w:rsid w:val="25C40089"/>
+    <w:rsid w:val="25C43BC0"/>
+    <w:rsid w:val="25D39CFF"/>
+    <w:rsid w:val="2670DCE9"/>
+    <w:rsid w:val="26DFE98B"/>
+    <w:rsid w:val="274A4E4D"/>
+    <w:rsid w:val="275085CF"/>
+    <w:rsid w:val="27F8579E"/>
+    <w:rsid w:val="28E51F80"/>
+    <w:rsid w:val="2994D8CF"/>
+    <w:rsid w:val="29C8BC8E"/>
+    <w:rsid w:val="29D151A1"/>
+    <w:rsid w:val="2A3ABA54"/>
+    <w:rsid w:val="2B98BBB9"/>
+    <w:rsid w:val="2C77280B"/>
+    <w:rsid w:val="2CB50CCD"/>
+    <w:rsid w:val="2CDC1643"/>
+    <w:rsid w:val="2E2A56A8"/>
+    <w:rsid w:val="2E587B32"/>
+    <w:rsid w:val="2E5CC279"/>
+    <w:rsid w:val="2F79B84D"/>
+    <w:rsid w:val="302EBACF"/>
+    <w:rsid w:val="310309DC"/>
+    <w:rsid w:val="3198644A"/>
+    <w:rsid w:val="33980F5F"/>
+    <w:rsid w:val="33D5891D"/>
+    <w:rsid w:val="33FD217B"/>
+    <w:rsid w:val="3409200C"/>
+    <w:rsid w:val="350E495D"/>
+    <w:rsid w:val="352A64D3"/>
+    <w:rsid w:val="3540CC86"/>
+    <w:rsid w:val="35564762"/>
+    <w:rsid w:val="35673AB8"/>
+    <w:rsid w:val="35CC3C13"/>
+    <w:rsid w:val="360C47C9"/>
+    <w:rsid w:val="369EAA45"/>
+    <w:rsid w:val="36C2EE67"/>
+    <w:rsid w:val="37BD9EC5"/>
+    <w:rsid w:val="37FB9AC0"/>
+    <w:rsid w:val="38150F7A"/>
+    <w:rsid w:val="387B8E1F"/>
+    <w:rsid w:val="38E7107F"/>
+    <w:rsid w:val="394D85D6"/>
+    <w:rsid w:val="3973B5A9"/>
+    <w:rsid w:val="39E7DC9A"/>
+    <w:rsid w:val="3A073850"/>
+    <w:rsid w:val="3B0306F1"/>
+    <w:rsid w:val="3B1DBF27"/>
+    <w:rsid w:val="3B456068"/>
+    <w:rsid w:val="3B7354D3"/>
+    <w:rsid w:val="3C0A995F"/>
+    <w:rsid w:val="3C2D9170"/>
+    <w:rsid w:val="3CED35E1"/>
+    <w:rsid w:val="3DA21C14"/>
+    <w:rsid w:val="3DF1D36F"/>
+    <w:rsid w:val="3F01ED6F"/>
+    <w:rsid w:val="3F4A90E2"/>
+    <w:rsid w:val="3FEDA4E6"/>
+    <w:rsid w:val="4035D53B"/>
+    <w:rsid w:val="403C5CD4"/>
+    <w:rsid w:val="40B969AF"/>
+    <w:rsid w:val="41368FE6"/>
+    <w:rsid w:val="417DC50C"/>
+    <w:rsid w:val="4189DBBE"/>
+    <w:rsid w:val="41BC81DB"/>
+    <w:rsid w:val="4257E616"/>
+    <w:rsid w:val="42C80492"/>
+    <w:rsid w:val="42FCE5C9"/>
+    <w:rsid w:val="433DCF79"/>
+    <w:rsid w:val="43CFB45D"/>
+    <w:rsid w:val="43F8D8B4"/>
+    <w:rsid w:val="441E8E25"/>
+    <w:rsid w:val="44579D99"/>
+    <w:rsid w:val="450806D8"/>
+    <w:rsid w:val="455E590E"/>
+    <w:rsid w:val="45C444F1"/>
+    <w:rsid w:val="46A18284"/>
+    <w:rsid w:val="46B24295"/>
+    <w:rsid w:val="46B9EF95"/>
+    <w:rsid w:val="472DE7A7"/>
+    <w:rsid w:val="4887ACA2"/>
+    <w:rsid w:val="488C329D"/>
+    <w:rsid w:val="490D62F2"/>
+    <w:rsid w:val="4956DAF4"/>
+    <w:rsid w:val="4962AB43"/>
+    <w:rsid w:val="4992AA5E"/>
+    <w:rsid w:val="4A8004C9"/>
+    <w:rsid w:val="4ADE9638"/>
+    <w:rsid w:val="4B18F84D"/>
+    <w:rsid w:val="4BF300E7"/>
+    <w:rsid w:val="4D31AE92"/>
+    <w:rsid w:val="4E91557B"/>
+    <w:rsid w:val="4EAB39A7"/>
+    <w:rsid w:val="4ED9B76E"/>
+    <w:rsid w:val="4F0D5E2C"/>
+    <w:rsid w:val="4F44AEDB"/>
+    <w:rsid w:val="4F8FF705"/>
+    <w:rsid w:val="4FAC12DF"/>
+    <w:rsid w:val="4FF422EB"/>
+    <w:rsid w:val="503FE16A"/>
+    <w:rsid w:val="51D97971"/>
+    <w:rsid w:val="528DF572"/>
+    <w:rsid w:val="52E30D5A"/>
+    <w:rsid w:val="534FBD49"/>
+    <w:rsid w:val="5368C70B"/>
+    <w:rsid w:val="53C81229"/>
+    <w:rsid w:val="540AD012"/>
+    <w:rsid w:val="5462BCCB"/>
+    <w:rsid w:val="54B954EB"/>
+    <w:rsid w:val="555626CE"/>
+    <w:rsid w:val="5581F71C"/>
+    <w:rsid w:val="55DB6AE3"/>
+    <w:rsid w:val="562C8DB3"/>
+    <w:rsid w:val="566E1977"/>
+    <w:rsid w:val="56D5BD0E"/>
+    <w:rsid w:val="56DC58DF"/>
+    <w:rsid w:val="56E80839"/>
+    <w:rsid w:val="5715AB15"/>
+    <w:rsid w:val="57D60F17"/>
+    <w:rsid w:val="5886EFD0"/>
+    <w:rsid w:val="599564FC"/>
+    <w:rsid w:val="5A0C25F8"/>
+    <w:rsid w:val="5AEEA73D"/>
+    <w:rsid w:val="5B735054"/>
+    <w:rsid w:val="5BF14844"/>
+    <w:rsid w:val="5CD460F7"/>
+    <w:rsid w:val="5E014111"/>
+    <w:rsid w:val="5F8BA373"/>
+    <w:rsid w:val="605BF401"/>
+    <w:rsid w:val="60F1D231"/>
+    <w:rsid w:val="61F52637"/>
+    <w:rsid w:val="62029F97"/>
+    <w:rsid w:val="62370439"/>
+    <w:rsid w:val="6320745C"/>
+    <w:rsid w:val="63443784"/>
+    <w:rsid w:val="63FA2335"/>
+    <w:rsid w:val="6410F2C0"/>
+    <w:rsid w:val="654018DD"/>
+    <w:rsid w:val="658B66FD"/>
+    <w:rsid w:val="65E9CC5C"/>
+    <w:rsid w:val="65ED74CF"/>
+    <w:rsid w:val="66511286"/>
+    <w:rsid w:val="666AF62A"/>
+    <w:rsid w:val="674D94D0"/>
+    <w:rsid w:val="6809955B"/>
+    <w:rsid w:val="688CAEFC"/>
+    <w:rsid w:val="68CB6CBC"/>
+    <w:rsid w:val="6A02E220"/>
+    <w:rsid w:val="6A8EAAD5"/>
+    <w:rsid w:val="6A9B94D9"/>
+    <w:rsid w:val="6AA3419B"/>
+    <w:rsid w:val="6C3F8A98"/>
+    <w:rsid w:val="6C78D271"/>
+    <w:rsid w:val="6CBB8DD6"/>
+    <w:rsid w:val="6D0D97F3"/>
+    <w:rsid w:val="6DB4547A"/>
+    <w:rsid w:val="6E1F2571"/>
+    <w:rsid w:val="6EAABD44"/>
+    <w:rsid w:val="6EBA7EB4"/>
+    <w:rsid w:val="6EF75AA2"/>
+    <w:rsid w:val="6F1A44B7"/>
+    <w:rsid w:val="6F8DF0A1"/>
+    <w:rsid w:val="70176423"/>
+    <w:rsid w:val="7017CC6E"/>
+    <w:rsid w:val="701AEE81"/>
+    <w:rsid w:val="71446AD9"/>
+    <w:rsid w:val="714F4B48"/>
+    <w:rsid w:val="72A133EB"/>
+    <w:rsid w:val="72B1419F"/>
+    <w:rsid w:val="73237EE8"/>
+    <w:rsid w:val="733EE33E"/>
+    <w:rsid w:val="74B95933"/>
+    <w:rsid w:val="7514330D"/>
+    <w:rsid w:val="75A41D7D"/>
+    <w:rsid w:val="763AC2E1"/>
+    <w:rsid w:val="764D16B2"/>
+    <w:rsid w:val="7677080B"/>
+    <w:rsid w:val="7751EB82"/>
+    <w:rsid w:val="778AB776"/>
+    <w:rsid w:val="7817404B"/>
+    <w:rsid w:val="7858AC7A"/>
+    <w:rsid w:val="7AFE8FED"/>
+    <w:rsid w:val="7B18CA30"/>
+    <w:rsid w:val="7B8026B6"/>
+    <w:rsid w:val="7D4D2E79"/>
+    <w:rsid w:val="7DAC8AE6"/>
+    <w:rsid w:val="7DCE6C2C"/>
+    <w:rsid w:val="7E5BE5C8"/>
+    <w:rsid w:val="7E98ACBF"/>
+    <w:rsid w:val="7FE52BDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="695A666A"/>
+  <w14:docId w14:val="16AEC1F7"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52B26972-8DA2-41F5-83F5-05010AF72DAB}"/>
+  <w15:docId w15:val="{1AD57700-7A90-4742-A582-97CB3CB2790A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1672,138 +3201,138 @@
     <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2034,284 +3563,307 @@
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="0061495D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
     <w:name w:val="Otsikko 5 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
     <w:name w:val="Otsikko 6 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
     <w:name w:val="Otsikko 7 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
     <w:name w:val="Otsikko 8 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
     <w:name w:val="Otsikko 9 Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko0">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="OtsikkoChar0"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar0">
     <w:name w:val="Otsikko Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Otsikko0"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lainaus">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="LainausChar"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LainausChar">
     <w:name w:val="Lainaus Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Lainaus"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voimakaskorostus">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="21"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Erottuvalainaus">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="ErottuvalainausChar"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErottuvalainausChar">
     <w:name w:val="Erottuva lainaus Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Erottuvalainaus"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Erottuvaviittaus">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="32"/>
-    <w:rsid w:val="00ED49C2"/>
+    <w:rsid w:val="0085008F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Merkittyluettelo">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normaali"/>
+  <w:style w:type="character" w:styleId="Hyperlinkki">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00180EF6"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00081D73"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00081D73"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="925849067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="938638960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1129056129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2319,66 +3871,75 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1680739965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2674,387 +4235,454 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
     <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeVersion="15" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="0e961774a96be3fd22fade66fce1f617">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
+                <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
+                <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
+                <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
+                <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1903ac45-6035-4acf-9c51-f6087c0f5c96" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="1903ac45-6035-4acf-9c51-f6087c0f5c96">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:index="8" ma:internalName="MediaServiceMetadata" ma:readOnly="true" name="MediaServiceMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:index="9" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true" name="MediaServiceFastMetadata" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element ma:displayName="Tags" ma:index="10" ma:internalName="MediaServiceAutoTags" ma:readOnly="true" name="MediaServiceAutoTags" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element ma:displayName="Extracted Text" ma:index="11" ma:internalName="MediaServiceOCR" ma:readOnly="true" name="MediaServiceOCR" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:index="12" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true" name="MediaServiceGenerationTime" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:index="13" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true" name="MediaServiceEventHashCode" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:index="14" ma:internalName="MediaServiceDateTaken" ma:readOnly="true" name="MediaServiceDateTaken" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element ma:displayName="Location" ma:index="17" ma:internalName="MediaServiceLocation" ma:readOnly="true" name="MediaServiceLocation" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element ma:displayName="Length (seconds)" ma:index="18" ma:internalName="MediaLengthInSeconds" ma:readOnly="true" name="MediaLengthInSeconds" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Kuvien tunnisteet" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f0252a0d-30f1-4112-8e92-1920faf44e74" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:displayName="Kuvien tunnisteet" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:index="20" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:isKeyword="false" ma:open="true" ma:readOnly="false" ma:sspId="f0252a0d-30f1-4112-8e92-1920faf44e74" ma:taxonomy="true" ma:taxonomyFieldName="MediaServiceImageTags" ma:taxonomyMulti="true" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" name="lcf76f155ced4ddcb4097134ff3c332f" nillable="true">
       <xsd:complexType>
         <xsd:sequence>
-          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+          <xsd:element maxOccurs="1" minOccurs="0" ref="pc:Terms"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:index="22" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true" name="MediaServiceObjectDetectorVersions" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dc78189-d3ab-45c8-be12-14c5604dad1f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" elementFormDefault="qualified" targetNamespace="6dc78189-d3ab-45c8-be12-14c5604dad1f">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element ma:displayName="Jaettu" ma:index="15" ma:internalName="SharedWithUsers" ma:readOnly="true" name="SharedWithUsers" nillable="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+              <xsd:element maxOccurs="unbounded" minOccurs="0" name="UserInfo">
                 <xsd:complexType>
                   <xsd:sequence>
-                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-[...1 lines deleted...]
-                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                    <xsd:element minOccurs="0" name="DisplayName" type="xsd:string"/>
+                    <xsd:element minOccurs="0" name="AccountId" nillable="true" type="dms:UserId"/>
+                    <xsd:element minOccurs="0" name="AccountType" type="xsd:string"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Jakamisen tiedot" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element ma:displayName="Jakamisen tiedot" ma:index="16" ma:internalName="SharedWithDetails" ma:readOnly="true" name="SharedWithDetails" nillable="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0fd48ae4-36ed-4646-8a80-14bc0a503487}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+    <xsd:element ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:index="21" ma:internalName="TaxCatchAll" ma:list="{0fd48ae4-36ed-4646-8a80-14bc0a503487}" ma:showField="CatchAllData" ma:web="6dc78189-d3ab-45c8-be12-14c5604dad1f" name="TaxCatchAll" nillable="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+              <xsd:element maxOccurs="unbounded" minOccurs="0" name="Value" nillable="true" type="dms:Lookup"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" attributeFormDefault="unqualified" blockDefault="#all" elementFormDefault="qualified" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
-        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
-[...10 lines deleted...]
-        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:creator"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:created"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:identifier"/>
+        <xsd:element ma:displayName="Sisältölaji" ma:index="0" maxOccurs="1" minOccurs="0" name="contentType" type="xsd:string"/>
+        <xsd:element ma:displayName="Otsikko" ma:index="4" maxOccurs="1" minOccurs="0" ref="dc:title"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:subject"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:description"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="keywords" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dc:language"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="category" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="version" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="revision" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
-        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
-[...1 lines deleted...]
-        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="lastModifiedBy" type="xsd:string"/>
+        <xsd:element maxOccurs="1" minOccurs="0" ref="dcterms:modified"/>
+        <xsd:element maxOccurs="1" minOccurs="0" name="contentStatus" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
-  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+  <xs:schema xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" attributeFormDefault="unqualified" elementFormDefault="qualified" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:DisplayName" minOccurs="0"/>
-[...1 lines deleted...]
-          <xs:element ref="pc:AccountType" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:DisplayName"/>
+          <xs:element minOccurs="0" ref="pc:AccountId"/>
+          <xs:element minOccurs="0" ref="pc:AccountType"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
     <xs:element name="AccountId" type="xs:string"/>
     <xs:element name="AccountType" type="xs:string"/>
     <xs:element name="BDCAssociatedEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:BDCEntity"/>
         </xs:sequence>
         <xs:attribute ref="pc:EntityNamespace"/>
         <xs:attribute ref="pc:EntityName"/>
         <xs:attribute ref="pc:SystemInstanceName"/>
         <xs:attribute ref="pc:AssociationName"/>
       </xs:complexType>
     </xs:element>
     <xs:attribute name="EntityNamespace" type="xs:string"/>
     <xs:attribute name="EntityName" type="xs:string"/>
     <xs:attribute name="SystemInstanceName" type="xs:string"/>
     <xs:attribute name="AssociationName" type="xs:string"/>
     <xs:element name="BDCEntity">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
-[...5 lines deleted...]
-          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:EntityDisplayName"/>
+          <xs:element minOccurs="0" ref="pc:EntityInstanceReference"/>
+          <xs:element minOccurs="0" ref="pc:EntityId1"/>
+          <xs:element minOccurs="0" ref="pc:EntityId2"/>
+          <xs:element minOccurs="0" ref="pc:EntityId3"/>
+          <xs:element minOccurs="0" ref="pc:EntityId4"/>
+          <xs:element minOccurs="0" ref="pc:EntityId5"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="EntityDisplayName" type="xs:string"/>
     <xs:element name="EntityInstanceReference" type="xs:string"/>
     <xs:element name="EntityId1" type="xs:string"/>
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+          <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
-          <xs:element ref="pc:TermName" minOccurs="0"/>
-          <xs:element ref="pc:TermId" minOccurs="0"/>
+          <xs:element minOccurs="0" ref="pc:TermName"/>
+          <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
+    <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:powerpoint"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+    <ds:schemaRef ds:uri="http://opendope.org/xpaths"/>
+    <ds:schemaRef ds:uri="http://opendope.org/conditions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/questions"/>
+    <ds:schemaRef ds:uri="http://opendope.org/answers"/>
+    <ds:schemaRef ds:uri="http://opendope.org/components"/>
+    <ds:schemaRef ds:uri="http://opendope.org/SmartArt/DataHierarchy"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/ink/2010/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/chartDrawing"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/chartStyle"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/1998/Math/MathML"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2003/InkML"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2013/main/command"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chartex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/03/chart"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>320</Words>
-  <Characters>2599</Characters>
+  <Words>254</Words>
+  <Characters>2062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2914</CharactersWithSpaces>
+  <CharactersWithSpaces>2312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Evelyn Homanen</dc:creator>
+  <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>