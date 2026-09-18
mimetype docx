--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -8,130 +8,152 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4EBA8530" w14:textId="432513F9" w:rsidR="00444F50" w:rsidRPr="00444F50" w:rsidRDefault="00444F50" w:rsidP="00A94CA1">
+    <w:p w14:paraId="4EBA8530" w14:textId="2BCF98AA" w:rsidR="00444F50" w:rsidRPr="00444F50" w:rsidRDefault="00444F50" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00444F50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tavana </w:t>
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00444F50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C50085">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Karaatti </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F50">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">omavalvonnan seurantaraportti </w:t>
       </w:r>
       <w:r w:rsidR="00C50085">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>1.1-30.4.2026</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5FBC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>5-31.8.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64946694" w14:textId="77777777" w:rsidR="00444F50" w:rsidRPr="001E457A" w:rsidRDefault="00444F50" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="544FC9D0" w14:textId="77777777" w:rsidR="29C8BC8E" w:rsidRDefault="00460EAE" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>mavalvontasuunnitelma</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t>mme</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> on julkaistu </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001425C4">
         <w:t>Tavanan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">seurantaraportilla </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t>julkistamme omavalvonnan toteut</w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>umiseen</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007D78D3" w:rsidRPr="001E457A">
         <w:t>valvonnan</w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
         <w:t xml:space="preserve"> havaintoihin ja kehittämistarpeisiin liittyviä </w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:t xml:space="preserve">huomioita ja </w:t>
       </w:r>
       <w:r w:rsidR="00115FFC" w:rsidRPr="001E457A">
@@ -203,524 +225,675 @@
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>- henkilöstö</w:t>
       </w:r>
       <w:r w:rsidR="00FF5933" w:rsidRPr="001E457A">
         <w:t xml:space="preserve">-, </w:t>
       </w:r>
       <w:r w:rsidR="00FC6D50" w:rsidRPr="001E457A">
         <w:t>läheis- ja tilaaja</w:t>
       </w:r>
       <w:r w:rsidR="54B954EB" w:rsidRPr="001E457A">
         <w:t>kokemuksen mittaamisella</w:t>
       </w:r>
       <w:r w:rsidR="658B66FD" w:rsidRPr="001E457A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0511DF" w14:textId="77777777" w:rsidR="007D00A0" w:rsidRPr="001E457A" w:rsidRDefault="007D00A0" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3EBD8A" w14:textId="6199EFEC" w:rsidR="00F90508" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
+    <w:p w14:paraId="5C3EBD8A" w14:textId="162E84B8" w:rsidR="00F90508" w:rsidRDefault="00A14B5C" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla</w:t>
       </w:r>
       <w:r w:rsidR="003122D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
-        <w:t>1.1.202</w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00834F56">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001425C4">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004739C4" w:rsidRPr="001E457A">
         <w:t>-</w:t>
       </w:r>
+      <w:r w:rsidR="00834F56">
+        <w:t>31.8</w:t>
+      </w:r>
       <w:r w:rsidR="003A280D" w:rsidRPr="001E457A">
-        <w:t>30.4.202</w:t>
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="001425C4">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003122D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F48377" w14:textId="77777777" w:rsidR="003122D2" w:rsidRPr="003122D2" w:rsidRDefault="003122D2" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DFA3850" w14:textId="160DAB08" w:rsidR="008644B8" w:rsidRPr="001E457A" w:rsidRDefault="005D7E86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FDB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakaskokemus ja osallisuus</w:t>
       </w:r>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2A265FA6" w14:textId="77777777" w:rsidR="005D099F" w:rsidRPr="005D099F" w:rsidRDefault="005D099F" w:rsidP="005D099F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FD71D1" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Viimeisin asiakaskysely toteutettiin huhtikuussa 2026. Kyselyyn vastasi 21 asiakasta 25ä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB0B7A5" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRPr="00403BC1" w:rsidRDefault="00FF4CC4" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6404214F" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Kyselyn perusteella asiakkaista 86 % oli melko tai erittäin tyytyväisiä tarjoamaamme tukeen ja ohjaukseen. Myös suositteluindeksi oli noussut edelliseen arviointiin verrattuna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F2E18D" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRPr="00403BC1" w:rsidRDefault="00FF4CC4" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7ED15B" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Avoimissa palautteissa asiakkaat toivat esiin useita toimivia asioita. Erityisesti yhteisöllisyys koettiin onnistuneeksi. Asiakkaat nostivat esiin hyvän yhteishengen sekä onnistuneet, mielenkiintoiset ryhmät. Myös ohjaajien tavoitettavuuteen ja kannustavaan työotteeseen oltiin tyytyväisiä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514271F1" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRPr="00403BC1" w:rsidRDefault="00FF4CC4" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55325AFC" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Kehittämiskohteena asiakkaat toivoivat enemmän aikaa omaohjaajan kanssa sekä palvelun muuttamista entistä henkilökohtaisemmaksi ja yksilöllisemmäksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A52600F" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRPr="00403BC1" w:rsidRDefault="00FF4CC4" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D967F7" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRPr="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t xml:space="preserve">Karaatissa järjestetään edelleen kaikille avoin yhteisökokous, jossa jokaisella asukkaalla on mahdollisuus tuoda esiin omia mielipiteitään, toiveitaan ja ajatuksiaan. Asiakkaat ovat osallistuneet myös toiminnan suunnitteluun. Yhdessä on järjestetty esimerkiksi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>disco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>, joka on ollut osa yhteisöllistä toimintaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3369ECD4" w14:textId="77777777" w:rsidR="005D099F" w:rsidRPr="005D099F" w:rsidRDefault="005D099F" w:rsidP="005D099F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="334F4575" w14:textId="77777777" w:rsidR="006202DB" w:rsidRPr="001E457A" w:rsidRDefault="006202DB" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C6274C" w14:textId="0AF0E19F" w:rsidR="003D2B8C" w:rsidRDefault="00027103" w:rsidP="00A94CA1">
+    <w:p w14:paraId="61D5A321" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r w:rsidRPr="00027103">
-[...61 lines deleted...]
-    <w:p w14:paraId="5BE00AD8" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
+    </w:p>
+    <w:p w14:paraId="5BE00AD8" w14:textId="77777777" w:rsidR="003E4930" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0CE2DA" w14:textId="04C0DFB8" w:rsidR="00670431" w:rsidRPr="001E457A" w:rsidRDefault="007C5730" w:rsidP="00A94CA1">
+    <w:p w14:paraId="517C7F5C" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2D13EE43" w14:textId="77777777" w:rsidR="003E4930" w:rsidRPr="001E457A" w:rsidRDefault="003E4930" w:rsidP="00A94CA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEBE992" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Henkilöstössä ei ole ollut vaihtuvuutta, ja myös sijaiset ovat pysyneet pääosin samoina. Tämä on tuonut toimintaan jatkuvuutta ja vakautta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF9F32A" w14:textId="77777777" w:rsidR="00E74819" w:rsidRPr="00403BC1" w:rsidRDefault="00E74819" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716C5E4D" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Henkilöstökysely toteutettiin huhtikuussa 2026. Tulokset olivat kokonaisuutena myönteisiä. Oman työn merkityksellisyys ja työn arjen toimivuus nousivat selkeiksi vahvuuksiksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468F6D4A" w14:textId="77777777" w:rsidR="00E74819" w:rsidRPr="00403BC1" w:rsidRDefault="00E74819" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B37A1EA" w14:textId="23F5274F" w:rsidR="00E74819" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Työtä pidetään tärkeänä ja henkilöstöllä on vahva kokemus siitä, että omalla työllä voidaan vaikuttaa asiakkaiden hyvinvointiin ja saada aikaan positiivisia muutoksia. Myös yksikön arvojen koetaan toteutuvan hyvin: lupauksista pidetään kiinni, toisia kunnioitetaan ja vastuullisuus näkyy arjen työssä</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74819">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B050478" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRPr="00403BC1" w:rsidRDefault="00FF4CC4" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CD41E8" w14:textId="77777777" w:rsidR="00403BC1" w:rsidRPr="00403BC1" w:rsidRDefault="00403BC1" w:rsidP="00403BC1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00403BC1">
+        <w:t>Esihenkilötyö koetaan tukevaksi ja työn tavoitteet pääosin selkeiksi. Tämä luo henkilöstölle turvallisen ja toimivan kehyksen työn tekemiseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429B1559" w14:textId="77777777" w:rsidR="001A317A" w:rsidRPr="001E457A" w:rsidRDefault="001A317A" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D0B2E8" w14:textId="21413ADC" w:rsidR="000E290A" w:rsidRDefault="000E290A" w:rsidP="000E290A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E462C0" w14:textId="77777777" w:rsidR="005B39A7" w:rsidRPr="001E457A" w:rsidRDefault="005B39A7" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A83A42" w14:textId="77777777" w:rsidR="003E4930" w:rsidRDefault="00992C86" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003E4930" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DA596F" w14:textId="57A19473" w:rsidR="002A73AF" w:rsidRDefault="002A73AF" w:rsidP="00A94CA1">
+    <w:p w14:paraId="5E3F9586" w14:textId="77777777" w:rsidR="009D6C16" w:rsidRDefault="009D6C16" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C5E1B9" w14:textId="11C25EE0" w:rsidR="00EE5940" w:rsidRDefault="00EE5940" w:rsidP="00A94CA1">
+    <w:p w14:paraId="31722B68" w14:textId="77777777" w:rsidR="00E74819" w:rsidRDefault="00E74819" w:rsidP="00E74819">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-    <w:p w14:paraId="6ED91F0D" w14:textId="21938402" w:rsidR="00A42D76" w:rsidRPr="00EE5940" w:rsidRDefault="00D41799" w:rsidP="00A94CA1">
+      <w:r w:rsidRPr="00E74819">
+        <w:t>Vuoden aikana sekä henkilöstö- että asiakastyytyväisyyskyselyiden tulokset ovat olleet hyviä. Myös muusta toiminnasta saatu palaute on ollut pääosin positiivista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B30371D" w14:textId="77777777" w:rsidR="00E74819" w:rsidRPr="00E74819" w:rsidRDefault="00E74819" w:rsidP="00E74819">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F810A6" w14:textId="77777777" w:rsidR="00E74819" w:rsidRDefault="00E74819" w:rsidP="00E74819">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74819">
+        <w:t>Asiakkailta, läheisiltä ja yhteistyökumppaneilta saatu palaute kertoo siitä, että Karaatissa tehdään laadukasta ja vaikuttavaa työtä. Erityisesti yhteisöllisyys, henkilöstön tavoitettavuus ja asiakkaiden kannustaminen ovat nousseet myönteisesti esiin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB77A18" w14:textId="77777777" w:rsidR="00E74819" w:rsidRPr="00E74819" w:rsidRDefault="00E74819" w:rsidP="00E74819">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA357F1" w14:textId="77777777" w:rsidR="00E74819" w:rsidRPr="00E74819" w:rsidRDefault="00E74819" w:rsidP="00E74819">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E74819">
+        <w:t>Henkilöstön pysyvyys ja hyvä yhteishenki ovat myös tukeneet yksikön toiminnan jatkuvuutta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA596F" w14:textId="57A19473" w:rsidR="002A73AF" w:rsidRDefault="002A73AF" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D9AF6A" w14:textId="77777777" w:rsidR="00ED09AB" w:rsidRDefault="00ED09AB" w:rsidP="00A94CA1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9AB641" w14:textId="77777777" w:rsidR="00EE5940" w:rsidRPr="001E457A" w:rsidRDefault="00EE5940" w:rsidP="00A94CA1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C064D0" w14:textId="1C48838B" w:rsidR="0006006A" w:rsidRDefault="00992C86" w:rsidP="0006006A">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="006202DB" w:rsidRPr="001E457A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5DA4A2" w14:textId="1E756088" w:rsidR="00E6365F" w:rsidRDefault="00E6365F" w:rsidP="0006006A">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="138D88AF" w14:textId="1C2054C5" w:rsidR="00E6365F" w:rsidRPr="00961813" w:rsidRDefault="00E6365F" w:rsidP="0006006A">
-[...11 lines deleted...]
-    <w:p w14:paraId="054A1D10" w14:textId="77777777" w:rsidR="00961813" w:rsidRDefault="00961813" w:rsidP="0006006A">
+    <w:p w14:paraId="08BEDE00" w14:textId="77777777" w:rsidR="00FF4CC4" w:rsidRDefault="00FF4CC4" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACE707F" w14:textId="11A7B79C" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t xml:space="preserve">Vuonna 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13000">
+        <w:t xml:space="preserve">olemme kehittäneet ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>jatketaan seuraavien kehittämiskohteiden parissa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBEA7C9" w14:textId="539EC167" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="0006006A">
+      <w:r w:rsidRPr="00CD7638">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Toteuttamissuunnitelmien ajantasaisuus ja asiakkaiden osallisuus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09377003" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Kanta-palveluihin liittymisen myötä kaikkien asiakkaiden toteuttamissuunnitelmat on päivitetty ja siirretty Kanta-palveluihin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED0DA17" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Jatkossa kiinnitetään erityistä huomiota siihen, että asiakkaat tuntevat omat tavoitteensa ja ymmärtävät, mitä heidän kanssaan on sovittu. Tavoitteena on vahvistaa asiakkaiden osallisuutta ja mahdollisuutta vaikuttaa omaan kuntoutumiseensa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4B6446" w14:textId="0C6E77B8" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Laadukas kirjaaminen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70528294" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Kirjaamisen laatua on kehitetty koulutusten ja uusien ohjeistusten avulla. Kanta-palveluihin siirtymisen myötä kirjaamiskäytäntöihin on tullut muutoksia, ja ohjeita on päivitetty vastaamaan uusia toimintatapoja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28686DF7" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Kirjauksia on yhdenmukaistettu ja niiden laatua seurataan päivittäin. Palautetta annetaan entistä enemmän osana arjen työtä, jotta hyvät kirjaamiskäytännöt vahvistuvat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494F5C7F" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Kaikki työntekijät ovat suorittaneet Sosiaalihuollon kirjaamisen peruskurssin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049C3DB8" w14:textId="04F38585" w:rsidR="00CD7638" w:rsidRPr="00A13000" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13000">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Laadukas kirjaaminen</w:t>
-[...67 lines deleted...]
-      </w:r>
+        <w:t>Poikkeamaraportointiprosessi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13000">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F87D8D" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Poikkeamaraportoinnissa huomioidaan jatkossa lääkepoikkeamien lisäksi myös muut toiminnassa esiin tulevat poikkeamat ja kehittämistarpeet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF595E3" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Poikkeamat käsitellään loppuun saakka, ja keskeneräisiin asioihin palataan tarvittaessa. Tavoitteena on, että poikkeamaraportointia hyödynnetään aktiivisesti toiminnan kehittämisessä ja ennaltaehkäisevässä työssä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B84157C" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Poikkeamista nousseet kehittämiskohteet ja uudet toimintaohjeet kirjataan jatkossa myös tiimin pöytäkirjaan. Näin myös ne työntekijät, jotka eivät ole osallistuneet kyseiseen tiimipalaveriin, saavat tiedon muutoksista ja uusista toimintatavoista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538FECD" w14:textId="77777777" w:rsidR="00CD7638" w:rsidRPr="00CD7638" w:rsidRDefault="00CD7638" w:rsidP="00CD7638">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7638">
+        <w:t>Lisäksi yksikön riski- ja vaarojen arviointia päivitetään esiin nousseiden poikkeamien ja havaintojen perusteella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2475E65B" w14:textId="315967AB" w:rsidR="00A01527" w:rsidRPr="0006006A" w:rsidRDefault="00A01527" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4F0EF8" w14:textId="77777777" w:rsidR="0006006A" w:rsidRPr="001E457A" w:rsidRDefault="0006006A" w:rsidP="0006006A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0006006A" w:rsidRPr="001E457A" w:rsidSect="00A94CA1">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="365" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="410D73AA" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+    <w:p w14:paraId="38B0CC99" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="742C1008" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+    <w:p w14:paraId="023B0D1F" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36A4B868" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477"/>
+    <w:p w14:paraId="0D3D6B34" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -759,65 +932,65 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50886C6B" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+    <w:p w14:paraId="41800A2E" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="476C625F" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477" w:rsidP="007E2291">
+    <w:p w14:paraId="4957DF4F" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30E47024" w14:textId="77777777" w:rsidR="00EE4477" w:rsidRDefault="00EE4477"/>
+    <w:p w14:paraId="759532E3" w14:textId="77777777" w:rsidR="00A8713B" w:rsidRDefault="00A8713B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="249D9A70" w14:textId="77777777" w:rsidR="001B7D5D" w:rsidRDefault="00A94CA1" w:rsidP="00A94CA1">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9060"/>
       </w:tabs>
       <w:ind w:left="-851"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D714836" wp14:editId="1E412751">
@@ -854,68 +1027,68 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D3A80D2" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00EE4477">
+  <w:p w14:paraId="4D3A80D2" w14:textId="77777777" w:rsidR="00D50E7E" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="03E3556B">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="586CD2BA" w14:textId="2A9A5E26" w:rsidR="00EC7604" w:rsidRDefault="00EE4477">
+  <w:p w14:paraId="586CD2BA" w14:textId="2A9A5E26" w:rsidR="00EC7604" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6C0C9FDD">
         <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657216;visibility:hidden">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1332,50 +1505,51 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="946540717">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2112846957">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="69473268">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2000453441">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1426,283 +1600,292 @@
     <w:rsid w:val="00082FA9"/>
     <w:rsid w:val="00084633"/>
     <w:rsid w:val="000855B7"/>
     <w:rsid w:val="00085956"/>
     <w:rsid w:val="00091768"/>
     <w:rsid w:val="00094900"/>
     <w:rsid w:val="000952AA"/>
     <w:rsid w:val="00095931"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000A1149"/>
     <w:rsid w:val="000A1BA8"/>
     <w:rsid w:val="000A2534"/>
     <w:rsid w:val="000B045F"/>
     <w:rsid w:val="000B059E"/>
     <w:rsid w:val="000B0E4A"/>
     <w:rsid w:val="000B255C"/>
     <w:rsid w:val="000C0806"/>
     <w:rsid w:val="000C28D4"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000C72F8"/>
     <w:rsid w:val="000D25AE"/>
     <w:rsid w:val="000D5969"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="000E24BE"/>
+    <w:rsid w:val="000E290A"/>
     <w:rsid w:val="000E6F8F"/>
     <w:rsid w:val="000F1B18"/>
     <w:rsid w:val="000F5FA2"/>
     <w:rsid w:val="00103152"/>
     <w:rsid w:val="00103436"/>
     <w:rsid w:val="00105E61"/>
     <w:rsid w:val="00110B64"/>
     <w:rsid w:val="00113C99"/>
     <w:rsid w:val="00115FFC"/>
     <w:rsid w:val="00116E13"/>
     <w:rsid w:val="001177FB"/>
     <w:rsid w:val="001204F3"/>
     <w:rsid w:val="00121A26"/>
     <w:rsid w:val="001235E9"/>
     <w:rsid w:val="00123757"/>
+    <w:rsid w:val="0012457D"/>
     <w:rsid w:val="00126DBB"/>
     <w:rsid w:val="00127BCD"/>
     <w:rsid w:val="00130A57"/>
-    <w:rsid w:val="00131891"/>
     <w:rsid w:val="001326DC"/>
     <w:rsid w:val="00132B77"/>
     <w:rsid w:val="00133F6B"/>
     <w:rsid w:val="00137AD4"/>
     <w:rsid w:val="001425C4"/>
     <w:rsid w:val="0014421E"/>
     <w:rsid w:val="00144D0F"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00156F2E"/>
     <w:rsid w:val="00157687"/>
     <w:rsid w:val="001622F9"/>
     <w:rsid w:val="00163817"/>
     <w:rsid w:val="00164ACE"/>
     <w:rsid w:val="00166F6F"/>
     <w:rsid w:val="0016741C"/>
     <w:rsid w:val="001707F7"/>
     <w:rsid w:val="00170B52"/>
     <w:rsid w:val="001714C3"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00173AF8"/>
     <w:rsid w:val="0017432C"/>
     <w:rsid w:val="00176D8D"/>
     <w:rsid w:val="00180A4F"/>
     <w:rsid w:val="00185D2C"/>
     <w:rsid w:val="0018621A"/>
     <w:rsid w:val="00192AEE"/>
     <w:rsid w:val="00193305"/>
     <w:rsid w:val="001947C0"/>
     <w:rsid w:val="0019533D"/>
     <w:rsid w:val="00196880"/>
     <w:rsid w:val="00196B8A"/>
     <w:rsid w:val="001A03AA"/>
     <w:rsid w:val="001A0A4D"/>
     <w:rsid w:val="001A0BAA"/>
     <w:rsid w:val="001A0D6F"/>
+    <w:rsid w:val="001A317A"/>
     <w:rsid w:val="001A5D37"/>
     <w:rsid w:val="001A619E"/>
     <w:rsid w:val="001A7544"/>
     <w:rsid w:val="001B1591"/>
     <w:rsid w:val="001B7D5D"/>
     <w:rsid w:val="001C1857"/>
     <w:rsid w:val="001C2313"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C3B51"/>
     <w:rsid w:val="001C5D5A"/>
     <w:rsid w:val="001D0DA5"/>
     <w:rsid w:val="001D1B32"/>
     <w:rsid w:val="001D6BA9"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001D7B14"/>
     <w:rsid w:val="001E0000"/>
     <w:rsid w:val="001E065D"/>
     <w:rsid w:val="001E457A"/>
     <w:rsid w:val="001E4B17"/>
     <w:rsid w:val="001E51FE"/>
     <w:rsid w:val="001E5774"/>
     <w:rsid w:val="001E5EA5"/>
     <w:rsid w:val="001E73D0"/>
     <w:rsid w:val="001E766B"/>
     <w:rsid w:val="001F0A32"/>
     <w:rsid w:val="001F62A1"/>
     <w:rsid w:val="00204B57"/>
     <w:rsid w:val="00206900"/>
     <w:rsid w:val="0020697E"/>
     <w:rsid w:val="00207DDE"/>
     <w:rsid w:val="00212833"/>
     <w:rsid w:val="00213632"/>
+    <w:rsid w:val="00214E31"/>
     <w:rsid w:val="00215D62"/>
     <w:rsid w:val="00216397"/>
     <w:rsid w:val="0021762A"/>
+    <w:rsid w:val="00223F16"/>
     <w:rsid w:val="00226423"/>
     <w:rsid w:val="00226972"/>
     <w:rsid w:val="002331DF"/>
     <w:rsid w:val="0023504D"/>
     <w:rsid w:val="00236548"/>
+    <w:rsid w:val="002374FD"/>
     <w:rsid w:val="00243404"/>
     <w:rsid w:val="00244332"/>
     <w:rsid w:val="00246607"/>
     <w:rsid w:val="00246E34"/>
     <w:rsid w:val="002478E7"/>
     <w:rsid w:val="00250017"/>
     <w:rsid w:val="0025273A"/>
     <w:rsid w:val="00252A4D"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00273DCD"/>
     <w:rsid w:val="00274582"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="0027703B"/>
     <w:rsid w:val="0027712A"/>
     <w:rsid w:val="00277E3D"/>
+    <w:rsid w:val="00281A4B"/>
     <w:rsid w:val="00283BF0"/>
     <w:rsid w:val="00286187"/>
     <w:rsid w:val="0028712C"/>
     <w:rsid w:val="00287300"/>
     <w:rsid w:val="00290FAC"/>
     <w:rsid w:val="00291093"/>
+    <w:rsid w:val="00292EBD"/>
     <w:rsid w:val="002969D7"/>
     <w:rsid w:val="002A0443"/>
     <w:rsid w:val="002A0762"/>
     <w:rsid w:val="002A16FD"/>
     <w:rsid w:val="002A2A5C"/>
     <w:rsid w:val="002A36B1"/>
     <w:rsid w:val="002A5D8E"/>
     <w:rsid w:val="002A73AF"/>
     <w:rsid w:val="002B28C7"/>
     <w:rsid w:val="002B5E15"/>
     <w:rsid w:val="002B6710"/>
     <w:rsid w:val="002C2CC6"/>
     <w:rsid w:val="002C4CED"/>
     <w:rsid w:val="002C56A4"/>
     <w:rsid w:val="002D041D"/>
     <w:rsid w:val="002D17DA"/>
     <w:rsid w:val="002D4AC0"/>
     <w:rsid w:val="002D5D37"/>
     <w:rsid w:val="002D6A90"/>
     <w:rsid w:val="002D72B4"/>
     <w:rsid w:val="002D74DA"/>
     <w:rsid w:val="002D7D56"/>
     <w:rsid w:val="002E0BF4"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1B8A"/>
     <w:rsid w:val="002E5539"/>
     <w:rsid w:val="002F1CFA"/>
     <w:rsid w:val="002F274B"/>
     <w:rsid w:val="002F33D1"/>
     <w:rsid w:val="002F69C3"/>
-    <w:rsid w:val="002F75DC"/>
     <w:rsid w:val="002F7736"/>
     <w:rsid w:val="002F7765"/>
     <w:rsid w:val="00300C6A"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="003058D9"/>
     <w:rsid w:val="003122D2"/>
     <w:rsid w:val="00313F4E"/>
     <w:rsid w:val="003149CA"/>
     <w:rsid w:val="00316366"/>
     <w:rsid w:val="00317250"/>
     <w:rsid w:val="0032190A"/>
     <w:rsid w:val="0032190E"/>
     <w:rsid w:val="00321A5A"/>
     <w:rsid w:val="0032338E"/>
     <w:rsid w:val="00327119"/>
     <w:rsid w:val="0032795C"/>
     <w:rsid w:val="003340C1"/>
     <w:rsid w:val="00334C9B"/>
     <w:rsid w:val="00336B2E"/>
     <w:rsid w:val="00336E98"/>
     <w:rsid w:val="00336E9F"/>
     <w:rsid w:val="00337B21"/>
     <w:rsid w:val="003406AB"/>
     <w:rsid w:val="00341A55"/>
     <w:rsid w:val="003511BF"/>
     <w:rsid w:val="00351D55"/>
     <w:rsid w:val="00353164"/>
     <w:rsid w:val="00353BC9"/>
     <w:rsid w:val="00353FDA"/>
     <w:rsid w:val="00357109"/>
     <w:rsid w:val="00357729"/>
     <w:rsid w:val="00362348"/>
     <w:rsid w:val="003623F9"/>
     <w:rsid w:val="0036382B"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00366149"/>
     <w:rsid w:val="00366D81"/>
     <w:rsid w:val="003676CA"/>
     <w:rsid w:val="00371532"/>
     <w:rsid w:val="0037782A"/>
     <w:rsid w:val="0038066A"/>
     <w:rsid w:val="00385459"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="003905F0"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="0039234A"/>
     <w:rsid w:val="00392708"/>
+    <w:rsid w:val="0039308A"/>
     <w:rsid w:val="0039368A"/>
     <w:rsid w:val="00393E3A"/>
     <w:rsid w:val="00394461"/>
     <w:rsid w:val="003955F1"/>
     <w:rsid w:val="003A0746"/>
     <w:rsid w:val="003A07FC"/>
     <w:rsid w:val="003A280D"/>
     <w:rsid w:val="003A3AFB"/>
     <w:rsid w:val="003A4220"/>
     <w:rsid w:val="003A42CB"/>
     <w:rsid w:val="003A5DA5"/>
     <w:rsid w:val="003A5FF7"/>
     <w:rsid w:val="003A6235"/>
     <w:rsid w:val="003A6273"/>
     <w:rsid w:val="003A64BB"/>
     <w:rsid w:val="003B77A7"/>
     <w:rsid w:val="003C669B"/>
     <w:rsid w:val="003C66C3"/>
     <w:rsid w:val="003C701D"/>
     <w:rsid w:val="003C76ED"/>
     <w:rsid w:val="003D222F"/>
     <w:rsid w:val="003D262B"/>
     <w:rsid w:val="003D2B8C"/>
     <w:rsid w:val="003D2DC6"/>
     <w:rsid w:val="003E077E"/>
     <w:rsid w:val="003E2BF0"/>
     <w:rsid w:val="003E4930"/>
     <w:rsid w:val="003E6E02"/>
     <w:rsid w:val="003E70B9"/>
     <w:rsid w:val="003F16C7"/>
     <w:rsid w:val="003F330A"/>
     <w:rsid w:val="003F3B84"/>
     <w:rsid w:val="003F65D0"/>
     <w:rsid w:val="003F6FAD"/>
     <w:rsid w:val="003F761C"/>
     <w:rsid w:val="004015C5"/>
+    <w:rsid w:val="00403BC1"/>
     <w:rsid w:val="0040444B"/>
     <w:rsid w:val="004057A6"/>
     <w:rsid w:val="004072FD"/>
     <w:rsid w:val="00410045"/>
+    <w:rsid w:val="0041294D"/>
     <w:rsid w:val="00412A1B"/>
     <w:rsid w:val="00413776"/>
     <w:rsid w:val="00413BC7"/>
     <w:rsid w:val="0042344F"/>
     <w:rsid w:val="00424D1E"/>
     <w:rsid w:val="004261F8"/>
     <w:rsid w:val="004268AF"/>
     <w:rsid w:val="00426C3A"/>
     <w:rsid w:val="00435540"/>
     <w:rsid w:val="00437B24"/>
     <w:rsid w:val="00441B93"/>
     <w:rsid w:val="00444F50"/>
     <w:rsid w:val="004525D2"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="00456891"/>
     <w:rsid w:val="00457316"/>
     <w:rsid w:val="004579C2"/>
     <w:rsid w:val="00460EAE"/>
     <w:rsid w:val="00465782"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00472258"/>
     <w:rsid w:val="004739C4"/>
     <w:rsid w:val="00473A70"/>
     <w:rsid w:val="00474B54"/>
@@ -1710,454 +1893,482 @@
     <w:rsid w:val="00476F0C"/>
     <w:rsid w:val="00476FD1"/>
     <w:rsid w:val="00477422"/>
     <w:rsid w:val="00484EC9"/>
     <w:rsid w:val="00487DD5"/>
     <w:rsid w:val="00487E0C"/>
     <w:rsid w:val="00492703"/>
     <w:rsid w:val="0049698B"/>
     <w:rsid w:val="00497DB1"/>
     <w:rsid w:val="00497E18"/>
     <w:rsid w:val="004A0F0C"/>
     <w:rsid w:val="004A4785"/>
     <w:rsid w:val="004A5A99"/>
     <w:rsid w:val="004A7E7A"/>
     <w:rsid w:val="004C05D6"/>
     <w:rsid w:val="004C2BA0"/>
     <w:rsid w:val="004C35F3"/>
     <w:rsid w:val="004C5576"/>
     <w:rsid w:val="004C5611"/>
     <w:rsid w:val="004C729F"/>
     <w:rsid w:val="004C73B9"/>
     <w:rsid w:val="004C7ABC"/>
     <w:rsid w:val="004D6D71"/>
     <w:rsid w:val="004E11B0"/>
     <w:rsid w:val="004E2BDF"/>
+    <w:rsid w:val="004E4A70"/>
     <w:rsid w:val="004E4D15"/>
     <w:rsid w:val="004E565F"/>
     <w:rsid w:val="004E60D6"/>
     <w:rsid w:val="004F0BFA"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1CB1"/>
+    <w:rsid w:val="004F1F21"/>
     <w:rsid w:val="004F3DAC"/>
     <w:rsid w:val="004F414B"/>
     <w:rsid w:val="004F46B8"/>
     <w:rsid w:val="004F4E4B"/>
     <w:rsid w:val="004F7378"/>
     <w:rsid w:val="00500170"/>
     <w:rsid w:val="005015BF"/>
     <w:rsid w:val="00503175"/>
     <w:rsid w:val="00503523"/>
     <w:rsid w:val="0050382D"/>
+    <w:rsid w:val="00512C8B"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00517043"/>
     <w:rsid w:val="00520744"/>
     <w:rsid w:val="00520D0D"/>
+    <w:rsid w:val="00521007"/>
     <w:rsid w:val="00522874"/>
     <w:rsid w:val="0052793C"/>
     <w:rsid w:val="005304AD"/>
     <w:rsid w:val="00531C6A"/>
     <w:rsid w:val="00537D35"/>
     <w:rsid w:val="005409AE"/>
     <w:rsid w:val="00544863"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="00547E76"/>
     <w:rsid w:val="00550832"/>
     <w:rsid w:val="00550936"/>
     <w:rsid w:val="00552F76"/>
     <w:rsid w:val="00555E39"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00563984"/>
     <w:rsid w:val="00565FE7"/>
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="005700A8"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="00573555"/>
     <w:rsid w:val="0057786C"/>
+    <w:rsid w:val="005779C0"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00582600"/>
     <w:rsid w:val="0058264C"/>
     <w:rsid w:val="005853D9"/>
     <w:rsid w:val="00590391"/>
     <w:rsid w:val="0059119A"/>
     <w:rsid w:val="005943AD"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005A247C"/>
     <w:rsid w:val="005A2B5B"/>
     <w:rsid w:val="005A41FE"/>
     <w:rsid w:val="005A460E"/>
     <w:rsid w:val="005A689C"/>
     <w:rsid w:val="005B0623"/>
     <w:rsid w:val="005B0CAD"/>
     <w:rsid w:val="005B17B1"/>
+    <w:rsid w:val="005B3126"/>
+    <w:rsid w:val="005B39A7"/>
     <w:rsid w:val="005B3BF3"/>
     <w:rsid w:val="005B3FDE"/>
     <w:rsid w:val="005B6B2A"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="005C1BE8"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005C745A"/>
+    <w:rsid w:val="005D099F"/>
     <w:rsid w:val="005D1077"/>
     <w:rsid w:val="005D4209"/>
     <w:rsid w:val="005D4FE1"/>
     <w:rsid w:val="005D7E86"/>
     <w:rsid w:val="005E0970"/>
     <w:rsid w:val="005E165B"/>
     <w:rsid w:val="005E3845"/>
     <w:rsid w:val="005E3D2C"/>
     <w:rsid w:val="005F0D86"/>
     <w:rsid w:val="005F27C3"/>
     <w:rsid w:val="005F5F9E"/>
     <w:rsid w:val="00600730"/>
     <w:rsid w:val="006024B7"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="006034E2"/>
     <w:rsid w:val="006065FF"/>
     <w:rsid w:val="00607CD9"/>
     <w:rsid w:val="00610941"/>
     <w:rsid w:val="00611A26"/>
     <w:rsid w:val="00612FE8"/>
     <w:rsid w:val="006147CF"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="006171BD"/>
     <w:rsid w:val="00617810"/>
     <w:rsid w:val="00617980"/>
     <w:rsid w:val="006202DB"/>
     <w:rsid w:val="00620423"/>
+    <w:rsid w:val="006225FA"/>
     <w:rsid w:val="00627B3D"/>
     <w:rsid w:val="006305F5"/>
     <w:rsid w:val="0063304A"/>
     <w:rsid w:val="00636119"/>
     <w:rsid w:val="00636177"/>
     <w:rsid w:val="00640660"/>
     <w:rsid w:val="00642B19"/>
     <w:rsid w:val="00644963"/>
     <w:rsid w:val="00645B86"/>
     <w:rsid w:val="006474A8"/>
     <w:rsid w:val="00647836"/>
     <w:rsid w:val="00653D9E"/>
     <w:rsid w:val="00654617"/>
     <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="0065787B"/>
     <w:rsid w:val="006625E4"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663C65"/>
     <w:rsid w:val="00663E4D"/>
     <w:rsid w:val="00667F39"/>
     <w:rsid w:val="00670431"/>
     <w:rsid w:val="00671972"/>
     <w:rsid w:val="00674B7F"/>
     <w:rsid w:val="00676283"/>
     <w:rsid w:val="00677925"/>
     <w:rsid w:val="006818F2"/>
     <w:rsid w:val="00686578"/>
     <w:rsid w:val="006866E0"/>
+    <w:rsid w:val="00693D40"/>
     <w:rsid w:val="006946E9"/>
     <w:rsid w:val="006A063D"/>
     <w:rsid w:val="006A1BC3"/>
     <w:rsid w:val="006A621A"/>
     <w:rsid w:val="006B0936"/>
     <w:rsid w:val="006B5672"/>
     <w:rsid w:val="006C171A"/>
     <w:rsid w:val="006C56DC"/>
     <w:rsid w:val="006D3D2B"/>
     <w:rsid w:val="006D4A96"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006E647A"/>
     <w:rsid w:val="006E69A7"/>
     <w:rsid w:val="006F0212"/>
     <w:rsid w:val="006F1AA7"/>
     <w:rsid w:val="006F3227"/>
     <w:rsid w:val="00701C40"/>
     <w:rsid w:val="00702576"/>
     <w:rsid w:val="00705846"/>
     <w:rsid w:val="007078FA"/>
     <w:rsid w:val="007128A9"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="00740749"/>
     <w:rsid w:val="0074470B"/>
     <w:rsid w:val="00745768"/>
     <w:rsid w:val="00750726"/>
     <w:rsid w:val="0075156E"/>
     <w:rsid w:val="00752C7F"/>
     <w:rsid w:val="007555AF"/>
     <w:rsid w:val="00755AA6"/>
     <w:rsid w:val="00756A32"/>
     <w:rsid w:val="0075719F"/>
     <w:rsid w:val="00760A36"/>
     <w:rsid w:val="00764502"/>
     <w:rsid w:val="007675EC"/>
     <w:rsid w:val="00770322"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="00773F92"/>
     <w:rsid w:val="00773FA4"/>
     <w:rsid w:val="007815DA"/>
     <w:rsid w:val="00784F78"/>
     <w:rsid w:val="00787CE0"/>
     <w:rsid w:val="007936EE"/>
     <w:rsid w:val="007A73F7"/>
     <w:rsid w:val="007B05C8"/>
     <w:rsid w:val="007B35DA"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007C22C2"/>
     <w:rsid w:val="007C5730"/>
     <w:rsid w:val="007C59E1"/>
+    <w:rsid w:val="007C5FBC"/>
     <w:rsid w:val="007C7931"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007D00A0"/>
     <w:rsid w:val="007D11AB"/>
     <w:rsid w:val="007D4E76"/>
     <w:rsid w:val="007D4F45"/>
     <w:rsid w:val="007D75B8"/>
     <w:rsid w:val="007D78D3"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="007E5F81"/>
     <w:rsid w:val="007E7904"/>
     <w:rsid w:val="007F1C7B"/>
     <w:rsid w:val="007F1D98"/>
     <w:rsid w:val="007F3B07"/>
     <w:rsid w:val="007F4AC4"/>
     <w:rsid w:val="007F73C7"/>
     <w:rsid w:val="008007AB"/>
+    <w:rsid w:val="00805A8D"/>
     <w:rsid w:val="00810C7D"/>
     <w:rsid w:val="00812544"/>
     <w:rsid w:val="00813B99"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="008221B0"/>
     <w:rsid w:val="0082283E"/>
     <w:rsid w:val="008230DE"/>
     <w:rsid w:val="00823E1D"/>
+    <w:rsid w:val="0082526E"/>
     <w:rsid w:val="00827FD7"/>
     <w:rsid w:val="008302AF"/>
     <w:rsid w:val="00832CD7"/>
     <w:rsid w:val="00833CB5"/>
+    <w:rsid w:val="00834F56"/>
     <w:rsid w:val="00835964"/>
     <w:rsid w:val="00841062"/>
     <w:rsid w:val="008424EC"/>
     <w:rsid w:val="008436FF"/>
+    <w:rsid w:val="008446E6"/>
     <w:rsid w:val="00847A68"/>
     <w:rsid w:val="0085008F"/>
     <w:rsid w:val="00857CFF"/>
     <w:rsid w:val="00860F8E"/>
     <w:rsid w:val="00861E42"/>
     <w:rsid w:val="00862035"/>
     <w:rsid w:val="00863FE6"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00864D40"/>
     <w:rsid w:val="00865F63"/>
     <w:rsid w:val="008661E1"/>
     <w:rsid w:val="00867A79"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="00875758"/>
     <w:rsid w:val="00877E2C"/>
     <w:rsid w:val="00886B7A"/>
+    <w:rsid w:val="00887823"/>
     <w:rsid w:val="008931AB"/>
     <w:rsid w:val="00894D92"/>
     <w:rsid w:val="00896A3F"/>
     <w:rsid w:val="00897D6E"/>
     <w:rsid w:val="008A157C"/>
     <w:rsid w:val="008A2B34"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A6CB6"/>
     <w:rsid w:val="008A7ACA"/>
     <w:rsid w:val="008B2169"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008B7476"/>
     <w:rsid w:val="008C2F24"/>
     <w:rsid w:val="008C4061"/>
     <w:rsid w:val="008C7330"/>
     <w:rsid w:val="008C7FA6"/>
+    <w:rsid w:val="008D26FA"/>
     <w:rsid w:val="008D4CE8"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008D6704"/>
     <w:rsid w:val="008D7E86"/>
     <w:rsid w:val="008E16B7"/>
     <w:rsid w:val="008E428F"/>
     <w:rsid w:val="008E485B"/>
     <w:rsid w:val="008F0D5A"/>
     <w:rsid w:val="008F1868"/>
     <w:rsid w:val="008F6E0D"/>
     <w:rsid w:val="00903DBE"/>
     <w:rsid w:val="00904D13"/>
     <w:rsid w:val="00906B66"/>
     <w:rsid w:val="00910C0A"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="00914457"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921A3C"/>
     <w:rsid w:val="00922F1D"/>
     <w:rsid w:val="0092508A"/>
     <w:rsid w:val="00925630"/>
     <w:rsid w:val="009278AA"/>
     <w:rsid w:val="009301E9"/>
     <w:rsid w:val="00934123"/>
+    <w:rsid w:val="00935BBD"/>
     <w:rsid w:val="00937F29"/>
     <w:rsid w:val="0094175B"/>
     <w:rsid w:val="0094334E"/>
     <w:rsid w:val="009443BC"/>
     <w:rsid w:val="00951BF9"/>
     <w:rsid w:val="00951CB7"/>
     <w:rsid w:val="00952CFA"/>
     <w:rsid w:val="009563B1"/>
     <w:rsid w:val="00961813"/>
     <w:rsid w:val="00961C73"/>
     <w:rsid w:val="00962467"/>
+    <w:rsid w:val="00962537"/>
     <w:rsid w:val="009744A7"/>
+    <w:rsid w:val="00975D2F"/>
     <w:rsid w:val="00980730"/>
     <w:rsid w:val="00984F35"/>
     <w:rsid w:val="00992583"/>
     <w:rsid w:val="00992C86"/>
     <w:rsid w:val="009A2B04"/>
     <w:rsid w:val="009A3598"/>
     <w:rsid w:val="009A4F3A"/>
     <w:rsid w:val="009A62B4"/>
     <w:rsid w:val="009B04D8"/>
     <w:rsid w:val="009B1383"/>
     <w:rsid w:val="009B342F"/>
     <w:rsid w:val="009B476B"/>
     <w:rsid w:val="009B5F4C"/>
     <w:rsid w:val="009B6F71"/>
     <w:rsid w:val="009C43B4"/>
     <w:rsid w:val="009C73F1"/>
     <w:rsid w:val="009C79F1"/>
     <w:rsid w:val="009D04C9"/>
     <w:rsid w:val="009D1070"/>
     <w:rsid w:val="009D3180"/>
     <w:rsid w:val="009D3E70"/>
+    <w:rsid w:val="009D6C16"/>
     <w:rsid w:val="009E3703"/>
+    <w:rsid w:val="009F0EAE"/>
     <w:rsid w:val="009F1951"/>
     <w:rsid w:val="009F1DF2"/>
     <w:rsid w:val="009F1FBC"/>
     <w:rsid w:val="009F2558"/>
+    <w:rsid w:val="00A01527"/>
     <w:rsid w:val="00A01F24"/>
     <w:rsid w:val="00A02AFE"/>
     <w:rsid w:val="00A03C0F"/>
     <w:rsid w:val="00A0472F"/>
     <w:rsid w:val="00A05B4B"/>
+    <w:rsid w:val="00A13000"/>
     <w:rsid w:val="00A13F8E"/>
     <w:rsid w:val="00A14B5C"/>
     <w:rsid w:val="00A15EEB"/>
     <w:rsid w:val="00A16A06"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17375"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A323DB"/>
     <w:rsid w:val="00A33591"/>
     <w:rsid w:val="00A359C6"/>
     <w:rsid w:val="00A35D95"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A370AF"/>
     <w:rsid w:val="00A42D76"/>
     <w:rsid w:val="00A42E37"/>
     <w:rsid w:val="00A43358"/>
     <w:rsid w:val="00A50FC4"/>
     <w:rsid w:val="00A52375"/>
     <w:rsid w:val="00A53808"/>
     <w:rsid w:val="00A54125"/>
     <w:rsid w:val="00A547B0"/>
     <w:rsid w:val="00A55A5A"/>
     <w:rsid w:val="00A55BC2"/>
     <w:rsid w:val="00A56AB7"/>
     <w:rsid w:val="00A61775"/>
     <w:rsid w:val="00A70677"/>
     <w:rsid w:val="00A70C25"/>
     <w:rsid w:val="00A71B69"/>
     <w:rsid w:val="00A7309A"/>
     <w:rsid w:val="00A74D5B"/>
     <w:rsid w:val="00A7784A"/>
     <w:rsid w:val="00A813E8"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00A864D4"/>
+    <w:rsid w:val="00A8713B"/>
     <w:rsid w:val="00A903B7"/>
     <w:rsid w:val="00A916CE"/>
     <w:rsid w:val="00A94CA1"/>
     <w:rsid w:val="00A96BC6"/>
     <w:rsid w:val="00AA1574"/>
     <w:rsid w:val="00AA5C6B"/>
     <w:rsid w:val="00AA603B"/>
     <w:rsid w:val="00AA6E64"/>
     <w:rsid w:val="00AA7C64"/>
     <w:rsid w:val="00AB1FA5"/>
     <w:rsid w:val="00AB2606"/>
     <w:rsid w:val="00AB3D53"/>
     <w:rsid w:val="00AB50CC"/>
     <w:rsid w:val="00AB66C5"/>
     <w:rsid w:val="00AB7B4C"/>
     <w:rsid w:val="00AC0BF4"/>
     <w:rsid w:val="00AC1C65"/>
     <w:rsid w:val="00AC2527"/>
     <w:rsid w:val="00AC3332"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00AC7CCF"/>
     <w:rsid w:val="00AD0D41"/>
     <w:rsid w:val="00AD4AA3"/>
     <w:rsid w:val="00AD572F"/>
     <w:rsid w:val="00AD6469"/>
+    <w:rsid w:val="00AE1B10"/>
     <w:rsid w:val="00AE4270"/>
     <w:rsid w:val="00AE4945"/>
     <w:rsid w:val="00AE694F"/>
     <w:rsid w:val="00AE7EA8"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00B0025B"/>
     <w:rsid w:val="00B00F45"/>
     <w:rsid w:val="00B03B1A"/>
     <w:rsid w:val="00B03B92"/>
     <w:rsid w:val="00B05ABF"/>
     <w:rsid w:val="00B06FB4"/>
     <w:rsid w:val="00B104E4"/>
     <w:rsid w:val="00B105C8"/>
     <w:rsid w:val="00B1115F"/>
     <w:rsid w:val="00B1158D"/>
     <w:rsid w:val="00B12B04"/>
     <w:rsid w:val="00B13E8A"/>
     <w:rsid w:val="00B15357"/>
     <w:rsid w:val="00B20B75"/>
     <w:rsid w:val="00B2141B"/>
+    <w:rsid w:val="00B21F1B"/>
     <w:rsid w:val="00B2244F"/>
     <w:rsid w:val="00B2469A"/>
     <w:rsid w:val="00B25E9D"/>
     <w:rsid w:val="00B2704F"/>
     <w:rsid w:val="00B2751A"/>
     <w:rsid w:val="00B277E8"/>
     <w:rsid w:val="00B32426"/>
     <w:rsid w:val="00B3420B"/>
     <w:rsid w:val="00B353AB"/>
     <w:rsid w:val="00B361AF"/>
     <w:rsid w:val="00B4168C"/>
     <w:rsid w:val="00B422E8"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B42EE6"/>
     <w:rsid w:val="00B44515"/>
     <w:rsid w:val="00B455D7"/>
     <w:rsid w:val="00B463FE"/>
     <w:rsid w:val="00B51AB7"/>
     <w:rsid w:val="00B51DB8"/>
     <w:rsid w:val="00B562A6"/>
     <w:rsid w:val="00B60485"/>
     <w:rsid w:val="00B61048"/>
     <w:rsid w:val="00B61CEA"/>
+    <w:rsid w:val="00B676D4"/>
     <w:rsid w:val="00B710F5"/>
     <w:rsid w:val="00B73035"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00B738E7"/>
     <w:rsid w:val="00B74CF0"/>
     <w:rsid w:val="00B757EC"/>
     <w:rsid w:val="00B821E7"/>
     <w:rsid w:val="00B83351"/>
     <w:rsid w:val="00B83F47"/>
     <w:rsid w:val="00B8511A"/>
     <w:rsid w:val="00B8597F"/>
     <w:rsid w:val="00B907BA"/>
     <w:rsid w:val="00B92F95"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96953"/>
     <w:rsid w:val="00B96A8E"/>
     <w:rsid w:val="00BA2C93"/>
     <w:rsid w:val="00BA53E9"/>
     <w:rsid w:val="00BA6B4A"/>
     <w:rsid w:val="00BB1574"/>
     <w:rsid w:val="00BB15A4"/>
     <w:rsid w:val="00BB5D82"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BC06BA"/>
@@ -2207,242 +2418,257 @@
     <w:rsid w:val="00C81B81"/>
     <w:rsid w:val="00C8304A"/>
     <w:rsid w:val="00C93038"/>
     <w:rsid w:val="00C932EC"/>
     <w:rsid w:val="00C955FA"/>
     <w:rsid w:val="00C95731"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00C9746A"/>
     <w:rsid w:val="00CA2879"/>
     <w:rsid w:val="00CA4156"/>
     <w:rsid w:val="00CA5016"/>
     <w:rsid w:val="00CA555B"/>
     <w:rsid w:val="00CB0DD8"/>
     <w:rsid w:val="00CB2BB1"/>
     <w:rsid w:val="00CB2E5B"/>
     <w:rsid w:val="00CB3925"/>
     <w:rsid w:val="00CB5FBF"/>
     <w:rsid w:val="00CB7C0B"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC21CA"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CC7FC0"/>
     <w:rsid w:val="00CD306B"/>
     <w:rsid w:val="00CD6C8E"/>
     <w:rsid w:val="00CD6EC2"/>
+    <w:rsid w:val="00CD7638"/>
     <w:rsid w:val="00CE27CE"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00CE571D"/>
     <w:rsid w:val="00CE78F0"/>
+    <w:rsid w:val="00CF1191"/>
     <w:rsid w:val="00CF1E90"/>
     <w:rsid w:val="00CF398C"/>
     <w:rsid w:val="00CF6532"/>
     <w:rsid w:val="00CF72C1"/>
     <w:rsid w:val="00D04403"/>
     <w:rsid w:val="00D14162"/>
     <w:rsid w:val="00D14BD8"/>
     <w:rsid w:val="00D15B47"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D26660"/>
     <w:rsid w:val="00D26991"/>
     <w:rsid w:val="00D3039E"/>
     <w:rsid w:val="00D34ECF"/>
+    <w:rsid w:val="00D3690E"/>
     <w:rsid w:val="00D37EA0"/>
     <w:rsid w:val="00D40011"/>
     <w:rsid w:val="00D41799"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D42F5A"/>
     <w:rsid w:val="00D4303A"/>
     <w:rsid w:val="00D50E7E"/>
     <w:rsid w:val="00D51DE1"/>
     <w:rsid w:val="00D538F7"/>
     <w:rsid w:val="00D54B1D"/>
     <w:rsid w:val="00D552C1"/>
     <w:rsid w:val="00D55F79"/>
     <w:rsid w:val="00D578A6"/>
     <w:rsid w:val="00D57CC3"/>
     <w:rsid w:val="00D6084A"/>
     <w:rsid w:val="00D60FD2"/>
     <w:rsid w:val="00D64335"/>
     <w:rsid w:val="00D6463D"/>
+    <w:rsid w:val="00D668F4"/>
     <w:rsid w:val="00D70F0D"/>
     <w:rsid w:val="00D72581"/>
     <w:rsid w:val="00D74C4F"/>
     <w:rsid w:val="00D76B74"/>
     <w:rsid w:val="00D812D8"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00D84F7D"/>
     <w:rsid w:val="00D85838"/>
     <w:rsid w:val="00D85F9C"/>
     <w:rsid w:val="00D869ED"/>
     <w:rsid w:val="00D921AC"/>
     <w:rsid w:val="00D9556F"/>
     <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00D9718C"/>
     <w:rsid w:val="00DA0618"/>
     <w:rsid w:val="00DA1225"/>
     <w:rsid w:val="00DA4D13"/>
     <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA54F7"/>
     <w:rsid w:val="00DA6515"/>
     <w:rsid w:val="00DA6C6E"/>
     <w:rsid w:val="00DA71CF"/>
     <w:rsid w:val="00DB3154"/>
+    <w:rsid w:val="00DB4287"/>
     <w:rsid w:val="00DB46CA"/>
     <w:rsid w:val="00DB5ABC"/>
     <w:rsid w:val="00DC48EA"/>
     <w:rsid w:val="00DC56B6"/>
+    <w:rsid w:val="00DD1D34"/>
     <w:rsid w:val="00DE1FF6"/>
     <w:rsid w:val="00DE27B8"/>
     <w:rsid w:val="00DE2DFE"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF0FA4"/>
+    <w:rsid w:val="00DF2C85"/>
     <w:rsid w:val="00DF2E35"/>
     <w:rsid w:val="00DF5140"/>
     <w:rsid w:val="00DF7CB5"/>
     <w:rsid w:val="00E02A41"/>
     <w:rsid w:val="00E06CCC"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E1171B"/>
     <w:rsid w:val="00E12684"/>
     <w:rsid w:val="00E15EE0"/>
     <w:rsid w:val="00E160E3"/>
     <w:rsid w:val="00E163A7"/>
     <w:rsid w:val="00E2157A"/>
     <w:rsid w:val="00E25132"/>
     <w:rsid w:val="00E251D6"/>
     <w:rsid w:val="00E31CA5"/>
     <w:rsid w:val="00E336F1"/>
     <w:rsid w:val="00E36BCE"/>
     <w:rsid w:val="00E379A8"/>
     <w:rsid w:val="00E37C32"/>
     <w:rsid w:val="00E450E1"/>
     <w:rsid w:val="00E456B2"/>
     <w:rsid w:val="00E5026D"/>
     <w:rsid w:val="00E5033E"/>
     <w:rsid w:val="00E518DE"/>
     <w:rsid w:val="00E54262"/>
     <w:rsid w:val="00E552BE"/>
     <w:rsid w:val="00E56C79"/>
     <w:rsid w:val="00E57DB5"/>
     <w:rsid w:val="00E603B4"/>
     <w:rsid w:val="00E62622"/>
     <w:rsid w:val="00E6365F"/>
     <w:rsid w:val="00E647E0"/>
     <w:rsid w:val="00E66498"/>
     <w:rsid w:val="00E67015"/>
+    <w:rsid w:val="00E74819"/>
     <w:rsid w:val="00E74DE1"/>
     <w:rsid w:val="00E75EC6"/>
+    <w:rsid w:val="00E77293"/>
     <w:rsid w:val="00E82894"/>
     <w:rsid w:val="00E871CF"/>
     <w:rsid w:val="00E87713"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00E92FA0"/>
     <w:rsid w:val="00E97084"/>
     <w:rsid w:val="00EA064C"/>
     <w:rsid w:val="00EA081C"/>
     <w:rsid w:val="00EA0D3C"/>
     <w:rsid w:val="00EA1843"/>
     <w:rsid w:val="00EA692E"/>
     <w:rsid w:val="00EB1095"/>
     <w:rsid w:val="00EB2D70"/>
     <w:rsid w:val="00EB308B"/>
     <w:rsid w:val="00EB74AF"/>
     <w:rsid w:val="00EB7A92"/>
+    <w:rsid w:val="00EC233A"/>
     <w:rsid w:val="00EC2F23"/>
     <w:rsid w:val="00EC7604"/>
+    <w:rsid w:val="00ED09AB"/>
     <w:rsid w:val="00ED7728"/>
     <w:rsid w:val="00EE14ED"/>
-    <w:rsid w:val="00EE4477"/>
     <w:rsid w:val="00EE4FDB"/>
     <w:rsid w:val="00EE5588"/>
     <w:rsid w:val="00EE5940"/>
     <w:rsid w:val="00EE6103"/>
     <w:rsid w:val="00EE6F71"/>
     <w:rsid w:val="00EE70BF"/>
+    <w:rsid w:val="00EF224E"/>
     <w:rsid w:val="00EF43A6"/>
     <w:rsid w:val="00EF4AF9"/>
     <w:rsid w:val="00EF687C"/>
     <w:rsid w:val="00F00BDC"/>
     <w:rsid w:val="00F00C18"/>
     <w:rsid w:val="00F038A1"/>
     <w:rsid w:val="00F06E8E"/>
     <w:rsid w:val="00F14748"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F1680D"/>
     <w:rsid w:val="00F16D99"/>
     <w:rsid w:val="00F2112E"/>
     <w:rsid w:val="00F215E7"/>
     <w:rsid w:val="00F2225F"/>
     <w:rsid w:val="00F22284"/>
     <w:rsid w:val="00F30FF0"/>
     <w:rsid w:val="00F31DE4"/>
     <w:rsid w:val="00F34A66"/>
     <w:rsid w:val="00F3617B"/>
     <w:rsid w:val="00F37368"/>
     <w:rsid w:val="00F37771"/>
     <w:rsid w:val="00F37E27"/>
+    <w:rsid w:val="00F400D1"/>
+    <w:rsid w:val="00F41E82"/>
     <w:rsid w:val="00F42885"/>
     <w:rsid w:val="00F465E1"/>
     <w:rsid w:val="00F50852"/>
     <w:rsid w:val="00F529BD"/>
     <w:rsid w:val="00F53E12"/>
     <w:rsid w:val="00F54DF7"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F631A2"/>
     <w:rsid w:val="00F634DA"/>
     <w:rsid w:val="00F64C2E"/>
     <w:rsid w:val="00F65F90"/>
     <w:rsid w:val="00F7080F"/>
     <w:rsid w:val="00F71B05"/>
     <w:rsid w:val="00F80F1E"/>
     <w:rsid w:val="00F82400"/>
     <w:rsid w:val="00F90508"/>
     <w:rsid w:val="00F908D8"/>
     <w:rsid w:val="00FA1A08"/>
     <w:rsid w:val="00FA358A"/>
     <w:rsid w:val="00FA4DA1"/>
     <w:rsid w:val="00FA5CD5"/>
     <w:rsid w:val="00FA5E79"/>
     <w:rsid w:val="00FA6045"/>
     <w:rsid w:val="00FB1BE0"/>
     <w:rsid w:val="00FB21EE"/>
     <w:rsid w:val="00FB44AA"/>
     <w:rsid w:val="00FB5B24"/>
     <w:rsid w:val="00FC6783"/>
     <w:rsid w:val="00FC6D50"/>
     <w:rsid w:val="00FD2E0F"/>
     <w:rsid w:val="00FD3E03"/>
     <w:rsid w:val="00FD4ADB"/>
     <w:rsid w:val="00FE0761"/>
+    <w:rsid w:val="00FE0B50"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE24C7"/>
     <w:rsid w:val="00FE4C24"/>
     <w:rsid w:val="00FE5633"/>
     <w:rsid w:val="00FE7200"/>
     <w:rsid w:val="00FE7E31"/>
     <w:rsid w:val="00FF445E"/>
+    <w:rsid w:val="00FF4CC4"/>
     <w:rsid w:val="00FF5933"/>
     <w:rsid w:val="00FF6A42"/>
     <w:rsid w:val="01890C8E"/>
     <w:rsid w:val="0192644D"/>
     <w:rsid w:val="01C82573"/>
     <w:rsid w:val="02B1ABEE"/>
     <w:rsid w:val="02BDF841"/>
     <w:rsid w:val="02F481A1"/>
     <w:rsid w:val="031FA737"/>
     <w:rsid w:val="039A37BD"/>
     <w:rsid w:val="03D27F11"/>
     <w:rsid w:val="04A22778"/>
     <w:rsid w:val="0541F195"/>
     <w:rsid w:val="05449AD4"/>
     <w:rsid w:val="05DF9293"/>
     <w:rsid w:val="05FBF9E9"/>
     <w:rsid w:val="06234867"/>
     <w:rsid w:val="06567B49"/>
     <w:rsid w:val="0659F391"/>
     <w:rsid w:val="0684C5C3"/>
     <w:rsid w:val="06CE6778"/>
     <w:rsid w:val="0708D46A"/>
     <w:rsid w:val="070A3BAA"/>
     <w:rsid w:val="0818E7CB"/>
     <w:rsid w:val="086006DA"/>
@@ -3302,51 +3528,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0085008F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
@@ -4235,82 +4460,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="15" ma:versionID="0e961774a96be3fd22fade66fce1f617">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="106e467713f2e771558a994d8bc6c5d7" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
               </xsd:all>
@@ -4501,59 +4707,70 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC51CE3-92EC-4403-87E7-17E175A4B0CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
@@ -4584,105 +4801,113 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6FF834F-DC75-4DD2-8380-55F8F5CACA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2062</Characters>
+  <Pages>3</Pages>
+  <Words>532</Words>
+  <Characters>4311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2312</CharactersWithSpaces>
+  <CharactersWithSpaces>4834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tuula Helle-Kuusjoki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>