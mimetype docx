--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -12,1634 +12,1696 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1749DD94" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apilan omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 28.1.2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20.5.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="07C643F2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2951D6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">raportti koskee ajanjakso </w:t>
+      </w:r>
+      <w:r w:rsidR="00487773" w:rsidRPr="00E54541">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>28.1.2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 20.5.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38355E0D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="7265F45B" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> yksikön</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> verkkosivuilla, www-osoitteessa:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="0018000F" w:rsidP="00487773">
+    <w:p w14:paraId="4C5C4CE1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="0BFE3D77" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="0018000F" w:rsidP="00487773">
       <w:r w:rsidRPr="0018000F">
         <w:t>https://www.tavana.fi/toimipaikat/tavana-apila/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3388BD05" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="1FC84AE6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>Seurantaraportilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="61EE2A7A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="08E06AC2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. Keskeisin omavalvonnan </w:t>
+        <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246C3F30" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="67C0DC71" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00E54541">
+        <w:t xml:space="preserve">Keskeisin omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>seurantamenetelmä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> on kuitenkin avoin keskustelu ja luottamuksellinen ilmapiiri työyhteisön ja koko yhteisön kesken. Apilassa keskustellaan, kuunnellaan ja kuullaan sekä asiakkaita että työtovereita. Kehittämisehdotuksien osalta analysoidaan aina, mitä voidaan toteuttaa ja miten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="6CD5CA3E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="60BC9BA4" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve">Joka tiistai Apilassa pidetään tiimipalaveri, jossa käydään systemaattisesti läpi yksikköä koskevia yleisiä asioita sekä asiakkaiden kuntoutumista tukevia asioita. Tiimipalaveri on paikka, jossa käsitellään myös palautteita ja poikkeamia sekä seurataan vuokrasopimusten, palvelusopimusten, palveluiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>toteuttamisuunnitelmien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> sekä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>tuva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>-mittareiden ajantasaisuutta ja päivitystarvetta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3EABCACE" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5F900DB6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 17.12.2025. – 28.1.2025</w:t>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla 28.1.202</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>6 – 20.5.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="346AE6E5" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="0428A8A0" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="26D9B5E7" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="0924261B" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme perusteella asiakkaamme ovat varsin tyytyväisiä palveluiden toteutumiseen. Kyselyn NPS luku on 45. Yli puolet vastaajista olivat erittäin tyytyväisiä saamaansa tukeen ja palveluun. Noin neljäsosa vastaajista olivat palveluun melko tyytyväisiä. Asukkaat ovat tyytyväisiä saamaansa ohjaukseen ja hyvä ruoka sai useampia erityismainintoja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4AD67C5A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="216D586C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
-        <w:t xml:space="preserve">Apilan ruokalistaa ollaan uudistamassa alkuvuodesta 2026, vastaamaan vielä paremmin ravitsemussuosituksia, kasvispainotteiden ravinnonsaannin toteutumista, asiakkaiden toiveita sekä taloudellista ja ergonomista tapaa toteuttaa ruokahuoltoa. Pyrimme yksikössä tekemään mahdollisimman paljon sellaista ruokaa, joka sopii kaikille asukkaille. </w:t>
+        <w:t>Apilan ruokalistaa ollaan uudist</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>ettu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54541">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>keväällä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54541">
+        <w:t xml:space="preserve"> 2026, vastaamaan vielä paremmin ravitsemussuosituksia, kasvispainotteiden ravinnonsaannin toteutumista, asiakkaiden toiveita sekä taloudellista ja ergonomista tapaa toteuttaa ruokahuoltoa. Pyrimme yksikössä tekemään mahdollisimman paljon sellaista ruokaa, joka sopii kaikille asukkaille. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>Tällä hetkellä uusi ruokalista on kokeiluvaiheessa ja sitä hiotaan käytäntöön sopivaksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7AE5E4E6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="608B3833" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Asiakkaiden osallisuutta on vahvistettu lisäämällä ryhmätoimintoja ja yhteistiloilla tapahtuvaa yhteistä tekemistä. Tällä hetkellä käynnissä on kävelyryhmä 2 kertaa viikossa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>kokkikerho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> 1 krt viikossa. Vuoroviikoin liikuntapäivä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>Joo.Areenalla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> tai toimintapäivä yksiköllä sekä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>käsityökerho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
-        <w:t xml:space="preserve">. Viikonloppuisin asukkailla on </w:t>
-[...3 lines deleted...]
-        <w:t>mahdollisuus halutessaan osallistua yksikön ruoanlaittoon. Yhteistilat ovat päivittäin auki ruokailujen yhteydessä ja lisäksi käytössämme on Kasikoksi kutsuttu toinen yhteistila, jossa asukkaat voivat viettää aikaa sekä itsenäisesti että yhdessä ohjaajien kanssa. Virallisempi yhteisökokous on kerran kuukaudessa.</w:t>
+        <w:t>. Viikonloppuisin asukkailla on mahdollisuus halutessaan osallistua yksikön ruoanlaittoon. Yhteistilat ovat päivittäin auki ruokailujen yhteydessä ja lisäksi käytössämme on Kasikoksi kutsuttu toinen yhteistila, jossa asukkaat voivat viettää aikaa sekä itsenäisesti että yhdessä ohjaajien kanssa. Virallisempi yhteisökokous on kerran kuukaudessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="57F7E50D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="5C1B0C79" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t>Keväällä henkiin herää kasvimaakokonaisuus, jonka ideointia, suunnittelua ja valmistelevaa työtä aloitetaan jo talvella. Apilalla on oma kasvimaapalsta noin 1km päässä yksiköstä.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="14BA5540" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="4B65432E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve">Asiakaskokemusta ja tyytyväisyyttä palveluihin seuraamme päivittäisellä tasolla </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:t>arkisissa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> keskustelussa. Apilassa asiakasta kuunnellaan ja kuullaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="06CF07C4" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4F69ABB1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="23EC75B3" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="416C2A0C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> yksiköllä</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54541">
         <w:t xml:space="preserve"> on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="6D95D5EA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="283C5DC2" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:t>Poikkeamien osalta huomasimme, että erityisesti muita poikkeamia kuin lääke- ja vaaratilannepoikkeamia jää raportoimatta. Panostamme jatkossa siihen, että kaikenlaiset poikkeamat tulevat kirjattua raportointijärjestelmään ja yhdessä käsitellyiksi.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Organisaatiotasolla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> poikkeamien raportointia on kehitetty siten, että poikkeamat on jaettu kolmeen eri kategoriaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2EE596BF" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="38D4EADD" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tulevaisuudessa haluamme määritellä laatutekijöitä myös </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>yksikkötasolla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä arjen työn tasolla. Mitä konkreettista tarkoittaa laatu Apilassa ja miten voimme sitä mitata? Pohdimme </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>myös</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> miten ”arjen laatu” saataisiin kuvattua mittareineen myös omavalvontasuunnitelmaan tulevaisuudessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5B42F314" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="32743B74" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54541">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Laatutyössä olemme edenneet siten, että omavalvontasuunnitelman päivittämisen myötä kokosimme kuvan Apilan toimintaa raamittavista tekijöistä, sekä Apilan laatutekijät. Kuva alla.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3019AE47" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00696D44" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="643FAB2A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00696D44" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F9D4C35" wp14:editId="5081898F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41E7EED6" wp14:editId="79C257EA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1270635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2713990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1781175" cy="1533525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Tekstiruutu 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1781175" cy="1533525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>HENKILÖKESKEINEN TYÖOTE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>kohtaaminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">yksilöllisen </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t xml:space="preserve">kasvun </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>tukeminen</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7F9D4C35" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="41E7EED6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstiruutu 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:100.05pt;margin-top:213.7pt;width:140.25pt;height:120.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS0wUFMgIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817K8JKlgOXATuChg&#10;JAHsImeaIi2hFIclKUvu13dIyY6R9lT0Qg05+3szWtx3tSJHYV0FOqfpaEyJ0ByKSh9y+n23/nRH&#10;ifNMF0yBFjk9CUfvlx8/LFqTiQmUoAphCQbRLmtNTkvvTZYkjpeiZm4ERmhUSrA183i1h6SwrMXo&#10;tUom4/FN0oItjAUunMPXx15JlzG+lIL7Zymd8ETlFGvz8bTx3IczWS5YdrDMlBUfymD/UEXNKo1J&#10;L6EemWeksdUfoeqKW3Ag/YhDnYCUFRexB+wmHb/rZlsyI2IvCI4zF5jc/wvLn44vllRFTueUaFYj&#10;RTvxw/nKNo1vyDwA1BqXod3WoKXvvkCHRJ/fHT6Gvjtp6/DFjgjqEerTBV7RecKD0+1dmt5iHo66&#10;dD6dzicxfvLmbqzzXwXUJAg5tchfhJUdN85jKWh6NgnZNKwrpSKHSpM2pzfT+Tg6XDTooTQ6hib6&#10;YoPku303dLaH4oSNWehnwxm+rjD5hjn/wiwOA/aCA+6f8ZAKMAkMEiUl2F9/ew/2yBFqKWlxuHLq&#10;fjbMCkrUN43sfU5nszCN8TKb307wYq81+2uNbuoHwPlNcZUMj2Kw9+osSgv1K+7BKmRFFdMcc+fU&#10;n8UH34887hEXq1U0wvkzzG/01vAQOsAZoN11r8yaAX+P1D3BeQxZ9o6G3rYnYtV4kFXkKADcozrg&#10;jrMbqRv2LCzH9T1avf0Nlr8BAAD//wMAUEsDBBQABgAIAAAAIQBoLCEt4QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BToNAEEDvJv7DZky82aUEEZGlaUgaE6OH1l68DewWiOwsstsW/XrHUz1O&#10;5uXNm2I120GczOR7RwqWiwiEocbpnloF+/fNXQbCBySNgyOj4Nt4WJXXVwXm2p1pa0670AqWkM9R&#10;QRfCmEvpm85Y9As3GuLdwU0WA49TK/WEZ5bbQcZRlEqLPfGFDkdTdab53B2tgpdq84bbOrbZz1A9&#10;vx7W49f+416p25t5/QQimDlcYPjL53Qoual2R9JeDArYvmRUQRI/JCCYSLIoBVErSNPsEWRZyP8/&#10;lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUtMFBTICAABVBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaCwhLeEAAAALAQAADwAAAAAAAAAA&#10;AAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>HENKILÖKESKEINEN TYÖOTE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>kohtaaminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">yksilöllisen </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t xml:space="preserve">kasvun </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>tukeminen</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="148719FB" wp14:editId="1DFC5C4C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB3937C" wp14:editId="172DD00B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2832735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2733040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1724025"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Tekstiruutu 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1724025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>YKSILÖTYÖ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t xml:space="preserve">oma </w:t>
                             </w:r>
                             <w:r>
                               <w:t>PATO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>omaohjaajat</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>verkostot</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>terveydenhoito</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                          <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="148719FB" id="Tekstiruutu 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:223.05pt;margin-top:215.2pt;width:2in;height:135.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBneVRvNAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRkQGlEqFgrpklV&#10;WwmmPhvHIdYcn2c7JOzX7+wARd2epr04Z9/57r7vO2dx1zeKHIR1EnRBx6OUEqE5lFLvC/p9u/40&#10;p8R5pkumQIuCHoWjd8uPHxadyUUGNahSWIJJtMs7U9Dae5MnieO1aJgbgREanRXYhnnc2n1SWtZh&#10;9kYlWZrOkg5saSxw4RyePgxOuoz5q0pw/1xVTniiCoq9+bjauO7CmiwXLN9bZmrJT22wf+iiYVJj&#10;0UuqB+YZaa38I1UjuQUHlR9xaBKoKslFxIBoxuk7NJuaGRGxIDnOXGhy/y8tfzq8WCLLgs4o0axB&#10;ibbih/PStq1vySwQ1BmXY9zGYKTvv0CPQp/PHR4G3H1lm/BFRAT9SPXxQq/oPeHh0jybz1N0cfSN&#10;b7JJmk1DnuTturHOfxXQkGAU1KJ+kVZ2eHR+CD2HhGoa1lKpqKHSpEMQn6dpvHDxYHKlsUYAMTQb&#10;LN/v+oj6AmQH5RHxWRhGxBm+ltjDI3P+hVmcCewb59w/41IpwFpwsiipwf7623mIR6nQS0mHM1ZQ&#10;97NlVlCivmkU8XY8mYShjJvJ9CbDjb327K49um3uAcd4jC/K8GiGeK/OZmWhecXnsApV0cU0x9oF&#10;9Wfz3g+Tj8+Ji9UqBuEYGuYf9cbwkDqwGhje9q/MmpMMHhV8gvM0svydGkPsoMeq9VDJKFXgeWD1&#10;RD+OcBT79NzCG7nex6i3n8LyNwAAAP//AwBQSwMEFAAGAAgAAAAhAHClU5/iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonTaUNsSpqkgVEqKHll56c2I3ibDXIXbbwNez&#10;nOA2uzOafZuvRmfZxQyh8yghmQhgBmuvO2wkHN43DwtgISrUyno0Er5MgFVxe5OrTPsr7sxlHxtG&#10;JRgyJaGNsc84D3VrnAoT3xsk7+QHpyKNQ8P1oK5U7iyfCjHnTnVIF1rVm7I19cf+7CS8lput2lVT&#10;t/i25cvbad1/Ho6PUt7fjetnYNGM8S8Mv/iEDgUxVf6MOjArIU3nCUVJzEQKjBJPs5Q2FQmRLIEX&#10;Of//Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3lUbzQCAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcKVTn+IAAAALAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2FB3937C" id="Tekstiruutu 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:223.05pt;margin-top:215.2pt;width:2in;height:135.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBneVRvNAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRkQGlEqFgrpklV&#10;WwmmPhvHIdYcn2c7JOzX7+wARd2epr04Z9/57r7vO2dx1zeKHIR1EnRBx6OUEqE5lFLvC/p9u/40&#10;p8R5pkumQIuCHoWjd8uPHxadyUUGNahSWIJJtMs7U9Dae5MnieO1aJgbgREanRXYhnnc2n1SWtZh&#10;9kYlWZrOkg5saSxw4RyePgxOuoz5q0pw/1xVTniiCoq9+bjauO7CmiwXLN9bZmrJT22wf+iiYVJj&#10;0UuqB+YZaa38I1UjuQUHlR9xaBKoKslFxIBoxuk7NJuaGRGxIDnOXGhy/y8tfzq8WCLLgs4o0axB&#10;ibbih/PStq1vySwQ1BmXY9zGYKTvv0CPQp/PHR4G3H1lm/BFRAT9SPXxQq/oPeHh0jybz1N0cfSN&#10;b7JJmk1DnuTturHOfxXQkGAU1KJ+kVZ2eHR+CD2HhGoa1lKpqKHSpEMQn6dpvHDxYHKlsUYAMTQb&#10;LN/v+oj6AmQH5RHxWRhGxBm+ltjDI3P+hVmcCewb59w/41IpwFpwsiipwf7623mIR6nQS0mHM1ZQ&#10;97NlVlCivmkU8XY8mYShjJvJ9CbDjb327K49um3uAcd4jC/K8GiGeK/OZmWhecXnsApV0cU0x9oF&#10;9Wfz3g+Tj8+Ji9UqBuEYGuYf9cbwkDqwGhje9q/MmpMMHhV8gvM0svydGkPsoMeq9VDJKFXgeWD1&#10;RD+OcBT79NzCG7nex6i3n8LyNwAAAP//AwBQSwMEFAAGAAgAAAAhAHClU5/iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonTaUNsSpqkgVEqKHll56c2I3ibDXIXbbwNez&#10;nOA2uzOafZuvRmfZxQyh8yghmQhgBmuvO2wkHN43DwtgISrUyno0Er5MgFVxe5OrTPsr7sxlHxtG&#10;JRgyJaGNsc84D3VrnAoT3xsk7+QHpyKNQ8P1oK5U7iyfCjHnTnVIF1rVm7I19cf+7CS8lput2lVT&#10;t/i25cvbad1/Ho6PUt7fjetnYNGM8S8Mv/iEDgUxVf6MOjArIU3nCUVJzEQKjBJPs5Q2FQmRLIEX&#10;Of//Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3lUbzQCAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcKVTn+IAAAALAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>YKSILÖTYÖ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t xml:space="preserve">oma </w:t>
                       </w:r>
                       <w:r>
                         <w:t>PATO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>omaohjaajat</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>verkostot</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>terveydenhoito</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                    <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="756D863B" wp14:editId="05C36F3C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53930139" wp14:editId="49A2CFA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2880360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>685166</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="1695450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Tekstiruutu 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1714500" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>ARJEN RUTIINIT</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>vuorokausirytmi</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>ravinto</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>lepo</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t xml:space="preserve"> liikkuminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                          <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="756D863B" id="Tekstiruutu 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:226.8pt;margin-top:53.95pt;width:135pt;height:133.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoqfq+MgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGUj25EWNFdUVVa&#10;7a4E1Z6N45Cotse1HRL66zt2CEu3PVW9mBnPZD7ee2Z52ylJjsK6GnRO09GYEqE5FLU+5PTbbvPh&#10;EyXOM10wCVrk9CQcvV29f7dsTSYmUIEshCVYRLusNTmtvDdZkjheCcXcCIzQGCzBKubRtYeksKzF&#10;6komk/F4nrRgC2OBC+fw9r4P0lWsX5aC+6eydMITmVOczcfTxnMfzmS1ZNnBMlPV/DwG+4cpFKs1&#10;Nr2UumeekcbWf5RSNbfgoPQjDiqBsqy5iDvgNun4zTbbihkRd0FwnLnA5P5fWf54fLakLnK6oEQz&#10;hRTtxHfna9s0viGLAFBrXIZ5W4OZvvsMHRI93Du8DHt3pVXhFzciGEeoTxd4RecJDx8t0ulsjCGO&#10;sXR+M0Mv1ElePzfW+S8CFAlGTi3yF2Flxwfn+9QhJXTTsKmljBxKTdqczj9iyd8iWFxq7BGW6IcN&#10;lu/2Xdx6Miyyh+KE+1noJeIM39Q4wwNz/plZ1ATOjTr3T3iUErAXnC1KKrA//3Yf8pEqjFLSosZy&#10;6n40zApK5FeNJN6k02kQZXSms8UEHXsd2V9HdKPuAGWc4osyPJoh38vBLC2oF3wO69AVQ0xz7J1T&#10;P5h3vlc+Picu1uuYhDI0zD/oreGhdMAuILzrXpg1Zxo8MvgIgxpZ9oaNPrdHfd14KOtIVcC5R/UM&#10;P0o4kn1+buGNXPsx6/VPYfULAAD//wMAUEsDBBQABgAIAAAAIQCUrcNN4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWEr30a00naZKExKCw8Yu3NzGayuapDTZVvj1eCc4&#10;2u+j14+z9Wg6cabBt84qeJxEIMhWTre2VnB43z4sQfiAVmPnLCn4Jg/r/PYmw1S7i93ReR9qwSXW&#10;p6igCaFPpfRVQwb9xPVkOTu6wWDgcailHvDC5aaTcRQtpMHW8oUGeyoaqj73J6Pgpdi+4a6MzfKn&#10;K55fj5v+6/AxV+r+btw8gQg0hj8YrvqsDjk7le5ktRedgtl8umCUgyhZgWAiia+bUsE0ma1A5pn8&#10;/0P+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACip+r4yAgAAXAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJStw03iAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="53930139" id="Tekstiruutu 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:226.8pt;margin-top:53.95pt;width:135pt;height:133.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoqfq+MgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGUj25EWNFdUVVa&#10;7a4E1Z6N45Cotse1HRL66zt2CEu3PVW9mBnPZD7ee2Z52ylJjsK6GnRO09GYEqE5FLU+5PTbbvPh&#10;EyXOM10wCVrk9CQcvV29f7dsTSYmUIEshCVYRLusNTmtvDdZkjheCcXcCIzQGCzBKubRtYeksKzF&#10;6komk/F4nrRgC2OBC+fw9r4P0lWsX5aC+6eydMITmVOczcfTxnMfzmS1ZNnBMlPV/DwG+4cpFKs1&#10;Nr2UumeekcbWf5RSNbfgoPQjDiqBsqy5iDvgNun4zTbbihkRd0FwnLnA5P5fWf54fLakLnK6oEQz&#10;hRTtxHfna9s0viGLAFBrXIZ5W4OZvvsMHRI93Du8DHt3pVXhFzciGEeoTxd4RecJDx8t0ulsjCGO&#10;sXR+M0Mv1ElePzfW+S8CFAlGTi3yF2Flxwfn+9QhJXTTsKmljBxKTdqczj9iyd8iWFxq7BGW6IcN&#10;lu/2Xdx6Miyyh+KE+1noJeIM39Q4wwNz/plZ1ATOjTr3T3iUErAXnC1KKrA//3Yf8pEqjFLSosZy&#10;6n40zApK5FeNJN6k02kQZXSms8UEHXsd2V9HdKPuAGWc4osyPJoh38vBLC2oF3wO69AVQ0xz7J1T&#10;P5h3vlc+Picu1uuYhDI0zD/oreGhdMAuILzrXpg1Zxo8MvgIgxpZ9oaNPrdHfd14KOtIVcC5R/UM&#10;P0o4kn1+buGNXPsx6/VPYfULAAD//wMAUEsDBBQABgAIAAAAIQCUrcNN4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWEr30a00naZKExKCw8Yu3NzGayuapDTZVvj1eCc4&#10;2u+j14+z9Wg6cabBt84qeJxEIMhWTre2VnB43z4sQfiAVmPnLCn4Jg/r/PYmw1S7i93ReR9qwSXW&#10;p6igCaFPpfRVQwb9xPVkOTu6wWDgcailHvDC5aaTcRQtpMHW8oUGeyoaqj73J6Pgpdi+4a6MzfKn&#10;K55fj5v+6/AxV+r+btw8gQg0hj8YrvqsDjk7le5ktRedgtl8umCUgyhZgWAiia+bUsE0ma1A5pn8&#10;/0P+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACip+r4yAgAAXAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJStw03iAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>ARJEN RUTIINIT</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>vuorokausirytmi</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>ravinto</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>lepo</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00E84FEF" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t xml:space="preserve"> liikkuminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                    <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="358F168E" wp14:editId="4D61238C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06045139" wp14:editId="6EACA33D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1242060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>704215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1819275" cy="1533525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Tekstiruutu 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1819275" cy="1533525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>YHTEISÖLLISYYS</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t xml:space="preserve"> osallisuus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t>vaikuttaminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t>ryhmätoiminnat</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                          <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="358F168E" id="Tekstiruutu 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:97.8pt;margin-top:55.45pt;width:143.25pt;height:120.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GIAJNgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQAaWlEqFgrpkmo&#10;rQRVn43jkGiOz7MdEvbrd3YIRd2epr04Z9/57r7vO2dx39WSHIWxFaiMxqMxJUJxyCt1yOjrbv1l&#10;Tol1TOVMghIZPQlL75efPy1anYoJlCBzYQgmUTZtdUZL53QaRZaXomZ2BFoodBZgauZwaw5RbliL&#10;2WsZTcbjm6gFk2sDXFiLp4+9ky5D/qIQ3D0XhRWOyIxiby6sJqx7v0bLBUsPhumy4uc22D90UbNK&#10;YdFLqkfmGGlM9UequuIGLBRuxKGOoCgqLgIGRBOPP6DZlkyLgAXJsfpCk/1/afnT8cWQKs8oCqVY&#10;jRLtxA/rKtM0riFzT1CrbYpxW42RrvsKHQo9nFs89Li7wtT+i4gI+pHq04Ve0TnC/aV5fDe5TSjh&#10;6IuT6TSZJD5P9H5dG+u+CaiJNzJqUL9AKzturOtDhxBfTcG6kjJoKBVpM3ozTcbhwsWDyaXCGh5E&#10;36y3XLfvAurpAGQP+QnxGehHxGq+rrCHDbPuhRmcCYSEc+6ecSkkYC04W5SUYH797dzHo1TopaTF&#10;Gcuo/dkwIyiR3xWKeBfPZn4ow2aW3E5wY649+2uPauoHwDGO8UVpHkwf7+RgFgbqN3wOK18VXUxx&#10;rJ1RN5gPrp98fE5crFYhCMdQM7dRW819as+qZ3jXvTGjzzI4VPAJhmlk6Qc1+thej1XjoKiCVJ7n&#10;ntUz/TjCQezzc/Nv5Hofot5/CsvfAAAA//8DAFBLAwQUAAYACAAAACEAweu6xeIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h8008WYXsDQUWZqGpDExemjtxdvCToF0P5Ddtuiv&#10;dzzV27yZJ+88U6wno9kFR987KyCeR8DQNk71thVw+Ng+ZsB8kFZJ7SwK+EYP6/L+rpC5cle7w8s+&#10;tIxKrM+lgC6EIefcNx0a6eduQEu7oxuNDBTHlqtRXqncaJ5E0ZIb2Vu60MkBqw6b0/5sBLxW23e5&#10;qxOT/ejq5e24Gb4On6kQD7Np8wws4BRuMPzpkzqU5FS7s1WeacqrdEkoDXG0AkbEIktiYLWApzRZ&#10;AC8L/v+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GIAJNgIAAFwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB67rF4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="06045139" id="Tekstiruutu 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:97.8pt;margin-top:55.45pt;width:143.25pt;height:120.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GIAJNgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQAaWlEqFgrpkmo&#10;rQRVn43jkGiOz7MdEvbrd3YIRd2epr04Z9/57r7vO2dx39WSHIWxFaiMxqMxJUJxyCt1yOjrbv1l&#10;Tol1TOVMghIZPQlL75efPy1anYoJlCBzYQgmUTZtdUZL53QaRZaXomZ2BFoodBZgauZwaw5RbliL&#10;2WsZTcbjm6gFk2sDXFiLp4+9ky5D/qIQ3D0XhRWOyIxiby6sJqx7v0bLBUsPhumy4uc22D90UbNK&#10;YdFLqkfmGGlM9UequuIGLBRuxKGOoCgqLgIGRBOPP6DZlkyLgAXJsfpCk/1/afnT8cWQKs8oCqVY&#10;jRLtxA/rKtM0riFzT1CrbYpxW42RrvsKHQo9nFs89Li7wtT+i4gI+pHq04Ve0TnC/aV5fDe5TSjh&#10;6IuT6TSZJD5P9H5dG+u+CaiJNzJqUL9AKzturOtDhxBfTcG6kjJoKBVpM3ozTcbhwsWDyaXCGh5E&#10;36y3XLfvAurpAGQP+QnxGehHxGq+rrCHDbPuhRmcCYSEc+6ecSkkYC04W5SUYH797dzHo1TopaTF&#10;Gcuo/dkwIyiR3xWKeBfPZn4ow2aW3E5wY649+2uPauoHwDGO8UVpHkwf7+RgFgbqN3wOK18VXUxx&#10;rJ1RN5gPrp98fE5crFYhCMdQM7dRW819as+qZ3jXvTGjzzI4VPAJhmlk6Qc1+thej1XjoKiCVJ7n&#10;ntUz/TjCQezzc/Nv5Hofot5/CsvfAAAA//8DAFBLAwQUAAYACAAAACEAweu6xeIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h8008WYXsDQUWZqGpDExemjtxdvCToF0P5Ddtuiv&#10;dzzV27yZJ+88U6wno9kFR987KyCeR8DQNk71thVw+Ng+ZsB8kFZJ7SwK+EYP6/L+rpC5cle7w8s+&#10;tIxKrM+lgC6EIefcNx0a6eduQEu7oxuNDBTHlqtRXqncaJ5E0ZIb2Vu60MkBqw6b0/5sBLxW23e5&#10;qxOT/ejq5e24Gb4On6kQD7Np8wws4BRuMPzpkzqU5FS7s1WeacqrdEkoDXG0AkbEIktiYLWApzRZ&#10;AC8L/v+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GIAJNgIAAFwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB67rF4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>YHTEISÖLLISYYS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t xml:space="preserve"> osallisuus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t>vaikuttaminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="007902DA" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t>ryhmätoiminnat</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+                    <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="229D8329" wp14:editId="0FBD7272">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FFF4974" wp14:editId="2FB1CF5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3575685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2199640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="9525" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Tekstiruutu 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="5400000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>TILAAJIEN VAATIMUKSET</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="229D8329" id="Tekstiruutu 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:281.55pt;margin-top:173.2pt;width:339.75pt;height:26.25pt;rotation:90;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx1ApSpwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r05SZ+2COkXWosOA&#10;oi3WDD0rspQYk0VNYmJnXz9KirOu26XDfDAk6vGJfCJ5cdm3hu2UDw3Yio9PRpwpK6Fu7LriX5c3&#10;7845CyhsLQxYVfG9Cvxy/vbNRedmagIbMLXyjEhsmHWu4htENyuKIDeqFeEEnLJ0qMG3Amnr10Xt&#10;RUfsrSkmo9H7ogNfOw9ShUDW63zI54lfayXxXuugkJmKU2yY/j79V/FfzC/EbO2F2zTyEIb4hyha&#10;0Vi69Eh1LVCwrW/+oGob6SGAxhMJbQFaN1KlHCib8ehFNo8b4VTKhcQJ7ihT+H+08m734FlT09uR&#10;PFa09EZL9S1g47db3DKykkSdCzNCPjrCYv8ReoIP9kDGmHmvfcs8kMLTchS/pAdlyAhN3Puj3KpH&#10;JslYno7L88mUM0lnp/SdTSNpkbkip/MBPyloWVxU3NNzJlaxuw2YoQMkwgOYpr5pjEmbWELqyni2&#10;E/T4Qkpl8TS7G7cR2TxNkWaqVHTRI8XwG5mxkdJCJM/gaCmiLjn/tMK9URFn7BelSdSUeI7Fr1cx&#10;lFx51BokyFB/lG9yiEBN/K/0PbhEb5UK/pX+R6d0P1g8+reNBZ8EOyqTRTOYXp8C1xk/SJEFiFpg&#10;v+pTWZVDnayg3lP5pAqh7IOTNw296q0I+CA8NR0ZaZDgPf20ga7icFhxtgH/42/2iKdeoFPOOmri&#10;iofvW+EVZ+azpS75MC5LosW0KadnE9r45yer5yd2214Blco4RZeWEY9mWGoP7RPNm0W8lY6ElXR3&#10;xXFYXmF+YJpXUi0WCUR97gTe2kcnI3VUOdbssn8S3h0KG6kl7mBodzF7Ud8ZGz0tLLYIuknFH3XO&#10;qh70pxmRSvcwz+IQer5PqF9Td/4TAAD//wMAUEsDBBQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMDbhOyqVCl3pAq2l56c+NtHBHbUew24e8x&#10;Jziu5mnmbbWebc9uNIbOO4R8kQEj13jduRbheNg+rYCFqJxWvXeE8E0B1vX9XaVK7Sf3Sbd9bFkq&#10;caFUCCbGoeQ8NIasCgs/kEvZxY9WxXSOLdejmlK57bnIMsmt6lxaMGqgjaHma3+1CE0uNq+Hj52R&#10;F29PkzzO23Y3Iz4+zO9vwCLN8Q+GX/2kDnVyOvur04H1CKullAlFeBYFsAQUosiBnRGWuXgBXlf8&#10;/wv1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx1ApSpwIAAL0FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="6FFF4974" id="Tekstiruutu 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:281.55pt;margin-top:173.2pt;width:339.75pt;height:26.25pt;rotation:90;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx1ApSpwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r05SZ+2COkXWosOA&#10;oi3WDD0rspQYk0VNYmJnXz9KirOu26XDfDAk6vGJfCJ5cdm3hu2UDw3Yio9PRpwpK6Fu7LriX5c3&#10;7845CyhsLQxYVfG9Cvxy/vbNRedmagIbMLXyjEhsmHWu4htENyuKIDeqFeEEnLJ0qMG3Amnr10Xt&#10;RUfsrSkmo9H7ogNfOw9ShUDW63zI54lfayXxXuugkJmKU2yY/j79V/FfzC/EbO2F2zTyEIb4hyha&#10;0Vi69Eh1LVCwrW/+oGob6SGAxhMJbQFaN1KlHCib8ehFNo8b4VTKhcQJ7ihT+H+08m734FlT09uR&#10;PFa09EZL9S1g47db3DKykkSdCzNCPjrCYv8ReoIP9kDGmHmvfcs8kMLTchS/pAdlyAhN3Puj3KpH&#10;JslYno7L88mUM0lnp/SdTSNpkbkip/MBPyloWVxU3NNzJlaxuw2YoQMkwgOYpr5pjEmbWELqyni2&#10;E/T4Qkpl8TS7G7cR2TxNkWaqVHTRI8XwG5mxkdJCJM/gaCmiLjn/tMK9URFn7BelSdSUeI7Fr1cx&#10;lFx51BokyFB/lG9yiEBN/K/0PbhEb5UK/pX+R6d0P1g8+reNBZ8EOyqTRTOYXp8C1xk/SJEFiFpg&#10;v+pTWZVDnayg3lP5pAqh7IOTNw296q0I+CA8NR0ZaZDgPf20ga7icFhxtgH/42/2iKdeoFPOOmri&#10;iofvW+EVZ+azpS75MC5LosW0KadnE9r45yer5yd2214Blco4RZeWEY9mWGoP7RPNm0W8lY6ElXR3&#10;xXFYXmF+YJpXUi0WCUR97gTe2kcnI3VUOdbssn8S3h0KG6kl7mBodzF7Ud8ZGz0tLLYIuknFH3XO&#10;qh70pxmRSvcwz+IQer5PqF9Td/4TAAD//wMAUEsDBBQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMDbhOyqVCl3pAq2l56c+NtHBHbUew24e8x&#10;Jziu5mnmbbWebc9uNIbOO4R8kQEj13jduRbheNg+rYCFqJxWvXeE8E0B1vX9XaVK7Sf3Sbd9bFkq&#10;caFUCCbGoeQ8NIasCgs/kEvZxY9WxXSOLdejmlK57bnIMsmt6lxaMGqgjaHma3+1CE0uNq+Hj52R&#10;F29PkzzO23Y3Iz4+zO9vwCLN8Q+GX/2kDnVyOvur04H1CKullAlFeBYFsAQUosiBnRGWuXgBXlf8&#10;/wv1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx1ApSpwIAAL0FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>TILAAJIEN VAATIMUKSET</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71DC3BE1" wp14:editId="28F216FC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536D1619" wp14:editId="1AF5ABD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-1815467</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2218690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="9525" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Tekstiruutu 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>APILAN OMAT SÄÄNNÖT</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="71DC3BE1" id="Tekstiruutu 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-142.95pt;margin-top:174.7pt;width:339.75pt;height:26.25pt;rotation:-90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG5f55qAIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQtLYOKFHUgpkkI&#10;0GDi2XXsJprj8+xrk+7X72w3hbG9MC0PkX3+7vPdd3c+v+hbw7bKhwZsycdHI86UlVA1dl3yb4/X&#10;H045CyhsJQxYVfKdCvxi8f7deefmagI1mEp5RiQ2zDtX8hrRzYsiyFq1IhyBU5YONfhWIG39uqi8&#10;6Ii9NcVkNDopOvCV8yBVCGS9yod8kfi1VhLvtA4KmSk5xYbp79N/Ff/F4lzM1164upH7MMQ/RNGK&#10;xtKlB6orgYJtfPMHVdtIDwE0HkloC9C6kSrlQNmMR6+yeaiFUykXEie4g0zh/9HK2+29Z01V8jPO&#10;rGipRI/qe8DGbza4YWdRoM6FOeEeHCGx/wQ9FXqwBzLGvHvtW+aB9B2fUF3oS3JQgozgpPzuoLbq&#10;kUkyTo/H09PJjDNJZ8f0fZxF1iKTRVLnA35W0LK4KLmnaiZWsb0JmKEDJMIDmKa6boxJm9hB6tJ4&#10;thVUeyGlsnic3Y2rRTbPUqSZKvVc9Egx/EZmbKS0EMkzOFqKKEwWIK1wZ1TEGftVadI0JZ5j8etV&#10;DCU3Hk0GCTK0H+WbHCJQE/8bffcu0Vulfn+j/8Ep3Q8WD/5tY8EnwQ7KZNEMpvJT4DrjBymyAFEL&#10;7Fd96qpU0mhZQbWj/kktQtkHJ68bquqNCHgvPM0cGekdwTv6aQNdyWG/4qwG//Nv9oinUaBTzjqa&#10;4ZKHHxvhFWfmi6UhORtPp0SLaTOdfZzQxr88Wb08sZv2EqhVxim6tIx4NMNSe2if6LlZxlvpSFhJ&#10;d5cch+Ul5gLTcyXVcplANOZO4I19cDJSR5Vjzz72T8K7fWMjjcQtDNMu5q/6O2Ojp4XlBkE3qfmf&#10;Vd3rT09Eat39cxbfoJf7hHp+dBe/AAAA//8DAFBLAwQUAAYACAAAACEAd922TtsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid0p80xKkQAnGm7QNs7W0SNV5HsZuEt8ec&#10;4Dia0cw35X52nRhpCK1nDdlCgSA23rZcazgdP55yECEiW+w8k4ZvCrCv7u9KLKyf+IvGQ6xFKuFQ&#10;oIYmxr6QMpiGHIaF74mTd/GDw5jkUEs74JTKXSeXSm2kw5bTQoM9vTVkroeb04CTm5Uzn8f3XbZy&#10;Jpejug4XrR8f5tcXEJHm+BeGX/yEDlViOvsb2yA6DcvtJiU1PK93IJKfqwzEWcM2W69AVqX8f6D6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbl/nmoAgAAvAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfdtk7bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="536D1619" id="Tekstiruutu 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-142.95pt;margin-top:174.7pt;width:339.75pt;height:26.25pt;rotation:-90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG5f55qAIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQtLYOKFHUgpkkI&#10;0GDi2XXsJprj8+xrk+7X72w3hbG9MC0PkX3+7vPdd3c+v+hbw7bKhwZsycdHI86UlVA1dl3yb4/X&#10;H045CyhsJQxYVfKdCvxi8f7deefmagI1mEp5RiQ2zDtX8hrRzYsiyFq1IhyBU5YONfhWIG39uqi8&#10;6Ii9NcVkNDopOvCV8yBVCGS9yod8kfi1VhLvtA4KmSk5xYbp79N/Ff/F4lzM1164upH7MMQ/RNGK&#10;xtKlB6orgYJtfPMHVdtIDwE0HkloC9C6kSrlQNmMR6+yeaiFUykXEie4g0zh/9HK2+29Z01V8jPO&#10;rGipRI/qe8DGbza4YWdRoM6FOeEeHCGx/wQ9FXqwBzLGvHvtW+aB9B2fUF3oS3JQgozgpPzuoLbq&#10;kUkyTo/H09PJjDNJZ8f0fZxF1iKTRVLnA35W0LK4KLmnaiZWsb0JmKEDJMIDmKa6boxJm9hB6tJ4&#10;thVUeyGlsnic3Y2rRTbPUqSZKvVc9Egx/EZmbKS0EMkzOFqKKEwWIK1wZ1TEGftVadI0JZ5j8etV&#10;DCU3Hk0GCTK0H+WbHCJQE/8bffcu0Vulfn+j/8Ep3Q8WD/5tY8EnwQ7KZNEMpvJT4DrjBymyAFEL&#10;7Fd96qpU0mhZQbWj/kktQtkHJ68bquqNCHgvPM0cGekdwTv6aQNdyWG/4qwG//Nv9oinUaBTzjqa&#10;4ZKHHxvhFWfmi6UhORtPp0SLaTOdfZzQxr88Wb08sZv2EqhVxim6tIx4NMNSe2if6LlZxlvpSFhJ&#10;d5cch+Ul5gLTcyXVcplANOZO4I19cDJSR5Vjzz72T8K7fWMjjcQtDNMu5q/6O2Ojp4XlBkE3qfmf&#10;Vd3rT09Eat39cxbfoJf7hHp+dBe/AAAA//8DAFBLAwQUAAYACAAAACEAd922TtsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid0p80xKkQAnGm7QNs7W0SNV5HsZuEt8ec&#10;4Dia0cw35X52nRhpCK1nDdlCgSA23rZcazgdP55yECEiW+w8k4ZvCrCv7u9KLKyf+IvGQ6xFKuFQ&#10;oIYmxr6QMpiGHIaF74mTd/GDw5jkUEs74JTKXSeXSm2kw5bTQoM9vTVkroeb04CTm5Uzn8f3XbZy&#10;Jpejug4XrR8f5tcXEJHm+BeGX/yEDlViOvsb2yA6DcvtJiU1PK93IJKfqwzEWcM2W69AVqX8f6D6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbl/nmoAgAAvAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfdtk7bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>APILAN OMAT SÄÄNNÖT</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A6878EB" wp14:editId="44F3B220">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DCDA953" wp14:editId="35E5AFAB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4799330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Tekstiruutu 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                          <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00027D7D">
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
@@ -1653,609 +1715,655 @@
                               <w:t>TAVANAN ARVOT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6A6878EB" id="Tekstiruutu 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:377.9pt;width:339.75pt;height:26.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu3HhHoQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjpJk7aL6lRZq06T&#10;qrZaO/WZYIjRMMcAx87++h1gp123l07zA4b7xd3Hd3d+0Tea7ITzCkxJp0cTSoThUCmzLem3x+sP&#10;Z5T4wEzFNBhR0r3w9GL1/t15Z5diBjXoSjiCQYxfdrakdQh2WRSe16Jh/gisMKiU4BoW8Oi2ReVY&#10;h9EbXcwmk5OiA1dZB1x4j9KrrKSrFF9KwcOdlF4EokuKuYW0urRu4lqsztly65itFR/SYP+QRcOU&#10;wUsPoa5YYKR16o9QjeIOPMhwxKEpQErFRaoBq5lOXlXzUDMrUi0IjrcHmPz/C8tvd/eOqArfbkqJ&#10;YQ2+0aP47oNybRtaglKEqLN+iZYPFm1D/wl6NB/lHoWx8l66Jv6xJoJ6BHt/AFj0gXAUzo+n87PZ&#10;ghKOumP8ThcxTPHsbZ0PnwU0JG5K6vABE65sd+NDNh1N4mUetKquldbpEEkjLrUjO4bPzTgXJhxn&#10;d21rlsWLCX7DrYlm0SPl8FswbWJIAzF4vjdKiohErjjtwl6LaKfNVyERxlR4zsVtNzGVzDVsBgRk&#10;ZBzWmxyiocT4b/QdXKK3SBR/o//BKd0PJhz8G2XAJcAOyGTQdEjvjYnLbD9CkQGIWIR+0ycinYzM&#10;2EC1R8I4yF3nLb9W+Ko3zId75rDNEBIcHeEOF6mhKykMO0pqcD//Jo/2yH7UUtJh25bU/2iZE5To&#10;Lwb74uN0Po99ng7zxekMD+6lZvNSY9rmEpAqSH3MLm2jfdDjVjponnDCrOOtqGKG490lDeP2MuQH&#10;xgnFxXqdjLCzLQs35sHyGDqiHDn72D8xZwdiB2yJWxgbnC1f8TvbRk8D6zaAVIn8EeeM6oA/ToVE&#10;3WGCxbHz8pysnufs6hcAAAD//wMAUEsDBBQABgAIAAAAIQAxB9EE3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMhTQjZVFUljgi1QKXetrFJIuJ1ZLtpytdjTuW4mtXM&#10;e+VyMr0YtfOdZYT7WQJCc21Vxw3Cx/vLXQ7CB2JFvWWNcNYeltX1VUmFsife6HEbGhFL2BeE0IYw&#10;FFL6utWG/MwOmmP2ZZ2hEE/XSOXoFMtNL+dJspCGOo4LLQ163er6e3s0CI+fm7OTqzc5rrNX+hnN&#10;bp/NDeLtzbR6BhH0FC7P8Icf0aGKTAd7ZOVFjxBFAkKWplEgxovsKQVxQMiT/AFkVcr/AtUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7ceEehAgAArwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADEH0QTfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="5DCDA953" id="Tekstiruutu 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:377.9pt;width:339.75pt;height:26.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu3HhHoQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjpJk7aL6lRZq06T&#10;qrZaO/WZYIjRMMcAx87++h1gp123l07zA4b7xd3Hd3d+0Tea7ITzCkxJp0cTSoThUCmzLem3x+sP&#10;Z5T4wEzFNBhR0r3w9GL1/t15Z5diBjXoSjiCQYxfdrakdQh2WRSe16Jh/gisMKiU4BoW8Oi2ReVY&#10;h9EbXcwmk5OiA1dZB1x4j9KrrKSrFF9KwcOdlF4EokuKuYW0urRu4lqsztly65itFR/SYP+QRcOU&#10;wUsPoa5YYKR16o9QjeIOPMhwxKEpQErFRaoBq5lOXlXzUDMrUi0IjrcHmPz/C8tvd/eOqArfbkqJ&#10;YQ2+0aP47oNybRtaglKEqLN+iZYPFm1D/wl6NB/lHoWx8l66Jv6xJoJ6BHt/AFj0gXAUzo+n87PZ&#10;ghKOumP8ThcxTPHsbZ0PnwU0JG5K6vABE65sd+NDNh1N4mUetKquldbpEEkjLrUjO4bPzTgXJhxn&#10;d21rlsWLCX7DrYlm0SPl8FswbWJIAzF4vjdKiohErjjtwl6LaKfNVyERxlR4zsVtNzGVzDVsBgRk&#10;ZBzWmxyiocT4b/QdXKK3SBR/o//BKd0PJhz8G2XAJcAOyGTQdEjvjYnLbD9CkQGIWIR+0ycinYzM&#10;2EC1R8I4yF3nLb9W+Ko3zId75rDNEBIcHeEOF6mhKykMO0pqcD//Jo/2yH7UUtJh25bU/2iZE5To&#10;Lwb74uN0Po99ng7zxekMD+6lZvNSY9rmEpAqSH3MLm2jfdDjVjponnDCrOOtqGKG490lDeP2MuQH&#10;xgnFxXqdjLCzLQs35sHyGDqiHDn72D8xZwdiB2yJWxgbnC1f8TvbRk8D6zaAVIn8EeeM6oA/ToVE&#10;3WGCxbHz8pysnufs6hcAAAD//wMAUEsDBBQABgAIAAAAIQAxB9EE3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMhTQjZVFUljgi1QKXetrFJIuJ1ZLtpytdjTuW4mtXM&#10;e+VyMr0YtfOdZYT7WQJCc21Vxw3Cx/vLXQ7CB2JFvWWNcNYeltX1VUmFsife6HEbGhFL2BeE0IYw&#10;FFL6utWG/MwOmmP2ZZ2hEE/XSOXoFMtNL+dJspCGOo4LLQ163er6e3s0CI+fm7OTqzc5rrNX+hnN&#10;bp/NDeLtzbR6BhH0FC7P8Icf0aGKTAd7ZOVFjxBFAkKWplEgxovsKQVxQMiT/AFkVcr/AtUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7ceEehAgAArwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADEH0QTfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00487773" w:rsidRPr="00027D7D" w:rsidRDefault="00487773" w:rsidP="00487773">
+                    <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00027D7D">
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>TAVANAN ARVOT</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54055EE6" wp14:editId="6D167F42">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4790F6C8" wp14:editId="1F583152">
             <wp:extent cx="6053455" cy="4323144"/>
             <wp:effectExtent l="0" t="323850" r="0" b="172720"/>
             <wp:docPr id="12" name="Kaaviokuva 12"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="79964E22" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1640736D" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4198E6DA" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="21DD1343" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>TAVANA APILAN LAADUN OSATEKIJÄT 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3938B18E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Apilan työtä raamittavat Tavanan arvot, lainsäädäntö, tilaajien vaatimukset sekä yksikön omat säännöt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4F00619D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Laadun osatekijät jaamme neljään kategoriaan: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5CAD9362" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Yhteisöllisyys</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="09FBFE28" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Arjen rutiinit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2351F90F" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Henkilökeskeinen työote</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1ACC7497" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Yksilötyö</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="30A18AEA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E261A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Tämän raamituksen ja jaottelun pohjalta lähdemme rakentamaan Apilan omaa arjen laatuseurantaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="405B067A" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7F145D7E" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4B53AF8C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="6482629A" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="790D987D" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="199FFEDB" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2A00CC62" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7BADA79C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="50040DF9" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4698DE80" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="719CB48E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47094">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="23C7A68C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="3D4CFF2F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00F47094">
-        <w:t xml:space="preserve">Apilan henkilöstötilanne on erittäin hyvä. Vakituista, koulutuettua, moniammatillista henkilöstöä on riittävästi vastaamaan asiakkaidemme palveluiden toteutumisesta. Syyskuussa Apilassa aloitti kaksi uutta sosionomi (AMK) koulutettua ohjaajaa. Sairaanhoitajan palvelut Apilalla on etänä käytössään joka arkipäivä virka-aikaan, säännöllisesti yksiköllä paikan päällä noin joka kolmas viikko ja aina tarvittaessa. Apilan lääkehoidosta vastaa yksiköiden yhteinen sairaanhoitaja. Joulukuussa yksi Apilan vakituinen työntekijä siirtyi toisiin tehtäviin. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Apilan henkilöstötilanne on </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>hyvä.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F47094">
-        <w:t>Rekry</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Vakituista, koulutuettua, moniammatillista henkilöstöä on riittävästi vastaamaan asiakkaidemme palveluiden toteutumisesta. Syyskuussa Apilassa aloitti kaksi uutta sosionomi (AMK) koulutettua ohjaajaa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE67C00" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="1E2FE23F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00F47094">
-        <w:t xml:space="preserve"> paikan täyttämiseksi avattiin välittömästi ja on jo toteutettu. Uusi </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Sairaanhoitajan palvelut Apilalla on käytössään</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t xml:space="preserve"> etänä</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F47094">
-        <w:t>lähihoitaja-ohjaaja</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> joka arkipäivä virka-aikaan</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">on </w:t>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>Sairaanhoitaja on s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
-        <w:t>aloitta</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ostojen suhteen on osittain epävarmaa. </w:t>
+        <w:t>äännöllisesti yksiköllä paikan päällä noin joka kolmas viikko ja aina tarvittaessa. Apilan lääkehoidosta vastaa yksiköiden yhteinen sairaanhoitaja</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t xml:space="preserve"> tiiviissä yhteistyössä toimipaikalla lääkehoidosta vastaavan lähihoitajan kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2E0740FD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="6754E2EE" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0CB7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alkuvuodesta henkilöstötilannetta haastoivat kasvaneet sairauspoissaolot, joihin on puututtu asianmukaisella tavalla ja asiakastyön laadukas toteutuminen turvaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E92A711" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1B201284" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47094">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3873158A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="320E22D4" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00F47094">
-        <w:t xml:space="preserve">Apilalla on vakaa tilanne sekä henkilöstön, että talouden osalta. Sitoutunut ja ammattitaitoinen henkilökunta pitää hyvää huolta asiakkaistamme. Sekä henkilökunta että asiakkaat ovat kyselytutkimusten mukaan tyytyväisiä. </w:t>
+        <w:t>Apila</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>n kevät oli paikoitellen haastava henkilöstötilanteen vuoksi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47094">
+        <w:t xml:space="preserve"> Sitoutunut ja ammattitaitoinen henkilökunta </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t xml:space="preserve">onnistui kuitenkin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47094">
+        <w:t>pitä</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t>mään</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47094">
+        <w:t xml:space="preserve"> hyvää huolta asiakkaistamme</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t xml:space="preserve"> myös poikkeusjärjestelyillä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47094">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635AF4BB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="336BA258" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00F47094">
+        <w:t xml:space="preserve">Sekä henkilökunta että asiakkaat ovat kyselytutkimusten mukaan tyytyväisiä. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t>Apila</w:t>
       </w:r>
       <w:r>
         <w:t>ssa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
-        <w:t xml:space="preserve"> on hyvä ilmapiiri niin henkilöstön kuin asiakkaiden keskuudessa ja se heijastuu käytäntöön sujuvana arkena ja psykologisesti turvallisena ilmapiirinä.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> on hyvä ilmapiiri niin henkilöstön kuin asiakkaiden keskuudessa ja se heijastuu käytäntöön sujuvana arkena</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7">
+        <w:t xml:space="preserve"> myös poikkeuksellisemmissa tilanteissa.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="433FDFD6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="047AF4BB" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47094">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7C0B5131" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5936CBE5" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r>
         <w:t xml:space="preserve">Keskitymme </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F47094">
         <w:t xml:space="preserve"> Apilassa </w:t>
       </w:r>
       <w:r>
         <w:t>edelleen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t xml:space="preserve"> omavalvonnan käytännön toteuttamisen kehittämiseen. Tällä hetkellä valvonnan vastuualueet ja -tehtävät on jaettu ja omavalvontasuunnitelmassa määritelty suunnitelmallisempi valvonta aloitettu. Tavoitteenamme on </w:t>
       </w:r>
       <w:r>
         <w:t>edelleen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t xml:space="preserve"> kehittää A</w:t>
       </w:r>
       <w:r>
         <w:t>pilan</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t xml:space="preserve"> omavalvonnan sisäistä raportointia ja tiedon kulkua. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2638FD37" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="7356E578" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00F47094">
         <w:t>Isona kehittämiskohteena olemme nostaneet fokukseen kirjaamisen kehittämisen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vuonna 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47094">
         <w:t>. Kirjaamista ja sen merkitystä käsitellään viikkokokouksissa, arkityön lomassa sekä erillisissä kirjaamiskoulutuksissa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="67AE192A" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="1D0841BE" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r>
         <w:t xml:space="preserve">Lisäksi käynnistämme konkreettisella tasolla yksikön omaa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>laatytyötä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="60CED590" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="79E3D059" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r>
         <w:t xml:space="preserve">Olemme hyödyntäneet kehittämistyössä Helsingin kaupungin toukokuussa 2025 tekemän valvontakäynnin pohjalta nousseita kehittämisehdotuksia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="33BCDAC6" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="6F219BE5" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r w:rsidRPr="00F47094">
         <w:t>Veera Väisänen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="77668258" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:r>
         <w:t>Yksikönjohtaja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00B24" w:rsidRDefault="00D00B24" w:rsidP="00271347">
+    <w:p w14:paraId="32A36860" w14:textId="77777777" w:rsidR="00D00B24" w:rsidRDefault="00D00B24" w:rsidP="00271347">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D00B24" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00082BEA" w:rsidRDefault="00082BEA" w:rsidP="004D3A3F">
+    <w:p w14:paraId="55CCEC41" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00082BEA" w:rsidRDefault="00082BEA" w:rsidP="004D3A3F">
+    <w:p w14:paraId="07AAC8A7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2281,215 +2389,215 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat Alternates">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004D3A3F" w:rsidRPr="0095537F" w:rsidRDefault="0095537F" w:rsidP="0095537F">
+  <w:p w14:paraId="10C3C514" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="0095537F" w:rsidRDefault="006A0CB7" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00082BEA" w:rsidRDefault="00082BEA" w:rsidP="004D3A3F">
+    <w:p w14:paraId="7757DE6B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00082BEA" w:rsidRDefault="00082BEA" w:rsidP="004D3A3F">
+    <w:p w14:paraId="769C1741" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="66E7F72B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DEDB694" wp14:editId="33822EE6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BC2DB78" wp14:editId="4D6A33E1">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="6C0217EB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001E6709" w:rsidRDefault="001E6709" w:rsidP="001E6709">
+  <w:p w14:paraId="275C7068" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="0095537F">
+  <w:p w14:paraId="62FD6B05" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="244DECF2" wp14:editId="5C87CD04">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E551BCC" wp14:editId="221851E1">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+  <w:p w14:paraId="2EFF7DE7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="004D3A3F" w:rsidRDefault="004D3A3F" w:rsidP="001E6709">
+  <w:p w14:paraId="1A8DCDA7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B32537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBE2F258"/>
     <w:lvl w:ilvl="0" w:tplc="CD4ECFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3226,139 +3334,140 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091441A"/>
     <w:rsid w:val="00082BEA"/>
     <w:rsid w:val="0018000F"/>
     <w:rsid w:val="00182D3B"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="00487773"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
+    <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006D75BF"/>
     <w:rsid w:val="00740E55"/>
     <w:rsid w:val="0089702F"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="0091441A"/>
     <w:rsid w:val="0094500A"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009651D0"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="00A52562"/>
     <w:rsid w:val="00AA643A"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
     <w:rsid w:val="00BD5205"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
     <w:rsid w:val="00D97A49"/>
     <w:rsid w:val="00DE4AE9"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A96B201"/>
+  <w14:docId w14:val="5A6DF548"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FDC52365-4177-49C2-BC27-7F4AB2E3D4ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
@@ -7608,52 +7717,52 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{39B173AE-57D6-4A29-B3FE-044B5E39A1B9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="18903303">
-          <a:off x="789073" y="17591"/>
-          <a:ext cx="2535727" cy="2391888"/>
+          <a:off x="789040" y="17591"/>
+          <a:ext cx="2535764" cy="2391924"/>
         </a:xfrm>
         <a:prstGeom prst="heart">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -7703,63 +7812,63 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="220472" tIns="220472" rIns="220472" bIns="220472" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1377950">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="fi-FI" sz="3100" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1141290" y="644686"/>
-        <a:ext cx="1690485" cy="996620"/>
+        <a:off x="1141262" y="644695"/>
+        <a:ext cx="1690510" cy="996635"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{00F05B65-E6E4-45BF-B722-AC88E2AAD4E6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2637857">
-          <a:off x="2767327" y="-43444"/>
-          <a:ext cx="2468659" cy="2525447"/>
+          <a:off x="2767323" y="-43444"/>
+          <a:ext cx="2468696" cy="2525485"/>
         </a:xfrm>
         <a:prstGeom prst="heart">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-13333"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-13333"/>
@@ -7809,63 +7918,63 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="227584" tIns="227584" rIns="227584" bIns="227584" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1422400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="fi-FI" sz="3200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="-5400000">
-        <a:off x="3548572" y="320653"/>
-        <a:ext cx="1052269" cy="1645773"/>
+        <a:off x="3548579" y="320659"/>
+        <a:ext cx="1052286" cy="1645798"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{050FD214-29A7-4C03-A829-7581B61EF23C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="8025325">
-          <a:off x="2634781" y="1964598"/>
-          <a:ext cx="2390866" cy="2208307"/>
+          <a:off x="2634775" y="1964627"/>
+          <a:ext cx="2390901" cy="2208340"/>
         </a:xfrm>
         <a:prstGeom prst="heart">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-26667"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-26667"/>
@@ -7918,63 +8027,63 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="227584" tIns="227584" rIns="227584" bIns="227584" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1422400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fi-FI" sz="3200" kern="1200"/>
             <a:t> </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="10800000">
-        <a:off x="3099719" y="2672322"/>
-        <a:ext cx="1593910" cy="920128"/>
+        <a:off x="3099720" y="2672362"/>
+        <a:ext cx="1593934" cy="920142"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{B1D5C7FA-C09A-408C-A78C-8E2611B99E36}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="13491399">
-          <a:off x="920643" y="1966196"/>
-          <a:ext cx="2329319" cy="2168602"/>
+          <a:off x="920612" y="1966225"/>
+          <a:ext cx="2329353" cy="2168634"/>
         </a:xfrm>
         <a:prstGeom prst="heart">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-40000"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:alpha val="90000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="-40000"/>
@@ -8024,63 +8133,63 @@
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="227584" tIns="227584" rIns="227584" bIns="227584" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1422400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="fi-FI" sz="3200" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm rot="5400000">
-        <a:off x="1569777" y="2338110"/>
-        <a:ext cx="903584" cy="1552879"/>
+        <a:off x="1569755" y="2338145"/>
+        <a:ext cx="903597" cy="1552902"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{5BCA6AED-B292-4809-8811-D3FCC59B7897}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2705827" y="1775171"/>
-          <a:ext cx="641800" cy="558087"/>
+          <a:off x="2705822" y="1775198"/>
+          <a:ext cx="641810" cy="558095"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -8123,52 +8232,52 @@
         </a:scene3d>
         <a:sp3d prstMaterial="dkEdge">
           <a:bevelT w="8200" h="38100"/>
         </a:sp3d>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{FB3B08B0-D230-4380-83A4-40327748FE9E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="10800000">
-          <a:off x="2705827" y="1989820"/>
-          <a:ext cx="641800" cy="558087"/>
+          <a:off x="2705822" y="1989850"/>
+          <a:ext cx="641810" cy="558095"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst/>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent3">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent3">
                 <a:tint val="40000"/>
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -10223,81 +10332,81 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD314512-4CAA-4D86-844F-D86B60D69E8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C5C6850-A3EA-4786-A8F4-77315CB73071}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>721</Words>
-  <Characters>5845</Characters>
+  <Words>736</Words>
+  <Characters>5963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6553</CharactersWithSpaces>
+  <CharactersWithSpaces>6686</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helvi Turpeinen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>