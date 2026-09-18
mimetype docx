--- v1 (2026-06-20)
+++ v2 (2026-09-18)
@@ -12,1696 +12,1768 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="1749DD94" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1749DD94" w14:textId="65EFFC0D" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apilan omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidR="009A7F18" w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>20.5.2026</w:t>
+        <w:t>2.9.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C643F2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+    <w:p w14:paraId="07C643F2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C2951D6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+    <w:p w14:paraId="5C2951D6" w14:textId="7A8761CD" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">raportti koskee ajanjakso </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00487773" w:rsidRPr="00E54541">
+        <w:t>raportti koskee ajanjakso 20.5.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F18" w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>28.1.2025</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> – 20.5.2026</w:t>
+        <w:t xml:space="preserve"> – 31.8.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38355E0D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="38355E0D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="7265F45B" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on luettavissa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> verkkosivuilla, www-osoitteessa:</w:t>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> yksikön verkkosivuilla, www-osoitteessa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5C4CE1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0018000F">
+    <w:p w14:paraId="4C5C4CE1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="0BFE3D77" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="0018000F" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>https://www.tavana.fi/toimipaikat/tavana-apila/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3388BD05" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w14:paraId="1FC84AE6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3388BD05" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="1FC84AE6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>Seurantaraportilla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EE2A7A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="61EE2A7A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="08E06AC2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, raportoinnilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246C3F30" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="246C3F30" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="67C0DC71" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Keskeisin omavalvonnan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>seurantamenetelmä</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> on kuitenkin avoin keskustelu ja luottamuksellinen ilmapiiri työyhteisön ja koko yhteisön kesken. Apilassa keskustellaan, kuunnellaan ja kuullaan sekä asiakkaita että työtovereita. Kehittämisehdotuksien osalta analysoidaan aina, mitä voidaan toteuttaa ja miten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD5CA3E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="6CD5CA3E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="60BC9BA4" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Joka tiistai Apilassa pidetään tiimipalaveri, jossa käydään systemaattisesti läpi yksikköä koskevia yleisiä asioita sekä asiakkaiden kuntoutumista tukevia asioita. Tiimipalaveri on paikka, jossa käsitellään myös palautteita ja poikkeamia sekä seurataan vuokrasopimusten, palvelusopimusten, palveluiden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>toteuttamisuunnitelmien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> sekä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>tuva</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>-mittareiden ajantasaisuutta ja päivitystarvetta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EABCACE" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="3EABCACE" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F900DB6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
-[...4 lines deleted...]
-        <w:t>6 – 20.5.2026</w:t>
+    <w:p w14:paraId="5F900DB6" w14:textId="3E9CADE3" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme ja omavalvontamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja myös aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7F18" w:rsidRPr="00761DB0">
+        <w:t>21.5.2026 – 31.8.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346AE6E5" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-    <w:p w14:paraId="0428A8A0" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="346AE6E5" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="0428A8A0" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D9B5E7" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="26D9B5E7" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0924261B" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="0924261B" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Viimeisimmän asiakaskyselymme perusteella asiakkaamme ovat varsin tyytyväisiä palveluiden toteutumiseen. Kyselyn NPS luku on 45. Yli puolet vastaajista olivat erittäin tyytyväisiä saamaansa tukeen ja palveluun. Noin neljäsosa vastaajista olivat palveluun melko tyytyväisiä. Asukkaat ovat tyytyväisiä saamaansa ohjaukseen ja hyvä ruoka sai useampia erityismainintoja. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD67C5A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="4AD67C5A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="216D586C" w14:textId="2D07BF7E" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Apilan ruokalistaa uudist</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>iin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
         <w:t>keväällä</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E54541">
-[...3 lines deleted...]
-        <w:t>Tällä hetkellä uusi ruokalista on kokeiluvaiheessa ja sitä hiotaan käytäntöön sopivaksi.</w:t>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> 2026 vastaamaan vielä paremmin ravitsemussuosituksia, kasvispainotteiden ravinnonsaannin toteutumista, asiakkaiden toiveita sekä taloudellista ja ergonomista tapaa toteuttaa ruokahuoltoa. Pyrimme yksikössä tekemään mahdollisimman paljon sellaista ruokaa, joka sopii kaikille asukkaille. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>Ruokalistaa on kokeiltu kesän ajan ja sitä on jonkin verran muokattu. Palaute uudesta ruokalistasta on ollut pääosin positiivista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE5E4E6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="7AE5E4E6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="7BDB1A07" w14:textId="77777777" w:rsidR="00C32B77" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Asiakkaiden osallisuutta on vahvistettu lisäämällä ryhmätoimintoja ja yhteistiloilla tapahtuvaa yhteistä tekemistä. Tällä hetkellä käynnissä on kävelyryhmä 2 kertaa viikossa, </w:t>
+        <w:t xml:space="preserve">Asiakkaiden osallisuutta on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">edelleen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">vahvistettu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>vakiinnuttamalla liki päivittäin toteutuvat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> ryhmätoimin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> yhteistiloilla tapahtuva yhtei</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>nen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> tekemistä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C36D7DA" w14:textId="77777777" w:rsidR="00C32B77" w:rsidRPr="00761DB0" w:rsidRDefault="00C32B77" w:rsidP="00487773"/>
+    <w:p w14:paraId="1E3B3040" w14:textId="1224B592" w:rsidR="00C32B77" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Tällä hetkellä käynnissä on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">vakituisina toimintoina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">kävelyryhmä 2 kertaa viikossa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>kokkikerho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
-        <w:t xml:space="preserve"> 1 krt viikossa. Vuoroviikoin liikuntapäivä </w:t>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> 1 krt viikossa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
-        <w:t>Joo.Areenalla</w:t>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>käsityökerho</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
-        <w:t xml:space="preserve"> tai toimintapäivä yksiköllä sekä </w:t>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> 1krt viikossa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
-        <w:t>käsityökerho</w:t>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>Joo.Areenan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
-        <w:t>. Viikonloppuisin asukkailla on mahdollisuus halutessaan osallistua yksikön ruoanlaittoon. Yhteistilat ovat päivittäin auki ruokailujen yhteydessä ja lisäksi käytössämme on Kasikoksi kutsuttu toinen yhteistila, jossa asukkaat voivat viettää aikaa sekä itsenäisesti että yhdessä ohjaajien kanssa. Virallisempi yhteisökokous on kerran kuukaudessa.</w:t>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>liikuntavuorosta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> luovuttiin vähäisen osanottajamäärän takia. Elokuussa aloitettiin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>psykoedukatiivinen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> ”Minun luova matkani”-ryhmä, jonka teemojen kautta pyritään vahvistamaan osanottajien positiivisempaa minäkäsitystä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Suunnitelmanamme on jatkossa toteuttaa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t>psykoedukatiivisia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C32B77" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> ryhmiä 1-6 kerran sarjoina, vaihtelevin teemoin, asiakaslähtöisesti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7E50D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...2 lines deleted...]
-        <w:t>Keväällä henkiin herää kasvimaakokonaisuus, jonka ideointia, suunnittelua ja valmistelevaa työtä aloitetaan jo talvella. Apilalla on oma kasvimaapalsta noin 1km päässä yksiköstä.</w:t>
+    <w:p w14:paraId="02E0C3D2" w14:textId="77777777" w:rsidR="00C32B77" w:rsidRPr="00761DB0" w:rsidRDefault="00C32B77" w:rsidP="00487773"/>
+    <w:p w14:paraId="608B3833" w14:textId="5FB6CCEF" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Viikonloppuisin asukkailla on mahdollisuus halutessaan osallistua yksikön ruoanlaittoon. Yhteistilat ovat päivittäin auki ruokailujen yhteydessä ja lisäksi käytössämme on Kasikoksi kutsuttu toinen yhteistila, jossa asukkaat voivat viettää aikaa sekä itsenäisesti että yhdessä ohjaajien kanssa. Virallisempi yhteisökokous on kerran kuukaudessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BA5540" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="57F7E50D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="5C1B0C79" w14:textId="7C3B2F32" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Ke</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24C97" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">väällä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>henkiin her</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24C97" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">äsi Apilan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">kasvimaakokonaisuus, jonka ideointia, suunnittelua ja valmistelevaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24C97" w:rsidRPr="00761DB0">
+        <w:t>työtä aloiteltiin jo talvella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>. Apilalla on oma kasvimaapalsta noin 1km päässä yksiköstä.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B910DE" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> Kasvimaatoiminta on tänä vuonna ollut suosittua ja tiedossa on sadonkorjuu ja siihen liittyvä juhla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058E7D5D" w14:textId="466C175A" w:rsidR="00DC2701" w:rsidRPr="00761DB0" w:rsidRDefault="00DC2701" w:rsidP="00487773"/>
+    <w:p w14:paraId="3BC8A4DF" w14:textId="488D2664" w:rsidR="00DC2701" w:rsidRPr="00761DB0" w:rsidRDefault="00DC2701" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Ryhmätoimintojen osanottajamääristä olemme alkaneet pitää kirjaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BA5540" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="4B65432E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Asiakaskokemusta ja tyytyväisyyttä palveluihin seuraamme päivittäisellä tasolla </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>arkisissa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> keskustelussa. Apilassa asiakasta kuunnellaan ja kuullaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CF07C4" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="06CF07C4" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F69ABB1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4F69ABB1" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EC75B3" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="23EC75B3" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416C2A0C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
-      <w:r w:rsidRPr="00E54541">
+    <w:p w14:paraId="416C2A0C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Omavalvontaohjelmassa määritellyn mukaisesti </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:t>Tavana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. </w:t>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> yksiköllä on vastuuhenkilön toimesta tarkistettu lääketurvallisuus säännöllisin väliajoin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D95D5EA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="6D95D5EA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283C5DC2" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="283C5DC2" w14:textId="677C9C77" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00B22DC7" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54541">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Alkuvuodesta </w:t>
+      </w:r>
+      <w:r w:rsidR="00487773" w:rsidRPr="00761DB0">
+        <w:t>huomasimme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> poikkeaminen osalta</w:t>
+      </w:r>
+      <w:r w:rsidR="00487773" w:rsidRPr="00761DB0">
+        <w:t>, että erityisesti muita</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB40D9" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> kuin</w:t>
+      </w:r>
+      <w:r w:rsidR="00487773" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> lääke- ja vaaratilannepoikkeamia jää raportoimatta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB40D9" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Tilannetta on saatu korjattua parempaan suuntaan ja poikkeamia raportoidaan aktiivisemmin. Syksyn aikana </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidR="00EB40D9" w:rsidRPr="00761DB0">
+        <w:t>Tavanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB40D9" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> laatupäällikkö tulee pitämään Apilan henkilöstölle koulutuksen poikkeamien raportoinnista. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00487773" w:rsidRPr="00761DB0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Organisaatiotasolla</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidR="00487773" w:rsidRPr="00761DB0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> poikkeamien raportointia on kehitetty siten, että poikkeamat on jaettu kolmeen eri kategoriaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE596BF" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2EE596BF" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38D4EADD" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00E54541" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="32743B74" w14:textId="276A3DDE" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54541">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00E54541">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Laatutyössä olemme edenneet siten, että omavalvontasuunnitelman päivittämisen myötä kokosimme kuvan Apilan toimintaa raamittavista tekijöistä, sekä Apilan laatutekijät. Kuva alla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3019AE47" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3019AE47" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="643FAB2A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00696D44" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="643FAB2A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41E7EED6" wp14:editId="79C257EA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41E7EED6" wp14:editId="79C257EA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1270635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2713990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1781175" cy="1533525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Tekstiruutu 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1781175" cy="1533525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>HENKILÖKESKEINEN TYÖOTE</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>kohtaaminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:pStyle w:val="Luettelokappale"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">yksilöllisen </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t xml:space="preserve">kasvun </w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>tukeminen</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="41E7EED6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstiruutu 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:100.05pt;margin-top:213.7pt;width:140.25pt;height:120.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS0wUFMgIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817K8JKlgOXATuChg&#10;JAHsImeaIi2hFIclKUvu13dIyY6R9lT0Qg05+3szWtx3tSJHYV0FOqfpaEyJ0ByKSh9y+n23/nRH&#10;ifNMF0yBFjk9CUfvlx8/LFqTiQmUoAphCQbRLmtNTkvvTZYkjpeiZm4ERmhUSrA183i1h6SwrMXo&#10;tUom4/FN0oItjAUunMPXx15JlzG+lIL7Zymd8ETlFGvz8bTx3IczWS5YdrDMlBUfymD/UEXNKo1J&#10;L6EemWeksdUfoeqKW3Ag/YhDnYCUFRexB+wmHb/rZlsyI2IvCI4zF5jc/wvLn44vllRFTueUaFYj&#10;RTvxw/nKNo1vyDwA1BqXod3WoKXvvkCHRJ/fHT6Gvjtp6/DFjgjqEerTBV7RecKD0+1dmt5iHo66&#10;dD6dzicxfvLmbqzzXwXUJAg5tchfhJUdN85jKWh6NgnZNKwrpSKHSpM2pzfT+Tg6XDTooTQ6hib6&#10;YoPku303dLaH4oSNWehnwxm+rjD5hjn/wiwOA/aCA+6f8ZAKMAkMEiUl2F9/ew/2yBFqKWlxuHLq&#10;fjbMCkrUN43sfU5nszCN8TKb307wYq81+2uNbuoHwPlNcZUMj2Kw9+osSgv1K+7BKmRFFdMcc+fU&#10;n8UH34887hEXq1U0wvkzzG/01vAQOsAZoN11r8yaAX+P1D3BeQxZ9o6G3rYnYtV4kFXkKADcozrg&#10;jrMbqRv2LCzH9T1avf0Nlr8BAAD//wMAUEsDBBQABgAIAAAAIQBoLCEt4QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BToNAEEDvJv7DZky82aUEEZGlaUgaE6OH1l68DewWiOwsstsW/XrHUz1O&#10;5uXNm2I120GczOR7RwqWiwiEocbpnloF+/fNXQbCBySNgyOj4Nt4WJXXVwXm2p1pa0670AqWkM9R&#10;QRfCmEvpm85Y9As3GuLdwU0WA49TK/WEZ5bbQcZRlEqLPfGFDkdTdab53B2tgpdq84bbOrbZz1A9&#10;vx7W49f+416p25t5/QQimDlcYPjL53Qoual2R9JeDArYvmRUQRI/JCCYSLIoBVErSNPsEWRZyP8/&#10;lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUtMFBTICAABVBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaCwhLeEAAAALAQAADwAAAAAAAAAA&#10;AAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Tekstiruutu 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:100.05pt;margin-top:213.7pt;width:140.25pt;height:120.75pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS0wUFMgIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817K8JKlgOXATuChg&#10;JAHsImeaIi2hFIclKUvu13dIyY6R9lT0Qg05+3szWtx3tSJHYV0FOqfpaEyJ0ByKSh9y+n23/nRH&#10;ifNMF0yBFjk9CUfvlx8/LFqTiQmUoAphCQbRLmtNTkvvTZYkjpeiZm4ERmhUSrA183i1h6SwrMXo&#10;tUom4/FN0oItjAUunMPXx15JlzG+lIL7Zymd8ETlFGvz8bTx3IczWS5YdrDMlBUfymD/UEXNKo1J&#10;L6EemWeksdUfoeqKW3Ag/YhDnYCUFRexB+wmHb/rZlsyI2IvCI4zF5jc/wvLn44vllRFTueUaFYj&#10;RTvxw/nKNo1vyDwA1BqXod3WoKXvvkCHRJ/fHT6Gvjtp6/DFjgjqEerTBV7RecKD0+1dmt5iHo66&#10;dD6dzicxfvLmbqzzXwXUJAg5tchfhJUdN85jKWh6NgnZNKwrpSKHSpM2pzfT+Tg6XDTooTQ6hib6&#10;YoPku303dLaH4oSNWehnwxm+rjD5hjn/wiwOA/aCA+6f8ZAKMAkMEiUl2F9/ew/2yBFqKWlxuHLq&#10;fjbMCkrUN43sfU5nszCN8TKb307wYq81+2uNbuoHwPlNcZUMj2Kw9+osSgv1K+7BKmRFFdMcc+fU&#10;n8UH34887hEXq1U0wvkzzG/01vAQOsAZoN11r8yaAX+P1D3BeQxZ9o6G3rYnYtV4kFXkKADcozrg&#10;jrMbqRv2LCzH9T1avf0Nlr8BAAD//wMAUEsDBBQABgAIAAAAIQBoLCEt4QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BToNAEEDvJv7DZky82aUEEZGlaUgaE6OH1l68DewWiOwsstsW/XrHUz1O&#10;5uXNm2I120GczOR7RwqWiwiEocbpnloF+/fNXQbCBySNgyOj4Nt4WJXXVwXm2p1pa0670AqWkM9R&#10;QRfCmEvpm85Y9As3GuLdwU0WA49TK/WEZ5bbQcZRlEqLPfGFDkdTdab53B2tgpdq84bbOrbZz1A9&#10;vx7W49f+416p25t5/QQimDlcYPjL53Qoual2R9JeDArYvmRUQRI/JCCYSLIoBVErSNPsEWRZyP8/&#10;lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUtMFBTICAABVBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaCwhLeEAAAALAQAADwAAAAAAAAAA&#10;AAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="1A09E674" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>HENKILÖKESKEINEN TYÖOTE</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="08DAAF16" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>kohtaaminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="487B8249" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:pStyle w:val="Luettelokappale"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">yksilöllisen </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t xml:space="preserve">kasvun </w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>tukeminen</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB3937C" wp14:editId="172DD00B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB3937C" wp14:editId="172DD00B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2832735</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2733040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1724025"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Tekstiruutu 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1724025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>YKSILÖTYÖ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t xml:space="preserve">oma </w:t>
                             </w:r>
                             <w:r>
                               <w:t>PATO</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>omaohjaajat</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>verkostot</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>terveydenhoito</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                          <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2FB3937C" id="Tekstiruutu 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:223.05pt;margin-top:215.2pt;width:2in;height:135.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBneVRvNAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRkQGlEqFgrpklV&#10;WwmmPhvHIdYcn2c7JOzX7+wARd2epr04Z9/57r7vO2dx1zeKHIR1EnRBx6OUEqE5lFLvC/p9u/40&#10;p8R5pkumQIuCHoWjd8uPHxadyUUGNahSWIJJtMs7U9Dae5MnieO1aJgbgREanRXYhnnc2n1SWtZh&#10;9kYlWZrOkg5saSxw4RyePgxOuoz5q0pw/1xVTniiCoq9+bjauO7CmiwXLN9bZmrJT22wf+iiYVJj&#10;0UuqB+YZaa38I1UjuQUHlR9xaBKoKslFxIBoxuk7NJuaGRGxIDnOXGhy/y8tfzq8WCLLgs4o0axB&#10;ibbih/PStq1vySwQ1BmXY9zGYKTvv0CPQp/PHR4G3H1lm/BFRAT9SPXxQq/oPeHh0jybz1N0cfSN&#10;b7JJmk1DnuTturHOfxXQkGAU1KJ+kVZ2eHR+CD2HhGoa1lKpqKHSpEMQn6dpvHDxYHKlsUYAMTQb&#10;LN/v+oj6AmQH5RHxWRhGxBm+ltjDI3P+hVmcCewb59w/41IpwFpwsiipwf7623mIR6nQS0mHM1ZQ&#10;97NlVlCivmkU8XY8mYShjJvJ9CbDjb327K49um3uAcd4jC/K8GiGeK/OZmWhecXnsApV0cU0x9oF&#10;9Wfz3g+Tj8+Ji9UqBuEYGuYf9cbwkDqwGhje9q/MmpMMHhV8gvM0svydGkPsoMeq9VDJKFXgeWD1&#10;RD+OcBT79NzCG7nex6i3n8LyNwAAAP//AwBQSwMEFAAGAAgAAAAhAHClU5/iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonTaUNsSpqkgVEqKHll56c2I3ibDXIXbbwNez&#10;nOA2uzOafZuvRmfZxQyh8yghmQhgBmuvO2wkHN43DwtgISrUyno0Er5MgFVxe5OrTPsr7sxlHxtG&#10;JRgyJaGNsc84D3VrnAoT3xsk7+QHpyKNQ8P1oK5U7iyfCjHnTnVIF1rVm7I19cf+7CS8lput2lVT&#10;t/i25cvbad1/Ho6PUt7fjetnYNGM8S8Mv/iEDgUxVf6MOjArIU3nCUVJzEQKjBJPs5Q2FQmRLIEX&#10;Of//Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3lUbzQCAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcKVTn+IAAAALAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2FB3937C" id="Tekstiruutu 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:223.05pt;margin-top:215.2pt;width:2in;height:135.75pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBneVRvNAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRkQGlEqFgrpklV&#10;WwmmPhvHIdYcn2c7JOzX7+wARd2epr04Z9/57r7vO2dx1zeKHIR1EnRBx6OUEqE5lFLvC/p9u/40&#10;p8R5pkumQIuCHoWjd8uPHxadyUUGNahSWIJJtMs7U9Dae5MnieO1aJgbgREanRXYhnnc2n1SWtZh&#10;9kYlWZrOkg5saSxw4RyePgxOuoz5q0pw/1xVTniiCoq9+bjauO7CmiwXLN9bZmrJT22wf+iiYVJj&#10;0UuqB+YZaa38I1UjuQUHlR9xaBKoKslFxIBoxuk7NJuaGRGxIDnOXGhy/y8tfzq8WCLLgs4o0axB&#10;ibbih/PStq1vySwQ1BmXY9zGYKTvv0CPQp/PHR4G3H1lm/BFRAT9SPXxQq/oPeHh0jybz1N0cfSN&#10;b7JJmk1DnuTturHOfxXQkGAU1KJ+kVZ2eHR+CD2HhGoa1lKpqKHSpEMQn6dpvHDxYHKlsUYAMTQb&#10;LN/v+oj6AmQH5RHxWRhGxBm+ltjDI3P+hVmcCewb59w/41IpwFpwsiipwf7623mIR6nQS0mHM1ZQ&#10;97NlVlCivmkU8XY8mYShjJvJ9CbDjb327K49um3uAcd4jC/K8GiGeK/OZmWhecXnsApV0cU0x9oF&#10;9Wfz3g+Tj8+Ji9UqBuEYGuYf9cbwkDqwGhje9q/MmpMMHhV8gvM0svydGkPsoMeq9VDJKFXgeWD1&#10;RD+OcBT79NzCG7nex6i3n8LyNwAAAP//AwBQSwMEFAAGAAgAAAAhAHClU5/iAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonTaUNsSpqkgVEqKHll56c2I3ibDXIXbbwNez&#10;nOA2uzOafZuvRmfZxQyh8yghmQhgBmuvO2wkHN43DwtgISrUyno0Er5MgFVxe5OrTPsr7sxlHxtG&#10;JRgyJaGNsc84D3VrnAoT3xsk7+QHpyKNQ8P1oK5U7iyfCjHnTnVIF1rVm7I19cf+7CS8lput2lVT&#10;t/i25cvbad1/Ho6PUt7fjetnYNGM8S8Mv/iEDgUxVf6MOjArIU3nCUVJzEQKjBJPs5Q2FQmRLIEX&#10;Of//Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3lUbzQCAABcBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcKVTn+IAAAALAQAADwAAAAAA&#10;AAAAAAAAAACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="0E1BCCB6" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>YKSILÖTYÖ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="5B892C25" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t xml:space="preserve">oma </w:t>
                       </w:r>
                       <w:r>
                         <w:t>PATO</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="386F72F7" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>omaohjaajat</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="269A3A4F" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>verkostot</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="05BBB49B" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>terveydenhoito</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                    <w:p w14:paraId="0D0C51DD" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53930139" wp14:editId="49A2CFA2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53930139" wp14:editId="49A2CFA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2880360</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>685166</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="1695450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Tekstiruutu 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1714500" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>ARJEN RUTIINIT</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>vuorokausirytmi</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>ravinto</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t>lepo</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00E84FEF">
                               <w:t xml:space="preserve"> liikkuminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                          <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53930139" id="Tekstiruutu 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:226.8pt;margin-top:53.95pt;width:135pt;height:133.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoqfq+MgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGUj25EWNFdUVVa&#10;7a4E1Z6N45Cotse1HRL66zt2CEu3PVW9mBnPZD7ee2Z52ylJjsK6GnRO09GYEqE5FLU+5PTbbvPh&#10;EyXOM10wCVrk9CQcvV29f7dsTSYmUIEshCVYRLusNTmtvDdZkjheCcXcCIzQGCzBKubRtYeksKzF&#10;6komk/F4nrRgC2OBC+fw9r4P0lWsX5aC+6eydMITmVOczcfTxnMfzmS1ZNnBMlPV/DwG+4cpFKs1&#10;Nr2UumeekcbWf5RSNbfgoPQjDiqBsqy5iDvgNun4zTbbihkRd0FwnLnA5P5fWf54fLakLnK6oEQz&#10;hRTtxHfna9s0viGLAFBrXIZ5W4OZvvsMHRI93Du8DHt3pVXhFzciGEeoTxd4RecJDx8t0ulsjCGO&#10;sXR+M0Mv1ElePzfW+S8CFAlGTi3yF2Flxwfn+9QhJXTTsKmljBxKTdqczj9iyd8iWFxq7BGW6IcN&#10;lu/2Xdx6Miyyh+KE+1noJeIM39Q4wwNz/plZ1ATOjTr3T3iUErAXnC1KKrA//3Yf8pEqjFLSosZy&#10;6n40zApK5FeNJN6k02kQZXSms8UEHXsd2V9HdKPuAGWc4osyPJoh38vBLC2oF3wO69AVQ0xz7J1T&#10;P5h3vlc+Picu1uuYhDI0zD/oreGhdMAuILzrXpg1Zxo8MvgIgxpZ9oaNPrdHfd14KOtIVcC5R/UM&#10;P0o4kn1+buGNXPsx6/VPYfULAAD//wMAUEsDBBQABgAIAAAAIQCUrcNN4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWEr30a00naZKExKCw8Yu3NzGayuapDTZVvj1eCc4&#10;2u+j14+z9Wg6cabBt84qeJxEIMhWTre2VnB43z4sQfiAVmPnLCn4Jg/r/PYmw1S7i93ReR9qwSXW&#10;p6igCaFPpfRVQwb9xPVkOTu6wWDgcailHvDC5aaTcRQtpMHW8oUGeyoaqj73J6Pgpdi+4a6MzfKn&#10;K55fj5v+6/AxV+r+btw8gQg0hj8YrvqsDjk7le5ktRedgtl8umCUgyhZgWAiia+bUsE0ma1A5pn8&#10;/0P+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACip+r4yAgAAXAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJStw03iAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="53930139" id="Tekstiruutu 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:226.8pt;margin-top:53.95pt;width:135pt;height:133.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoqfq+MgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyGUj25EWNFdUVVa&#10;7a4E1Z6N45Cotse1HRL66zt2CEu3PVW9mBnPZD7ee2Z52ylJjsK6GnRO09GYEqE5FLU+5PTbbvPh&#10;EyXOM10wCVrk9CQcvV29f7dsTSYmUIEshCVYRLusNTmtvDdZkjheCcXcCIzQGCzBKubRtYeksKzF&#10;6komk/F4nrRgC2OBC+fw9r4P0lWsX5aC+6eydMITmVOczcfTxnMfzmS1ZNnBMlPV/DwG+4cpFKs1&#10;Nr2UumeekcbWf5RSNbfgoPQjDiqBsqy5iDvgNun4zTbbihkRd0FwnLnA5P5fWf54fLakLnK6oEQz&#10;hRTtxHfna9s0viGLAFBrXIZ5W4OZvvsMHRI93Du8DHt3pVXhFzciGEeoTxd4RecJDx8t0ulsjCGO&#10;sXR+M0Mv1ElePzfW+S8CFAlGTi3yF2Flxwfn+9QhJXTTsKmljBxKTdqczj9iyd8iWFxq7BGW6IcN&#10;lu/2Xdx6Miyyh+KE+1noJeIM39Q4wwNz/plZ1ATOjTr3T3iUErAXnC1KKrA//3Yf8pEqjFLSosZy&#10;6n40zApK5FeNJN6k02kQZXSms8UEHXsd2V9HdKPuAGWc4osyPJoh38vBLC2oF3wO69AVQ0xz7J1T&#10;P5h3vlc+Picu1uuYhDI0zD/oreGhdMAuILzrXpg1Zxo8MvgIgxpZ9oaNPrdHfd14KOtIVcC5R/UM&#10;P0o4kn1+buGNXPsx6/VPYfULAAD//wMAUEsDBBQABgAIAAAAIQCUrcNN4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWEr30a00naZKExKCw8Yu3NzGayuapDTZVvj1eCc4&#10;2u+j14+z9Wg6cabBt84qeJxEIMhWTre2VnB43z4sQfiAVmPnLCn4Jg/r/PYmw1S7i93ReR9qwSXW&#10;p6igCaFPpfRVQwb9xPVkOTu6wWDgcailHvDC5aaTcRQtpMHW8oUGeyoaqj73J6Pgpdi+4a6MzfKn&#10;K55fj5v+6/AxV+r+btw8gQg0hj8YrvqsDjk7le5ktRedgtl8umCUgyhZgWAiia+bUsE0ma1A5pn8&#10;/0P+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACip+r4yAgAAXAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJStw03iAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="0D1F9296" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>ARJEN RUTIINIT</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="0F472CBB" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>vuorokausirytmi</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="388BCA2A" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>ravinto</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="65D78AFE" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t>lepo</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00E84FEF" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="18FC1508" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00E84FEF" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00E84FEF">
                         <w:t xml:space="preserve"> liikkuminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                    <w:p w14:paraId="19BF96D2" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06045139" wp14:editId="6EACA33D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06045139" wp14:editId="6EACA33D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1242060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>704215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1819275" cy="1533525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Tekstiruutu 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1819275" cy="1533525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:ind w:left="720"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>YHTEISÖLLISYYS</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t xml:space="preserve"> osallisuus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t>vaikuttaminen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="007902DA">
                               <w:t>ryhmätoiminnat</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                          <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="06045139" id="Tekstiruutu 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:97.8pt;margin-top:55.45pt;width:143.25pt;height:120.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GIAJNgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQAaWlEqFgrpkmo&#10;rQRVn43jkGiOz7MdEvbrd3YIRd2epr04Z9/57r7vO2dx39WSHIWxFaiMxqMxJUJxyCt1yOjrbv1l&#10;Tol1TOVMghIZPQlL75efPy1anYoJlCBzYQgmUTZtdUZL53QaRZaXomZ2BFoodBZgauZwaw5RbliL&#10;2WsZTcbjm6gFk2sDXFiLp4+9ky5D/qIQ3D0XhRWOyIxiby6sJqx7v0bLBUsPhumy4uc22D90UbNK&#10;YdFLqkfmGGlM9UequuIGLBRuxKGOoCgqLgIGRBOPP6DZlkyLgAXJsfpCk/1/afnT8cWQKs8oCqVY&#10;jRLtxA/rKtM0riFzT1CrbYpxW42RrvsKHQo9nFs89Li7wtT+i4gI+pHq04Ve0TnC/aV5fDe5TSjh&#10;6IuT6TSZJD5P9H5dG+u+CaiJNzJqUL9AKzturOtDhxBfTcG6kjJoKBVpM3ozTcbhwsWDyaXCGh5E&#10;36y3XLfvAurpAGQP+QnxGehHxGq+rrCHDbPuhRmcCYSEc+6ecSkkYC04W5SUYH797dzHo1TopaTF&#10;Gcuo/dkwIyiR3xWKeBfPZn4ow2aW3E5wY649+2uPauoHwDGO8UVpHkwf7+RgFgbqN3wOK18VXUxx&#10;rJ1RN5gPrp98fE5crFYhCMdQM7dRW819as+qZ3jXvTGjzzI4VPAJhmlk6Qc1+thej1XjoKiCVJ7n&#10;ntUz/TjCQezzc/Nv5Hofot5/CsvfAAAA//8DAFBLAwQUAAYACAAAACEAweu6xeIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h8008WYXsDQUWZqGpDExemjtxdvCToF0P5Ddtuiv&#10;dzzV27yZJ+88U6wno9kFR987KyCeR8DQNk71thVw+Ng+ZsB8kFZJ7SwK+EYP6/L+rpC5cle7w8s+&#10;tIxKrM+lgC6EIefcNx0a6eduQEu7oxuNDBTHlqtRXqncaJ5E0ZIb2Vu60MkBqw6b0/5sBLxW23e5&#10;qxOT/ejq5e24Gb4On6kQD7Np8wws4BRuMPzpkzqU5FS7s1WeacqrdEkoDXG0AkbEIktiYLWApzRZ&#10;AC8L/v+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GIAJNgIAAFwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB67rF4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="06045139" id="Tekstiruutu 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:97.8pt;margin-top:55.45pt;width:143.25pt;height:120.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7GIAJNgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fYQAaWlEqFgrpkmo&#10;rQRVn43jkGiOz7MdEvbrd3YIRd2epr04Z9/57r7vO2dx39WSHIWxFaiMxqMxJUJxyCt1yOjrbv1l&#10;Tol1TOVMghIZPQlL75efPy1anYoJlCBzYQgmUTZtdUZL53QaRZaXomZ2BFoodBZgauZwaw5RbliL&#10;2WsZTcbjm6gFk2sDXFiLp4+9ky5D/qIQ3D0XhRWOyIxiby6sJqx7v0bLBUsPhumy4uc22D90UbNK&#10;YdFLqkfmGGlM9UequuIGLBRuxKGOoCgqLgIGRBOPP6DZlkyLgAXJsfpCk/1/afnT8cWQKs8oCqVY&#10;jRLtxA/rKtM0riFzT1CrbYpxW42RrvsKHQo9nFs89Li7wtT+i4gI+pHq04Ve0TnC/aV5fDe5TSjh&#10;6IuT6TSZJD5P9H5dG+u+CaiJNzJqUL9AKzturOtDhxBfTcG6kjJoKBVpM3ozTcbhwsWDyaXCGh5E&#10;36y3XLfvAurpAGQP+QnxGehHxGq+rrCHDbPuhRmcCYSEc+6ecSkkYC04W5SUYH797dzHo1TopaTF&#10;Gcuo/dkwIyiR3xWKeBfPZn4ow2aW3E5wY649+2uPauoHwDGO8UVpHkwf7+RgFgbqN3wOK18VXUxx&#10;rJ1RN5gPrp98fE5crFYhCMdQM7dRW819as+qZ3jXvTGjzzI4VPAJhmlk6Qc1+thej1XjoKiCVJ7n&#10;ntUz/TjCQezzc/Nv5Hofot5/CsvfAAAA//8DAFBLAwQUAAYACAAAACEAweu6xeIAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h8008WYXsDQUWZqGpDExemjtxdvCToF0P5Ddtuiv&#10;dzzV27yZJ+88U6wno9kFR987KyCeR8DQNk71thVw+Ng+ZsB8kFZJ7SwK+EYP6/L+rpC5cle7w8s+&#10;tIxKrM+lgC6EIefcNx0a6eduQEu7oxuNDBTHlqtRXqncaJ5E0ZIb2Vu60MkBqw6b0/5sBLxW23e5&#10;qxOT/ejq5e24Gb4On6kQD7Np8wws4BRuMPzpkzqU5FS7s1WeacqrdEkoDXG0AkbEIktiYLWApzRZ&#10;AC8L/v+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7GIAJNgIAAFwEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB67rF4gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="1CF0684C" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>YHTEISÖLLISYYS</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="4DDDFA49" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t xml:space="preserve"> osallisuus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="57D791B8" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t>vaikuttaminen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="007902DA" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="03FE1976" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="007902DA" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="007902DA">
                         <w:t>ryhmätoiminnat</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+                    <w:p w14:paraId="462380A2" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FFF4974" wp14:editId="2FB1CF5E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FFF4974" wp14:editId="2FB1CF5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3575685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2199640</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="9525" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Tekstiruutu 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="5400000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>TILAAJIEN VAATIMUKSET</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6FFF4974" id="Tekstiruutu 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:281.55pt;margin-top:173.2pt;width:339.75pt;height:26.25pt;rotation:90;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx1ApSpwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r05SZ+2COkXWosOA&#10;oi3WDD0rspQYk0VNYmJnXz9KirOu26XDfDAk6vGJfCJ5cdm3hu2UDw3Yio9PRpwpK6Fu7LriX5c3&#10;7845CyhsLQxYVfG9Cvxy/vbNRedmagIbMLXyjEhsmHWu4htENyuKIDeqFeEEnLJ0qMG3Amnr10Xt&#10;RUfsrSkmo9H7ogNfOw9ShUDW63zI54lfayXxXuugkJmKU2yY/j79V/FfzC/EbO2F2zTyEIb4hyha&#10;0Vi69Eh1LVCwrW/+oGob6SGAxhMJbQFaN1KlHCib8ehFNo8b4VTKhcQJ7ihT+H+08m734FlT09uR&#10;PFa09EZL9S1g47db3DKykkSdCzNCPjrCYv8ReoIP9kDGmHmvfcs8kMLTchS/pAdlyAhN3Puj3KpH&#10;JslYno7L88mUM0lnp/SdTSNpkbkip/MBPyloWVxU3NNzJlaxuw2YoQMkwgOYpr5pjEmbWELqyni2&#10;E/T4Qkpl8TS7G7cR2TxNkWaqVHTRI8XwG5mxkdJCJM/gaCmiLjn/tMK9URFn7BelSdSUeI7Fr1cx&#10;lFx51BokyFB/lG9yiEBN/K/0PbhEb5UK/pX+R6d0P1g8+reNBZ8EOyqTRTOYXp8C1xk/SJEFiFpg&#10;v+pTWZVDnayg3lP5pAqh7IOTNw296q0I+CA8NR0ZaZDgPf20ga7icFhxtgH/42/2iKdeoFPOOmri&#10;iofvW+EVZ+azpS75MC5LosW0KadnE9r45yer5yd2214Blco4RZeWEY9mWGoP7RPNm0W8lY6ElXR3&#10;xXFYXmF+YJpXUi0WCUR97gTe2kcnI3VUOdbssn8S3h0KG6kl7mBodzF7Ud8ZGz0tLLYIuknFH3XO&#10;qh70pxmRSvcwz+IQer5PqF9Td/4TAAD//wMAUEsDBBQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMDbhOyqVCl3pAq2l56c+NtHBHbUew24e8x&#10;Jziu5mnmbbWebc9uNIbOO4R8kQEj13jduRbheNg+rYCFqJxWvXeE8E0B1vX9XaVK7Sf3Sbd9bFkq&#10;caFUCCbGoeQ8NIasCgs/kEvZxY9WxXSOLdejmlK57bnIMsmt6lxaMGqgjaHma3+1CE0uNq+Hj52R&#10;F29PkzzO23Y3Iz4+zO9vwCLN8Q+GX/2kDnVyOvur04H1CKullAlFeBYFsAQUosiBnRGWuXgBXlf8&#10;/wv1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx1ApSpwIAAL0FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="6FFF4974" id="Tekstiruutu 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:281.55pt;margin-top:173.2pt;width:339.75pt;height:26.25pt;rotation:90;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx1ApSpwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r05SZ+2COkXWosOA&#10;oi3WDD0rspQYk0VNYmJnXz9KirOu26XDfDAk6vGJfCJ5cdm3hu2UDw3Yio9PRpwpK6Fu7LriX5c3&#10;7845CyhsLQxYVfG9Cvxy/vbNRedmagIbMLXyjEhsmHWu4htENyuKIDeqFeEEnLJ0qMG3Amnr10Xt&#10;RUfsrSkmo9H7ogNfOw9ShUDW63zI54lfayXxXuugkJmKU2yY/j79V/FfzC/EbO2F2zTyEIb4hyha&#10;0Vi69Eh1LVCwrW/+oGob6SGAxhMJbQFaN1KlHCib8ehFNo8b4VTKhcQJ7ihT+H+08m734FlT09uR&#10;PFa09EZL9S1g47db3DKykkSdCzNCPjrCYv8ReoIP9kDGmHmvfcs8kMLTchS/pAdlyAhN3Puj3KpH&#10;JslYno7L88mUM0lnp/SdTSNpkbkip/MBPyloWVxU3NNzJlaxuw2YoQMkwgOYpr5pjEmbWELqyni2&#10;E/T4Qkpl8TS7G7cR2TxNkWaqVHTRI8XwG5mxkdJCJM/gaCmiLjn/tMK9URFn7BelSdSUeI7Fr1cx&#10;lFx51BokyFB/lG9yiEBN/K/0PbhEb5UK/pX+R6d0P1g8+reNBZ8EOyqTRTOYXp8C1xk/SJEFiFpg&#10;v+pTWZVDnayg3lP5pAqh7IOTNw296q0I+CA8NR0ZaZDgPf20ga7icFhxtgH/42/2iKdeoFPOOmri&#10;iofvW+EVZ+azpS75MC5LosW0KadnE9r45yer5yd2214Blco4RZeWEY9mWGoP7RPNm0W8lY6ElXR3&#10;xXFYXmF+YJpXUi0WCUR97gTe2kcnI3VUOdbssn8S3h0KG6kl7mBodzF7Ud8ZGz0tLLYIuknFH3XO&#10;qh70pxmRSvcwz+IQer5PqF9Td/4TAAD//wMAUEsDBBQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMDbhOyqVCl3pAq2l56c+NtHBHbUew24e8x&#10;Jziu5mnmbbWebc9uNIbOO4R8kQEj13jduRbheNg+rYCFqJxWvXeE8E0B1vX9XaVK7Sf3Sbd9bFkq&#10;caFUCCbGoeQ8NIasCgs/kEvZxY9WxXSOLdejmlK57bnIMsmt6lxaMGqgjaHma3+1CE0uNq+Hj52R&#10;F29PkzzO23Y3Iz4+zO9vwCLN8Q+GX/2kDnVyOvur04H1CKullAlFeBYFsAQUosiBnRGWuXgBXlf8&#10;/wv1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx1ApSpwIAAL0FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANGun/4AAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="438C8369" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>TILAAJIEN VAATIMUKSET</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="009A2977" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536D1619" wp14:editId="1AF5ABD4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="536D1619" wp14:editId="1AF5ABD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-1815467</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2218690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="9525" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Tekstiruutu 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="16200000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>APILAN OMAT SÄÄNNÖT</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="536D1619" id="Tekstiruutu 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-142.95pt;margin-top:174.7pt;width:339.75pt;height:26.25pt;rotation:-90;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG5f55qAIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQtLYOKFHUgpkkI&#10;0GDi2XXsJprj8+xrk+7X72w3hbG9MC0PkX3+7vPdd3c+v+hbw7bKhwZsycdHI86UlVA1dl3yb4/X&#10;H045CyhsJQxYVfKdCvxi8f7deefmagI1mEp5RiQ2zDtX8hrRzYsiyFq1IhyBU5YONfhWIG39uqi8&#10;6Ii9NcVkNDopOvCV8yBVCGS9yod8kfi1VhLvtA4KmSk5xYbp79N/Ff/F4lzM1164upH7MMQ/RNGK&#10;xtKlB6orgYJtfPMHVdtIDwE0HkloC9C6kSrlQNmMR6+yeaiFUykXEie4g0zh/9HK2+29Z01V8jPO&#10;rGipRI/qe8DGbza4YWdRoM6FOeEeHCGx/wQ9FXqwBzLGvHvtW+aB9B2fUF3oS3JQgozgpPzuoLbq&#10;kUkyTo/H09PJjDNJZ8f0fZxF1iKTRVLnA35W0LK4KLmnaiZWsb0JmKEDJMIDmKa6boxJm9hB6tJ4&#10;thVUeyGlsnic3Y2rRTbPUqSZKvVc9Egx/EZmbKS0EMkzOFqKKEwWIK1wZ1TEGftVadI0JZ5j8etV&#10;DCU3Hk0GCTK0H+WbHCJQE/8bffcu0Vulfn+j/8Ep3Q8WD/5tY8EnwQ7KZNEMpvJT4DrjBymyAFEL&#10;7Fd96qpU0mhZQbWj/kktQtkHJ68bquqNCHgvPM0cGekdwTv6aQNdyWG/4qwG//Nv9oinUaBTzjqa&#10;4ZKHHxvhFWfmi6UhORtPp0SLaTOdfZzQxr88Wb08sZv2EqhVxim6tIx4NMNSe2if6LlZxlvpSFhJ&#10;d5cch+Ul5gLTcyXVcplANOZO4I19cDJSR5Vjzz72T8K7fWMjjcQtDNMu5q/6O2Ojp4XlBkE3qfmf&#10;Vd3rT09Eat39cxbfoJf7hHp+dBe/AAAA//8DAFBLAwQUAAYACAAAACEAd922TtsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid0p80xKkQAnGm7QNs7W0SNV5HsZuEt8ec&#10;4Dia0cw35X52nRhpCK1nDdlCgSA23rZcazgdP55yECEiW+w8k4ZvCrCv7u9KLKyf+IvGQ6xFKuFQ&#10;oIYmxr6QMpiGHIaF74mTd/GDw5jkUEs74JTKXSeXSm2kw5bTQoM9vTVkroeb04CTm5Uzn8f3XbZy&#10;Jpejug4XrR8f5tcXEJHm+BeGX/yEDlViOvsb2yA6DcvtJiU1PK93IJKfqwzEWcM2W69AVqX8f6D6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbl/nmoAgAAvAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfdtk7bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="536D1619" id="Tekstiruutu 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-142.95pt;margin-top:174.7pt;width:339.75pt;height:26.25pt;rotation:-90;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG5f55qAIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQtLYOKFHUgpkkI&#10;0GDi2XXsJprj8+xrk+7X72w3hbG9MC0PkX3+7vPdd3c+v+hbw7bKhwZsycdHI86UlVA1dl3yb4/X&#10;H045CyhsJQxYVfKdCvxi8f7deefmagI1mEp5RiQ2zDtX8hrRzYsiyFq1IhyBU5YONfhWIG39uqi8&#10;6Ii9NcVkNDopOvCV8yBVCGS9yod8kfi1VhLvtA4KmSk5xYbp79N/Ff/F4lzM1164upH7MMQ/RNGK&#10;xtKlB6orgYJtfPMHVdtIDwE0HkloC9C6kSrlQNmMR6+yeaiFUykXEie4g0zh/9HK2+29Z01V8jPO&#10;rGipRI/qe8DGbza4YWdRoM6FOeEeHCGx/wQ9FXqwBzLGvHvtW+aB9B2fUF3oS3JQgozgpPzuoLbq&#10;kUkyTo/H09PJjDNJZ8f0fZxF1iKTRVLnA35W0LK4KLmnaiZWsb0JmKEDJMIDmKa6boxJm9hB6tJ4&#10;thVUeyGlsnic3Y2rRTbPUqSZKvVc9Egx/EZmbKS0EMkzOFqKKEwWIK1wZ1TEGftVadI0JZ5j8etV&#10;DCU3Hk0GCTK0H+WbHCJQE/8bffcu0Vulfn+j/8Ep3Q8WD/5tY8EnwQ7KZNEMpvJT4DrjBymyAFEL&#10;7Fd96qpU0mhZQbWj/kktQtkHJ68bquqNCHgvPM0cGekdwTv6aQNdyWG/4qwG//Nv9oinUaBTzjqa&#10;4ZKHHxvhFWfmi6UhORtPp0SLaTOdfZzQxr88Wb08sZv2EqhVxim6tIx4NMNSe2if6LlZxlvpSFhJ&#10;d5cch+Ul5gLTcyXVcplANOZO4I19cDJSR5Vjzz72T8K7fWMjjcQtDNMu5q/6O2Ojp4XlBkE3qfmf&#10;Vd3rT09Eat39cxbfoJf7hHp+dBe/AAAA//8DAFBLAwQUAAYACAAAACEAd922TtsAAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kid0p80xKkQAnGm7QNs7W0SNV5HsZuEt8ec&#10;4Dia0cw35X52nRhpCK1nDdlCgSA23rZcazgdP55yECEiW+w8k4ZvCrCv7u9KLKyf+IvGQ6xFKuFQ&#10;oIYmxr6QMpiGHIaF74mTd/GDw5jkUEs74JTKXSeXSm2kw5bTQoM9vTVkroeb04CTm5Uzn8f3XbZy&#10;Jpejug4XrR8f5tcXEJHm+BeGX/yEDlViOvsb2yA6DcvtJiU1PK93IJKfqwzEWcM2W69AVqX8f6D6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbl/nmoAgAAvAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfdtk7bAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAKBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="5F2E79DF" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>APILAN OMAT SÄÄNNÖT</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="15064E7F" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DCDA953" wp14:editId="35E5AFAB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DCDA953" wp14:editId="35E5AFAB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4799330</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4314825" cy="333375"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Tekstiruutu 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4314825" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent3">
                             <a:alpha val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                          <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
                                 </w14:shadow>
                                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00027D7D">
                               <w:rPr>
                                 <w:color w:val="3C0060" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                                   <w14:schemeClr w14:val="dk1">
                                     <w14:alpha w14:val="60000"/>
                                   </w14:schemeClr>
@@ -1715,659 +1787,643 @@
                               <w:t>TAVANAN ARVOT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5DCDA953" id="Tekstiruutu 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:377.9pt;width:339.75pt;height:26.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu3HhHoQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjpJk7aL6lRZq06T&#10;qrZaO/WZYIjRMMcAx87++h1gp123l07zA4b7xd3Hd3d+0Tea7ITzCkxJp0cTSoThUCmzLem3x+sP&#10;Z5T4wEzFNBhR0r3w9GL1/t15Z5diBjXoSjiCQYxfdrakdQh2WRSe16Jh/gisMKiU4BoW8Oi2ReVY&#10;h9EbXcwmk5OiA1dZB1x4j9KrrKSrFF9KwcOdlF4EokuKuYW0urRu4lqsztly65itFR/SYP+QRcOU&#10;wUsPoa5YYKR16o9QjeIOPMhwxKEpQErFRaoBq5lOXlXzUDMrUi0IjrcHmPz/C8tvd/eOqArfbkqJ&#10;YQ2+0aP47oNybRtaglKEqLN+iZYPFm1D/wl6NB/lHoWx8l66Jv6xJoJ6BHt/AFj0gXAUzo+n87PZ&#10;ghKOumP8ThcxTPHsbZ0PnwU0JG5K6vABE65sd+NDNh1N4mUetKquldbpEEkjLrUjO4bPzTgXJhxn&#10;d21rlsWLCX7DrYlm0SPl8FswbWJIAzF4vjdKiohErjjtwl6LaKfNVyERxlR4zsVtNzGVzDVsBgRk&#10;ZBzWmxyiocT4b/QdXKK3SBR/o//BKd0PJhz8G2XAJcAOyGTQdEjvjYnLbD9CkQGIWIR+0ycinYzM&#10;2EC1R8I4yF3nLb9W+Ko3zId75rDNEBIcHeEOF6mhKykMO0pqcD//Jo/2yH7UUtJh25bU/2iZE5To&#10;Lwb74uN0Po99ng7zxekMD+6lZvNSY9rmEpAqSH3MLm2jfdDjVjponnDCrOOtqGKG490lDeP2MuQH&#10;xgnFxXqdjLCzLQs35sHyGDqiHDn72D8xZwdiB2yJWxgbnC1f8TvbRk8D6zaAVIn8EeeM6oA/ToVE&#10;3WGCxbHz8pysnufs6hcAAAD//wMAUEsDBBQABgAIAAAAIQAxB9EE3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMhTQjZVFUljgi1QKXetrFJIuJ1ZLtpytdjTuW4mtXM&#10;e+VyMr0YtfOdZYT7WQJCc21Vxw3Cx/vLXQ7CB2JFvWWNcNYeltX1VUmFsife6HEbGhFL2BeE0IYw&#10;FFL6utWG/MwOmmP2ZZ2hEE/XSOXoFMtNL+dJspCGOo4LLQ163er6e3s0CI+fm7OTqzc5rrNX+hnN&#10;bp/NDeLtzbR6BhH0FC7P8Icf0aGKTAd7ZOVFjxBFAkKWplEgxovsKQVxQMiT/AFkVcr/AtUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7ceEehAgAArwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADEH0QTfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
+              <v:shape w14:anchorId="5DCDA953" id="Tekstiruutu 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:377.9pt;width:339.75pt;height:26.25pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu3HhHoQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvjpJk7aL6lRZq06T&#10;qrZaO/WZYIjRMMcAx87++h1gp123l07zA4b7xd3Hd3d+0Tea7ITzCkxJp0cTSoThUCmzLem3x+sP&#10;Z5T4wEzFNBhR0r3w9GL1/t15Z5diBjXoSjiCQYxfdrakdQh2WRSe16Jh/gisMKiU4BoW8Oi2ReVY&#10;h9EbXcwmk5OiA1dZB1x4j9KrrKSrFF9KwcOdlF4EokuKuYW0urRu4lqsztly65itFR/SYP+QRcOU&#10;wUsPoa5YYKR16o9QjeIOPMhwxKEpQErFRaoBq5lOXlXzUDMrUi0IjrcHmPz/C8tvd/eOqArfbkqJ&#10;YQ2+0aP47oNybRtaglKEqLN+iZYPFm1D/wl6NB/lHoWx8l66Jv6xJoJ6BHt/AFj0gXAUzo+n87PZ&#10;ghKOumP8ThcxTPHsbZ0PnwU0JG5K6vABE65sd+NDNh1N4mUetKquldbpEEkjLrUjO4bPzTgXJhxn&#10;d21rlsWLCX7DrYlm0SPl8FswbWJIAzF4vjdKiohErjjtwl6LaKfNVyERxlR4zsVtNzGVzDVsBgRk&#10;ZBzWmxyiocT4b/QdXKK3SBR/o//BKd0PJhz8G2XAJcAOyGTQdEjvjYnLbD9CkQGIWIR+0ycinYzM&#10;2EC1R8I4yF3nLb9W+Ko3zId75rDNEBIcHeEOF6mhKykMO0pqcD//Jo/2yH7UUtJh25bU/2iZE5To&#10;Lwb74uN0Po99ng7zxekMD+6lZvNSY9rmEpAqSH3MLm2jfdDjVjponnDCrOOtqGKG490lDeP2MuQH&#10;xgnFxXqdjLCzLQs35sHyGDqiHDn72D8xZwdiB2yJWxgbnC1f8TvbRk8D6zaAVIn8EeeM6oA/ToVE&#10;3WGCxbHz8pysnufs6hcAAAD//wMAUEsDBBQABgAIAAAAIQAxB9EE3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMhTQjZVFUljgi1QKXetrFJIuJ1ZLtpytdjTuW4mtXM&#10;e+VyMr0YtfOdZYT7WQJCc21Vxw3Cx/vLXQ7CB2JFvWWNcNYeltX1VUmFsife6HEbGhFL2BeE0IYw&#10;FFL6utWG/MwOmmP2ZZ2hEE/XSOXoFMtNL+dJspCGOo4LLQ163er6e3s0CI+fm7OTqzc5rrNX+hnN&#10;bp/NDeLtzbR6BhH0FC7P8Icf0aGKTAd7ZOVFjxBFAkKWplEgxovsKQVxQMiT/AFkVcr/AtUvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO7ceEehAgAArwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADEH0QTfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" fillcolor="#ff4551 [3206]" stroked="f">
                 <v:fill opacity="32896f"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00027D7D" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+                    <w:p w14:paraId="08DC4FDB" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="00027D7D" w:rsidRDefault="009A7F18" w:rsidP="00487773">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00027D7D">
                         <w:rPr>
                           <w:color w:val="3C0060" w:themeColor="text1"/>
                           <w:sz w:val="28"/>
                           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                             <w14:schemeClr w14:val="dk1">
                               <w14:alpha w14:val="60000"/>
                             </w14:schemeClr>
                           </w14:shadow>
                           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>TAVANAN ARVOT</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4790F6C8" wp14:editId="1F583152">
             <wp:extent cx="6053455" cy="4323144"/>
             <wp:effectExtent l="0" t="323850" r="0" b="172720"/>
             <wp:docPr id="12" name="Kaaviokuva 12"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79964E22" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="79964E22" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1640736D" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1640736D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4198E6DA" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4198E6DA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21DD1343" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="21DD1343" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>TAVANA APILAN LAADUN OSATEKIJÄT 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3938B18E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3938B18E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Apilan työtä raamittavat Tavanan arvot, lainsäädäntö, tilaajien vaatimukset sekä yksikön omat säännöt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F00619D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4F00619D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Laadun osatekijät jaamme neljään kategoriaan: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAD9362" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5CAD9362" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Yhteisöllisyys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FBFE28" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="09FBFE28" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Arjen rutiinit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2351F90F" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2351F90F" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Henkilökeskeinen työote</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACC7497" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1ACC7497" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Yksilötyö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A18AEA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006E261A" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="30A18AEA" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E261A">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Tämän raamituksen ja jaottelun pohjalta lähdemme rakentamaan Apilan omaa arjen laatuseurantaa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405B067A" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="405B067A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F145D7E" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7F145D7E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B53AF8C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4B53AF8C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6482629A" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="6482629A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="790D987D" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="790D987D" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="199FFEDB" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="199FFEDB" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A00CC62" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="2A00CC62" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BADA79C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7BADA79C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50040DF9" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="50040DF9" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4698DE80" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="4698DE80" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="719CB48E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="719CB48E" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F47094">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C7A68C" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F47094">
+    <w:p w14:paraId="23C7A68C" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="3D4CFF2F" w14:textId="53A4E6B1" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">Apilan henkilöstötilanne on </w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Vakituista, koulutuettua, moniammatillista henkilöstöä on riittävästi vastaamaan asiakkaidemme palveluiden toteutumisesta. Syyskuussa Apilassa aloitti kaksi uutta sosionomi (AMK) koulutettua ohjaajaa. </w:t>
+      <w:r w:rsidR="000E7100" w:rsidRPr="00761DB0">
+        <w:t>kohtuullisen hyvä</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> Vakituista, koulutuettua, moniammatillista henkilöstöä on riittävästi vastaamaan asiakkaidemme palveluiden toteutumisesta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB01AF" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Henkilöstörakennetta ja vahvuutta tullaan ensi vuoden osalta arvioimaan ajankohtaisen tarpeen ja tilaajien vaatimusten mukaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE67C00" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F47094">
+    <w:p w14:paraId="4DE67C00" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="1E2FE23F" w14:textId="7BE8D1A3" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
         <w:t>Sairaanhoitajan palvelut Apilalla on käytössään</w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> etänä</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F47094">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> joka arkipäivä virka-aikaan</w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F47094">
+      <w:r w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
         <w:t>Sairaanhoitaja on s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F47094">
-[...2 lines deleted...]
-      <w:r w:rsidR="006A0CB7">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>äännöllisesti yksikö</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84433" w:rsidRPr="00761DB0">
+        <w:t>ssä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> paikan päällä noin joka kolmas viikko ja aina tarvittaessa. Apilan lääkehoidosta vastaa yksiköiden yhteinen sairaanhoitaja</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
         <w:t xml:space="preserve"> tiiviissä yhteistyössä toimipaikalla lääkehoidosta vastaavan lähihoitajan kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0740FD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
-    <w:p w14:paraId="6754E2EE" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+    <w:p w14:paraId="2E0740FD" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
+    <w:p w14:paraId="6754E2EE" w14:textId="4CD7AB21" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00A539AF" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0CB7">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Alkuvuodesta henkilöstötilannetta haastoivat kasvaneet sairauspoissaolot, joihin on puututtu asianmukaisella tavalla ja asiakastyön laadukas toteutuminen turvaten. </w:t>
+        <w:t xml:space="preserve">Vuonna 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">henkilöstötilannetta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>on haastanut</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0CB7" w:rsidRPr="00761DB0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kasvaneet sairauspoissaolot, joihin on puututtu asianmukaisella tavalla ja asiakastyön laadukas toteutuminen turvaten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E92A711" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
+    <w:p w14:paraId="3E92A711" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="006A0CB7" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B201284" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="1B201284" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F47094">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3873158A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="3873158A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320E22D4" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="00487773" w:rsidP="00487773">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00F47094">
+    <w:p w14:paraId="635AF4BB" w14:textId="2B7F5191" w:rsidR="006A0CB7" w:rsidRPr="00761DB0" w:rsidRDefault="008A7789" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Apilan kesä on sujunut arkisen tasaisesti. Ryhmätoiminnot ja asukkaiden laadukas palvelu on pystytty toteuttamaan myös lomakauden aikana. Kasvimaan ympärille kehittynyt toiminta on ollut hieno lisäaktiviteetti asukkaillemme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ABD480" w14:textId="77777777" w:rsidR="008A7789" w:rsidRPr="00761DB0" w:rsidRDefault="008A7789" w:rsidP="00487773"/>
+    <w:p w14:paraId="336BA258" w14:textId="696575FF" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Sekä henkilökunta että asiakkaat ovat kyselytutkimusten mukaan tyytyväisiä. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> Apilassa on hyvä ilmapiiri niin henkilöstön kuin asiakkaiden keskuudessa ja se heijastuu käytäntöön sujuvana arkena</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301A5" w:rsidRPr="00761DB0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635AF4BB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="00487773"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="047AF4BB" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="433FDFD6" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="047AF4BB" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F47094">
+      <w:r w:rsidRPr="00761DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0B5131" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00F47094" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="7C0B5131" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5936CBE5" w14:textId="77777777" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773">
+    <w:p w14:paraId="5936CBE5" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">Keskitymme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Tavana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> Apilassa edelleen omavalvonnan käytännön toteuttamisen kehittämiseen. Tällä hetkellä valvonnan vastuualueet ja -tehtävät on jaettu ja omavalvontasuunnitelmassa määritelty suunnitelmallisempi valvonta aloitettu. Tavoitteenamme on edelleen kehittää Apilan omavalvonnan sisäistä raportointia ja tiedon kulkua. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2638FD37" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="7356E578" w14:textId="19511AAF" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Isona kehittämiskohteena olemme nostaneet fokukseen kirjaamisen kehittämisen vuonna 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3168E">
+        <w:t xml:space="preserve"> ja jatkamme tätä teemaa vuonna 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7A22">
+        <w:t xml:space="preserve">Rinnalle nostamme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC7A22">
+        <w:t>riskienhallinan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC7A22">
+        <w:t xml:space="preserve"> sekä yksikön kokonaisturvallisuuden ja siihen liittyvien toimenpiteiden kuvaamisen ja toteuttamisen arjessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AE192A" w14:textId="77777777" w:rsidR="00487773" w:rsidRPr="00761DB0" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="484223C7" w14:textId="4D8FD6C2" w:rsidR="00761DB0" w:rsidRPr="009A13C9" w:rsidRDefault="00541653" w:rsidP="00761DB0">
+      <w:r w:rsidRPr="00761DB0">
+        <w:t>Elokuussa LUVN teki yksikköömme tarkastuksen, jonka havaintojen pohjalta panostamme vielä pontevammin yksikön kirjaamisen laatuun. Positiivisena mainintana LUVN tarkastuksessa todettiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00761DB0" w:rsidRPr="00761DB0">
+        <w:t xml:space="preserve"> seuraavaa:</w:t>
+      </w:r>
+      <w:r w:rsidR="00761DB0" w:rsidRPr="009A13C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00761DB0" w:rsidRPr="00AC7A22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>”Palvelupisteen toiminnasta välittyy vahva asiakaslähtöinen ja asiakkaan toiveet ja tarpeet huomioiva työote.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F219BE5" w14:textId="0DB08745" w:rsidR="00487773" w:rsidRDefault="00487773" w:rsidP="00487773"/>
+    <w:p w14:paraId="32A36860" w14:textId="42F1E95E" w:rsidR="00D00B24" w:rsidRDefault="009A13C9" w:rsidP="00271347">
       <w:r>
-        <w:t xml:space="preserve">Keskitymme </w:t>
-[...67 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Veera Väisänen, </w:t>
+      </w:r>
+      <w:r w:rsidR="00487773">
         <w:t>Yksikönjohtaja</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D00B24" w:rsidSect="0095537F">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55CCEC41" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
+    <w:p w14:paraId="19004E16" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07AAC8A7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
+    <w:p w14:paraId="60B1FF30" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1BA480D5" w14:textId="77777777" w:rsidR="006E6E25" w:rsidRDefault="006E6E25"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2389,88 +2445,91 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Montserrat Alternates">
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="10C3C514" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRPr="0095537F" w:rsidRDefault="006A0CB7" w:rsidP="0095537F">
+  <w:p w14:paraId="10C3C514" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRPr="0095537F" w:rsidRDefault="009A7F18" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1333"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7757DE6B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
+    <w:p w14:paraId="1475F252" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="004D3A3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="769C1741" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="004D3A3F">
+    <w:p w14:paraId="5A00F8C1" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="004D3A3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4CCC1AC3" w14:textId="77777777" w:rsidR="006E6E25" w:rsidRDefault="006E6E25"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="66E7F72B" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
+  <w:p w14:paraId="66E7F72B" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BC2DB78" wp14:editId="4D6A33E1">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="2073493808" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2478,68 +2537,68 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C0217EB" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
+  <w:p w14:paraId="6C0217EB" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="275C7068" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
+  <w:p w14:paraId="275C7068" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="62FD6B05" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="0095537F">
+  <w:p w14:paraId="62FD6B05" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="0095537F">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E551BCC" wp14:editId="221851E1">
           <wp:extent cx="1826855" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="2540" b="6350"/>
           <wp:docPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2547,57 +2606,57 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826855" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2EFF7DE7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
+  <w:p w14:paraId="2EFF7DE7" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1A8DCDA7" w14:textId="77777777" w:rsidR="006A0CB7" w:rsidRDefault="006A0CB7" w:rsidP="001E6709">
+  <w:p w14:paraId="1A8DCDA7" w14:textId="77777777" w:rsidR="009A7F18" w:rsidRDefault="009A7F18" w:rsidP="001E6709">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B32537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBE2F258"/>
     <w:lvl w:ilvl="0" w:tplc="CD4ECFB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3334,133 +3393,158 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="sv-SE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fi-FI" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091441A"/>
     <w:rsid w:val="00082BEA"/>
+    <w:rsid w:val="000E7100"/>
     <w:rsid w:val="0018000F"/>
     <w:rsid w:val="00182D3B"/>
     <w:rsid w:val="001E6709"/>
     <w:rsid w:val="00271347"/>
     <w:rsid w:val="00286DBC"/>
     <w:rsid w:val="002E3EB3"/>
     <w:rsid w:val="0031407F"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0039451E"/>
     <w:rsid w:val="003D6026"/>
     <w:rsid w:val="0043611C"/>
     <w:rsid w:val="00462D3F"/>
     <w:rsid w:val="00487773"/>
     <w:rsid w:val="004D3A3F"/>
     <w:rsid w:val="00503144"/>
+    <w:rsid w:val="00541653"/>
+    <w:rsid w:val="00545F5F"/>
     <w:rsid w:val="005A2700"/>
     <w:rsid w:val="00603E92"/>
     <w:rsid w:val="006304D6"/>
     <w:rsid w:val="006A0CB7"/>
     <w:rsid w:val="006D75BF"/>
+    <w:rsid w:val="006E6E25"/>
     <w:rsid w:val="00740E55"/>
+    <w:rsid w:val="00761DB0"/>
     <w:rsid w:val="0089702F"/>
+    <w:rsid w:val="008A7789"/>
     <w:rsid w:val="009064E5"/>
     <w:rsid w:val="0091441A"/>
     <w:rsid w:val="0094500A"/>
     <w:rsid w:val="0095537F"/>
     <w:rsid w:val="009651D0"/>
+    <w:rsid w:val="009A13C9"/>
+    <w:rsid w:val="009A48FD"/>
+    <w:rsid w:val="009A7F18"/>
     <w:rsid w:val="009B4D4B"/>
     <w:rsid w:val="00A52562"/>
+    <w:rsid w:val="00A539AF"/>
     <w:rsid w:val="00AA643A"/>
+    <w:rsid w:val="00AC7A22"/>
+    <w:rsid w:val="00B22DC7"/>
+    <w:rsid w:val="00B24C97"/>
     <w:rsid w:val="00B418C1"/>
     <w:rsid w:val="00B662FC"/>
+    <w:rsid w:val="00B910DE"/>
     <w:rsid w:val="00BD5205"/>
+    <w:rsid w:val="00C32B77"/>
     <w:rsid w:val="00C37F9E"/>
     <w:rsid w:val="00D00B24"/>
     <w:rsid w:val="00D13B12"/>
+    <w:rsid w:val="00D301A5"/>
+    <w:rsid w:val="00D84433"/>
     <w:rsid w:val="00D97A49"/>
+    <w:rsid w:val="00DB01AF"/>
+    <w:rsid w:val="00DC2701"/>
+    <w:rsid w:val="00DD4A80"/>
     <w:rsid w:val="00DE4AE9"/>
+    <w:rsid w:val="00E3168E"/>
+    <w:rsid w:val="00EB40D9"/>
     <w:rsid w:val="00EF728C"/>
     <w:rsid w:val="00F16FBC"/>
     <w:rsid w:val="00F34476"/>
     <w:rsid w:val="00F56C0D"/>
     <w:rsid w:val="00FA15BD"/>
     <w:rsid w:val="00FA6FA8"/>
+    <w:rsid w:val="00FD6A4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A6DF548"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FDC52365-4177-49C2-BC27-7F4AB2E3D4ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -10332,81 +10416,81 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C5C6850-A3EA-4786-A8F4-77315CB73071}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48C4A22C-FD77-4AE5-B235-811FACCAD8C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>736</Words>
-  <Characters>5963</Characters>
+  <Words>800</Words>
+  <Characters>6486</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6686</CharactersWithSpaces>
+  <CharactersWithSpaces>7272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helvi Turpeinen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>