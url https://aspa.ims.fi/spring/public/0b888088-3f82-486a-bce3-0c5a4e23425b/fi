--- v0 (2026-05-26)
+++ v1 (2026-09-18)
@@ -1,1334 +1,2028 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="2FEEA254" wp14:textId="0234A616">
-[...28 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="2FEEA254" w14:textId="1DB111AF" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tavana Suvikummun omavalvonnan seurantaraportti 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0247454F" w14:textId="096F987A" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="14A5A595" wp14:textId="7AF74C67">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="14A5A595" w14:textId="7AF74C67" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Johdanto</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EA83F1B" w:rsidR="1F98C8B2">
-[...5 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="7D4BEC7A" wp14:textId="0DE93925">
-[...10 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="7D4BEC7A" w14:textId="0DE93925" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="382E1FAD" wp14:textId="330F7B71">
-[...10 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="382E1FAD" w14:textId="330F7B71" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="7E33BD1C" wp14:textId="0768FF40">
-[...10 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="7E33BD1C" w14:textId="0768FF40" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="7CC6A29B" wp14:textId="07045D97">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="7CC6A29B" w14:textId="10163770" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla,</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakas-</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B92671" w14:textId="1F2B52B7" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="044E684B" wp14:textId="7CB92488">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="044E684B" w14:textId="320CB941" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.-3</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D86AEEB" w14:textId="7E412B5A" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="0B251CF4" wp14:textId="2D5AE2AB">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="0B251CF4" w14:textId="2D5AE2AB" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaskokemus ja osallisuus </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="77216EC0" wp14:textId="1BF3157E">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="77216EC0" w14:textId="1BF3157E" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="38D29474" wp14:textId="6143EC3B">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="3B88FA66" w14:textId="77777777" w:rsidR="00476E33" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakastyytyväisyys on yksikössämme korkealla tasolla</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viimeisimmän asiakastyytyväisyyskyselyn perusteella.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Erityistä kiitosta olemme saaneet p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alvelun laa</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, yksilölli</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sestä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kohtaami</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja asiakasosallisuu</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>den toteutumisesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F40500" w14:textId="77777777" w:rsidR="00476E33" w:rsidRDefault="00476E33" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6695EE25" w14:textId="4BF37498" w:rsidR="007E58DA" w:rsidRDefault="00476E33" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Asiakkaiden osallisuutta tuemme mm. yhteisellä t</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oiminnan suunnittelu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lla</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja säännöllis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>illä</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaskokouks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">illa. </w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön yhteisöllistä toimintaa ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esimerkiksi retkiä suunnitellaan </w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>joka toinen kuukausi järjestettäv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>issä</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asukaskokouks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>issa. V</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iikoittais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sunnuntaikahvi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en yhteydessä</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käsitellään ajankohtaisia asioita ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ideoidaan tulevaa toimintaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A78D22" w14:textId="32F7108A" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kulu</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>neen kesän</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yhteisessä ohjelmassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> painotett</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asukkaiden toiveita, ja ohjelmaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sisältyi myös </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>toisen Tavanan yksikön kanssa</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhdessä järjestetty kesäjuhla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5838DD61" w14:textId="0993C16F" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB44DC1" w14:textId="538215B4" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="779F17A7" wp14:textId="16636884">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="779F17A7" w14:textId="16636884" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="01A96183" wp14:textId="753EBC13">
-[...44 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="01A96183" w14:textId="7952412D" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Toimintamme laadunvarmistus perustuu säännölliseen asiakas-</w:t>
+      </w:r>
+      <w:r w:rsidR="00476E33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, läheis- ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>henkilöstöpalautteeseen sekä jatkuvaan seurantaan. Näiden avulla ylläpidämme ajantasaista tilannekuvaa palvelun laadusta ja kohdennamme kehitystoimenpiteet vastaamaan asiakkaidemme todellisia tarpeita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639B66CA" w14:textId="77777777" w:rsidR="00EA7D09" w:rsidRDefault="00EA7D09" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EAE161" w14:textId="10FDC69C" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Käsittelemme havaitut poikkeamat </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yhteisissä palavereissa viikoittain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Näiden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pohjalta sovimme korjaavista toim</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enpiteistä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Samalla arvioimme toimintatapojemme toimivuutta ja otamme tarvittaessa käyttöön uusia, laadun ja turvallisuuden varmistavia toimintamalleja.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="34259891" wp14:textId="2EE5E444">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="59F3B6B2" w14:textId="11C6390B" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34259891" w14:textId="2EE5E444" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="312217F0" wp14:textId="7F783B44">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="312217F0" w14:textId="7F783B44" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="63089A25" wp14:textId="55F195C4">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="63089A25" w14:textId="79A4F144" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yksikön henkilöstötilanne on säilynyt vakaana, mikä luo turvallisen pohjan laadukkaalle asiakastyölle. Sijaisjärjestelyissä noudat</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>amme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jatkuvuuden periaatetta hyödyntämällä yksikön toimintatavat tuntevia, pitkäaikaisia sijaisia. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esä</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>loma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kauden sijaisuuksista vasta</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sivat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>olme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yksikö</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssä pitkään työskennellyttä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjaajaa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282BA332" w14:textId="234B2C10" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="52D6143E" wp14:textId="2DF15A0E">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="52D6143E" w14:textId="44D741A2" w:rsidR="007E58DA" w:rsidRDefault="00EA7D09" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viimeisimmän h</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enkilöstökyselyn tulokset vahvistavat kuvaa sitoutuneesta ja hyvinvoivasta työyhteisöstä. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulosten perusteella työntekijät kokevat ilmapiirin poikkeuksellisen hyväksi, turvalliseksi </w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ja kannustavaksi. Työyhteisön vahva yhteishenki ja tuki välittyvät</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vastauksista</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Avoimen vuorovaikutuksen ja osallistavan toimintakulttuurin ansiosta henkilöstöllä on hyvät mahdollisuudet tuoda esiin näkemyksiään ja kehittämisideoitaan osana arjen työtä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60854371" w14:textId="409B1131" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="089322E5" wp14:textId="6F13A65D">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="089322E5" w14:textId="6F13A65D" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="77312C35" wp14:textId="1FAB80AE">
-[...12 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="77312C35" w14:textId="1FAB80AE" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="5F669A3B" wp14:textId="01E440F0">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="5F669A3B" w14:textId="159F9922" w:rsidR="007E58DA" w:rsidRDefault="00EA7D09" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kesä sujui yksikössämme mukavasti lomaillen ja yhteisen tekemisen parissa. Myös arkeen paluu elokuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oli toisaalta myös mukava ja odotettu, kun asiakkaat pääsivät palaamaan yksikön ulkopuolisiin rutiineihinsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44805BA7" w14:textId="5F854D89" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="15DEEFAD" wp14:textId="2D511BD2">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="5D266E8E" w14:textId="7652F2B0" w:rsidR="007E58DA" w:rsidRDefault="00E30655" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yhteiseen liikkumiseen ja ulkoilemiseen asiakkaita kannustetaan edelleen, vaihtelevista keleistä huolimatta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7A2177" w14:textId="6732FAE9" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="5D266E8E" wp14:textId="79E70208">
-[...26 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="20574FA0" w14:textId="2886C738" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kehittämissuunnitelmat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5AB41F" w14:textId="71BCEF9C" w:rsidR="00D10C04" w:rsidRDefault="00D10C04" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D35484" w14:textId="68B96A2A" w:rsidR="007E58DA" w:rsidRDefault="00D10C04" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maohjaajamalli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n kehittäminen jatkuu edelleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omaohjaaja ja asiakas suunnittelevat ja järjestävät yhteisiä, mielekkäitä omaohjaajahetkiä säännöllisesti. </w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jatkamme </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>edelleen myös</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommunikaation kehittämistä kuvien ja tukiviittomien avulla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2AB629" w14:textId="7D9B01C2" w:rsidR="00D10C04" w:rsidRDefault="00D10C04" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9F5887" w14:textId="75BC6552" w:rsidR="00D10C04" w:rsidRDefault="00D10C04" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syksyn aikana </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suurimmalle osalle asiakkaista järjestetään myös verkostopalaveri ja asiakaskirjausten siirtyminen Kanta.fi -palveluun tullaan käymään asiakkaiden ja läheisten kanssa läpi.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="714B7A51" w14:textId="77A06DD5" w:rsidR="00D10C04" w:rsidRDefault="00D10C04" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB032BC" w14:textId="25190BE2" w:rsidR="007E58DA" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Yhteinen arjen kehittäminen yksikössämme jatkuu myös työyhteisön ideoiden ja koulutustarpeiden pohjalta.</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="20574FA0" wp14:textId="2886C738">
-[...30 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="11FD1456" w14:textId="6A1BAB2D" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="6FFF8A35" wp14:textId="14DCC37B">
-[...138 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="6DD40A6B" w14:textId="2B51AECC" w:rsidR="007E58DA" w:rsidRDefault="00E30655" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Noora Kekko</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F461C6" w14:textId="6C4F578B" w:rsidR="007E58DA" w:rsidRDefault="1F98C8B2" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yksikönjohtaja</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3EA83F1B" wp14:paraId="76616AA9" wp14:textId="5F7E8A14">
-[...23 lines deleted...]
-          <w:lang w:val="fi-FI"/>
+    <w:p w14:paraId="76616AA9" w14:textId="04C2B49A" w:rsidR="007E58DA" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10.9</w:t>
+      </w:r>
+      <w:r w:rsidR="1F98C8B2" w:rsidRPr="3EA83F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066272C4" w14:textId="7BB222AE" w:rsidR="007E58DA" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="0E11A86D" wp14:textId="3DA6511C"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:p w14:paraId="0E11A86D" w14:textId="3DA6511C" w:rsidR="007E58DA" w:rsidRDefault="007E58DA"/>
+    <w:sectPr w:rsidR="007E58DA">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R45adde47c3f64ffa"/>
-      <w:footerReference w:type="default" r:id="R2aed94530822402a"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2DA869AA" w14:textId="77777777" w:rsidR="007F3C62" w:rsidRDefault="007F3C62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2C07CF70" w14:textId="77777777" w:rsidR="007F3C62" w:rsidRDefault="007F3C62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="6EE4D944" w14:textId="77777777" w:rsidR="00554668" w:rsidRDefault="00554668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3EA83F1B" w:rsidTr="3EA83F1B" w14:paraId="33472962">
+    <w:tr w:rsidR="007F3C62" w14:paraId="33472962" w14:textId="77777777" w:rsidTr="3EA83F1B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="5BF78B5F" w14:textId="1519F597">
+        <w:p w14:paraId="5BF78B5F" w14:textId="1519F597" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="2E3A4782" w14:textId="622ED28D">
+        <w:p w14:paraId="2E3A4782" w14:textId="622ED28D" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="1F336B01" w14:textId="1367A414">
+        <w:p w14:paraId="1F336B01" w14:textId="1367A414" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="61BE2EB0" w14:textId="46607F66">
+  <w:p w14:paraId="61BE2EB0" w14:textId="46607F66" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
+      <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="18854CF6" w14:textId="77777777" w:rsidR="007F3C62" w:rsidRDefault="007F3C62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="38BFE4B2" w14:textId="77777777" w:rsidR="007F3C62" w:rsidRDefault="007F3C62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="66556889" w14:textId="77777777" w:rsidR="00554668" w:rsidRDefault="00554668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
-      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3006"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3EA83F1B" w:rsidTr="3EA83F1B" w14:paraId="1663175A">
+    <w:tr w:rsidR="007F3C62" w14:paraId="1663175A" w14:textId="77777777" w:rsidTr="3EA83F1B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="3B4A8DE8" w14:textId="1F3E711D">
+        <w:p w14:paraId="3B4A8DE8" w14:textId="1F3E711D" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="741926FA" w14:textId="41C62F44">
+        <w:p w14:paraId="741926FA" w14:textId="41C62F44" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="78BB2581" w14:textId="20585E65">
+        <w:p w14:paraId="78BB2581" w14:textId="20585E65" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
+            <w:pStyle w:val="Yltunniste"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidR="3EA83F1B">
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:inline wp14:editId="1B44EC25" wp14:anchorId="19CA1A17">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19CA1A17" wp14:editId="1B44EC25">
                 <wp:extent cx="1771650" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="477478843" name="drawing"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks noChangeAspect="1"/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
-                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:nvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...1 lines deleted...]
-                        <pic:cNvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="477478843" name="Picture 477478843"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
-                      <pic:blipFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...2 lines deleted...]
-                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                          <a:fillRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        <a:stretch>
+                          <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
-[...2 lines deleted...]
-                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" cx="1771650" cy="514350"/>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="514350"/>
                         </a:xfrm>
-                        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
-                          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="3EA83F1B" w:rsidP="3EA83F1B" w:rsidRDefault="3EA83F1B" w14:paraId="252518A7" w14:textId="2132B502">
+  <w:p w14:paraId="252518A7" w14:textId="2132B502" w:rsidR="007F3C62" w:rsidRDefault="007F3C62" w:rsidP="3EA83F1B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="211198B0"/>
+    <w:rsid w:val="002916B4"/>
+    <w:rsid w:val="00476E33"/>
+    <w:rsid w:val="00554668"/>
+    <w:rsid w:val="006654D8"/>
+    <w:rsid w:val="007E58DA"/>
+    <w:rsid w:val="007F3C62"/>
+    <w:rsid w:val="00D10C04"/>
+    <w:rsid w:val="00E30655"/>
+    <w:rsid w:val="00EA7D09"/>
     <w:rsid w:val="1F98C8B2"/>
     <w:rsid w:val="211198B0"/>
     <w:rsid w:val="3EA83F1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="544111DF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DBBDE8F8-DADD-440D-9B24-4F7C59B3468D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1395,52 +2089,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1501,154 +2195,153 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Yltunniste">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="3EA83F1B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Alatunniste">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="99"/>
-    <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="3EA83F1B"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
-[...4 lines deleted...]
-    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-      <w:tblInd w:w="0" w:type="dxa"/>
+    <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R45adde47c3f64ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R2aed94530822402a" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="rId608753280" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -1865,50 +2558,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>417</Words>
+  <Characters>3378</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Otsikko</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3788</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <keywords/>
+  <dc:creator>Julia Heinonen</dc:creator>
+  <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator>Julia Heinonen</dc:creator>
-[...1 lines deleted...]
-</coreProperties>
+</cp:coreProperties>
 </file>