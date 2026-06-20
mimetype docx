--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="001FBDB0" w14:textId="5B1EF160" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="008644B8" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:del w:id="0" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z">
         <w:r w:rsidRPr="00DE5C18">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="00DE5C18">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
       </w:del>
       <w:r w:rsidR="00C94E22" w:rsidRPr="00C94E22">
         <w:rPr>
@@ -92,168 +92,202 @@
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tavanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verkkosivuilla. Tällä </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+        <w:t xml:space="preserve"> verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295B9E5A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD6B75D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A454E5D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDC2EFC" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w14:paraId="2FDC2EFC" w14:textId="4A496713" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.9 -31.12.2025.</w:t>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0.4.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D035449" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C54D15" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="732B134A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme on julkaistu verkkosivuilla. Tällä raportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568FF70A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C052FE5" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...9 lines deleted...]
-        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.9 -31.12.2025.</w:t>
+    <w:p w14:paraId="6C052FE5" w14:textId="63AC4DD4" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0.4.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B484C" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E158DD" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D1AD42D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
@@ -320,473 +354,564 @@
     <w:p w14:paraId="40644687" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F281C2" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F68CBB7" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...9 lines deleted...]
-        <w:t>Omavalvonnan vastuita ja ohjeita on tarkennettu. Varautumis- ja pelastussuunnitelmat sekä poistumisturvallisuusselvitys on tarkistettu ja päivitetty. Vaaratilanteet raportoidaan ja käsitellään työsuojeluprosessin mukaisesti. Asiakkaiden reklamaatiot käsitellään työryhmässä ja poikkeamailmoitukset käsitellään sekä raportoidaan laatuprosessin mukaisesti. Uusi lääkehoitosuunnitelma on valmistunut 12.5.2025. Yksikön raportointia uudistetaan vuonna 2026.</w:t>
+    <w:p w14:paraId="2F68CBB7" w14:textId="21F36554" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omavalvonnan vastuita ja ohjeita on tarkennettu. Varautumis- ja pelastussuunnitelmat sekä poistumisturvallisuusselvitys on tarkistettu ja päivitetty. Vaaratilanteet raportoidaan ja käsitellään työsuojeluprosessin mukaisesti. Asiakkaiden reklamaatiot käsitellään työryhmässä ja poikkeamailmoitukset käsitellään sekä raportoidaan laatuprosessin mukaisesti. Uusi lääkehoitosuunnitelma on valmistunut </w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>28.4.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625BF5F5" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...27 lines deleted...]
-          <w:del w:id="2" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="764D8618" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="171E4D98" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009371E7" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33854871" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B38E042" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...2 lines deleted...]
-          <w:del w:id="3" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z"/>
+    <w:p w14:paraId="1B38E042" w14:textId="0AF29BDC" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="2" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Henkilöstön saatavuus on hyvä. Resursseja on lisätty kahdella työntekijällä. Henkilöstön koulutus ja osaaminen on sopimusten mukainen. Asiakkailla on nimetyt omat ohjaajat. Koulutustarpeina on noussut esiin työmenetelmät ja erityisosaaminen asiakkaiden tarpeiden mukaisesti. Henkilöstökyselyn tulosten mukaan työntekijät </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> mahdollisuus edistää osaamistaan ja ammattitaitoaan. Työntekijät voivat osallistua toiminnan kehittämiseen.</w:t>
+        <w:t xml:space="preserve">Henkilöstön saatavuus on hyvä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakituisia sijaisia on </w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kaksi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstön koulutus ja osaaminen on sopimusten mukainen. Asiakkailla on nimetyt omat ohjaajat. Koulutustarpeina on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noussut esiin työmenetelmät</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstökyselyn tulosten mukaan työntekijät </w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työnsä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kokivat merkitykselliseksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, arvot näkyvät työssä ja strategiset tavoitteet viedään käytäntöön.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Henkilöstölle on ollut mm. tietosuoja- ja kirjaamiskoulutukset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700014B6" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E276C4F" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Onnistumiset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5973015E" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C0857DB" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w14:paraId="2C0857DB" w14:textId="644D6436" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta, riittävästä ajasta ja tuesta arjen asioiden hoidossa sekä yhteisöllisestä toiminnasta</w:t>
       </w:r>
-      <w:ins w:id="4" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Olemme onnistuneet luomaan turvallisen asumisen ja tuen ympäristön. Asiakkaiden läheisiltä olemme saaneet kiitosta siitä, että olemme olleet joustavia ja hoitaneet hyvin sovitut asiat. Tilaaja-asiakkailta saadun palautteen mukaan olemme olleet reiluja, joustavia ja palvelut ovat olleet monipuolisia. Palveluiden kysyntään on pystytty vastaamaan nopeasti. Yhteistyö tilaajien kanssa on ollut säännöllistä. Asiakkaaksi tulo on joustavaa ja asiakasmäärä on kasvanut.</w:t>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Olemme onnistuneet luomaan turvallisen asumisen ja tuen ympäristön. Asiakkaiden läheisiltä olemme saaneet kiitosta siitä, että olemme olleet joustavia ja hoitaneet hyvin sovitut asiat. Tilaaja-asiakkailta saadun palautteen mukaan olemme olleet reiluja</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joustavia</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palveluiden kysyntään on pystytty vastaamaan nopeasti. Yhteistyö tilaajien kanssa on ollut säännöllistä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571F24D4" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D4C2AA" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3CD1F1" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014EF0C2" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C76ECA9" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0961F35B" w14:textId="50358A81" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tänä vuonna </w:t>
+      </w:r>
+      <w:r w:rsidR="00135331">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kehitämme edelleen </w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kirjaamista, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>omavalvon</w:t>
+      </w:r>
+      <w:r w:rsidR="00135331">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>taa, raportointia ja tietosuoja-asioita</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0DC18E7A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55839C6F" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w14:paraId="0DC2AF99" w14:textId="77777777" w:rsidR="00E425F5" w:rsidRDefault="00E425F5" w:rsidP="00C94E22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55839C6F" w14:textId="0A0C1D0A" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Helvi Turpeinen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35153E6B" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yksikön johtaja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B085E86" w14:textId="5EFA3924" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sectPr w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68CF5419" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="007E2291">
+    <w:p w14:paraId="690DC734" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="725FEFB1" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="007E2291">
+    <w:p w14:paraId="238301AF" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="464E10D2" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22"/>
+    <w:p w14:paraId="1B49A03F" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29AD8892" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="007E2291">
+    <w:p w14:paraId="40A00F90" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68EB3321" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="007E2291">
+    <w:p w14:paraId="2CA486F8" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AB222A4" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22"/>
+    <w:p w14:paraId="6775C928" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D4F4480" w14:textId="77777777" w:rsidR="002C68DC" w:rsidRDefault="001408B7" w:rsidP="001408B7">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7848"/>
       </w:tabs>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799BF093" wp14:editId="12950A38">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4504055</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-297815</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
@@ -835,99 +960,99 @@
   </w:p>
   <w:p w14:paraId="3BB64345" w14:textId="77777777" w:rsidR="002C68DC" w:rsidRDefault="002C68DC" w:rsidP="001408B7">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7848"/>
       </w:tabs>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="06D00D5D" w14:textId="4503BEA9" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="001408B7">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7848"/>
       </w:tabs>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:br/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006D138D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4057B3FC">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:path gradientshapeok="f" o:connecttype="segments"/>
           <o:lock v:ext="edit" selection="t"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="006D138D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7FA09CF7">
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s2049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:397.6pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
               <w:p w14:paraId="2FD6A555" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22">
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>Versio: 2</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>Hyväksyjä: Katariina Lahtinen, 11.5.2025 13:07</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1223,230 +1348,240 @@
     <w:lvl w:ilvl="7" w:tplc="917E0B08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6EE2620E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="399327169">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="73668455">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1553930187">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Helvi Turpeinen">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-4326079-653380917-4100141572-1262"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00766A47"/>
     <w:rsid w:val="00002480"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D2FF7"/>
     <w:rsid w:val="000D67AA"/>
+    <w:rsid w:val="00135331"/>
+    <w:rsid w:val="00140571"/>
     <w:rsid w:val="001408B7"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00181101"/>
     <w:rsid w:val="001E3360"/>
     <w:rsid w:val="00202D6B"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00261FBE"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="00291392"/>
     <w:rsid w:val="00292BDD"/>
     <w:rsid w:val="002C36D3"/>
     <w:rsid w:val="002C68DC"/>
     <w:rsid w:val="002F69C3"/>
+    <w:rsid w:val="00301CBA"/>
     <w:rsid w:val="0031144A"/>
     <w:rsid w:val="003230AA"/>
     <w:rsid w:val="003912E6"/>
+    <w:rsid w:val="00435E90"/>
     <w:rsid w:val="00444CFE"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="0055364F"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00633279"/>
+    <w:rsid w:val="00640F9D"/>
     <w:rsid w:val="00654072"/>
     <w:rsid w:val="0065787B"/>
+    <w:rsid w:val="006D138D"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006F2220"/>
     <w:rsid w:val="00722687"/>
     <w:rsid w:val="00740FA8"/>
     <w:rsid w:val="00766A47"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007E2291"/>
     <w:rsid w:val="008644B8"/>
+    <w:rsid w:val="00881C5D"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008F364B"/>
     <w:rsid w:val="0097492A"/>
+    <w:rsid w:val="009939B8"/>
     <w:rsid w:val="00A04F0F"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BE658C"/>
     <w:rsid w:val="00C730F6"/>
     <w:rsid w:val="00C94E22"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D758F4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DE5C18"/>
     <w:rsid w:val="00E04A0F"/>
     <w:rsid w:val="00E40F42"/>
+    <w:rsid w:val="00E425F5"/>
+    <w:rsid w:val="00E612F9"/>
     <w:rsid w:val="00EE1B10"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F3523A"/>
     <w:rsid w:val="00F87496"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE46D2"/>
     <w:rsid w:val="00FF5F7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32AE9A0C"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{5DD396FF-7593-4274-993E-C82AB55E0233}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1778,50 +1913,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00771911"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -2148,51 +2284,51 @@
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="0061495D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Muutos">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F2220"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="184178274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564487503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2586,78 +2722,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="16" ma:versionID="622208360af23bc0517ff452bef8285b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="fd6490cce1ebd8c3326abb8600963ce9" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
                 <xsd:element minOccurs="0" ref="ns3:TaxCatchAll"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceObjectDetectorVersions"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceSearchProperties"/>
@@ -2854,97 +2966,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
-[...36 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA0A20A-6F39-43B0-AACC-0CE30FAA9C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -2971,50 +3069,88 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/animation/model3d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/powerpoint/2014/inkAction"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0196C8B0-7F09-4A83-B219-453873A84EA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A47580FF-1B19-4607-BC46-5E22EBF73054}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
@@ -3055,75 +3191,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Aspa_Wordpohja_2024 – kopio</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>429</Words>
-  <Characters>3482</Characters>
+  <Words>372</Words>
+  <Characters>3016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mainostoimisto Cake Oy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3904</CharactersWithSpaces>
+  <CharactersWithSpaces>3382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Helvi Turpeinen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010052BE680019D4614483744BE057CD97B7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>22900</vt:r8>