--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -1,814 +1,986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXml/itemProps5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml" PartName="/word/people.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/>
+    <Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/>
+    <Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/>
+    <Relationship Target="docProps/custom.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Id="rId4"/>
+</Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="001FBDB0" w14:textId="5B1EF160" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="008644B8" w:rsidP="00C94E22">
-[...5 lines deleted...]
-      <w:del w:id="0" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z">
+    <!-- Modified by docx4j 11.5.2 (Apache licensed) using REFERENCE JAXB in Eclipse Adoptium Java 21.0.12 on Linux -->
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="008644B8" w14:paraId="001FBDB0" w14:textId="5B1EF160">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z" w:id="0">
         <w:r w:rsidRPr="00DE5C18">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="00DE5C18">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
       </w:del>
-      <w:r w:rsidR="00C94E22" w:rsidRPr="00C94E22">
+      <w:r w:rsidRPr="00C94E22" w:rsidR="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBCA9C1" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5CBCA9C1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ARONIAN OMAVALVONNAN SEURANTARAPORTTI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC94062" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="4CC94062" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB7CDB6" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5FB7CDB6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omavalvontasuunnitelmamme on julkaistu </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="295B9E5A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+        <w:t>Omavalvontasuunnitelmamme on julkaistu Tavanan verkkosivuilla. Tällä seurantaraportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="295B9E5A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD6B75D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="3AD6B75D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla, poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, läheis- ja tilaajakokemuksen mittaamisella.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A454E5D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5A454E5D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDC2EFC" w14:textId="4A496713" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="2FDC2EFC" w14:textId="0A0F3BE1">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00E425F5">
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> -3</w:t>
       </w:r>
-      <w:r w:rsidR="00E425F5">
-[...3 lines deleted...]
-        <w:t>0.4.2026</w:t>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1.8.2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D035449" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="2D035449" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C54D15" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="732B134A" w14:textId="7749CAA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Omavalvontasuunnitelmamme on julkaistu verkkosivuilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja se on päivitetty 6.8.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Tällä raportilla julkistamme omavalvonnan toteutumiseen, valvonnan havaintoihin ja kehittämistarpeisiin liittyviä huomioita ja toimenpiteitä. Omavalvontasuunnitelmamme mukaisen toiminnan toteutumista seurataan ja arvioidaan muun muassa säännöllisillä johtamiskeskusteluilla,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuukausiraporteilla, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poikkeamien seurannalla, auditoinneilla, asiakas- henkilöstö-, ja tilaajakokemuksen mittaamisella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="568FF70A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="6C052FE5" w14:textId="6BFFA6CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tämä raportti kuvaa omavalvontasuunnitelmamme toteutumista, toiminnassamme havaittuja kehittämistarpeita ja jo aloitettuja kehittämistoimenpiteitä ajalla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22" w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22" w:rsidR="00C453FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> -3</w:t>
       </w:r>
-      <w:r w:rsidR="00E425F5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C94E22">
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1.8.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22" w:rsidR="00C453FE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0B484C" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...6 lines deleted...]
-    <w:p w14:paraId="31E158DD" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="1E0B484C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="31E158DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D1AD42D" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="2D1AD42D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. Asiakaskokemus ja osallisuus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794A9D88" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...33 lines deleted...]
-    <w:p w14:paraId="5F7C1097" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="794A9D88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="3E8A6CC8" w14:textId="39175F79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Viimeisimmän asiakaskyselymme perusteella asiakkaamme ovat erittäin tyytyväisiä palveluiden toteutumiseen. Asiakka</w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iden mielestä he ovat saaneet tukea ja apua arkeensa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaat pitävät Aspan palveluita </w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">joustavina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja turvallisina. </w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohjaajat on koettu luotettaviksi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Palveluissa on huomioitu ympäristöystävällisyys. Kehittämisasiana asiakkaat toivat esiin, että palveluihin kuuluisi ryhmätoimintaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja saisi enemmän asiointiapua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5F7C1097" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35956C30" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="35956C30" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40644687" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="40644687" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Toiminnan laadun arviointi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F281C2" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="61F281C2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F68CBB7" w14:textId="21F36554" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...38 lines deleted...]
-    <w:p w14:paraId="171E4D98" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="2F68CBB7" w14:textId="59BA74D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Varautumis- ja pelastussuunnitelmat sekä poistumisturvallisuusselvitys on tarkistettu ja päivitetty. Vaaratilanteet raportoidaan ja käsitellään työsuojeluprosessin mukaisesti. Asiakkaiden</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja tilaajien palautteet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käsitellään työryhmässä</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oikkeamailmoitukset käsitellään </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raportoidaan laatuprosessin mukaisesti. </w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ääkehoitosuunnitelma on </w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>päivitetty 20.5.2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="625BF5F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="764D8618" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="171E4D98" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. Henkilöstötilanne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009371E7" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...16 lines deleted...]
-          <w:del w:id="2" w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z"/>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="009371E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="33854871" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F4A8A" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="7AD7458D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilöstön saatavuus on hyvä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vakituisia sijaisia on </w:t>
+      </w:r>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>neljä</w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstön koulutus ja osaaminen on sopimusten mukainen. Asiakkailla on nimetyt omat ohjaajat. Koulutustarpeina on noussut esiin työmenetelmät</w:t>
+      </w:r>
+      <w:r w:rsidR="00C453FE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, neuropsykiatrinen valmennus ja päihdeosaaminen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henkilöstökyselyn tulosten mukaan työntekijät </w:t>
+      </w:r>
+      <w:r w:rsidR="00E425F5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työnsä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kokivat merkitykselliseksi</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C5D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, arvot näkyvät työssä ja strategiset </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00881C5D" w14:paraId="1B38E042" w14:textId="24DE2FAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tavoitteet viedään käytäntöön.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22" w:rsidR="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Henkilöstölle on ollut</w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009939B8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tietosuoja- ja kirjaamiskoulutukset</w:t>
+      </w:r>
+      <w:r w:rsidR="00151C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekä Kantaan liittyviä koulutuksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00151C6E" w:rsidP="00C94E22" w:rsidRDefault="00151C6E" w14:paraId="12779E08" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:author="Helvi Turpeinen" w:date="2025-12-17T14:14:00Z" w:id="1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C94E22">
-[...73 lines deleted...]
-    <w:p w14:paraId="700014B6" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="700014B6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E276C4F" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="4E276C4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Onnistumiset</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5973015E" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...6 lines deleted...]
-    <w:p w14:paraId="2C0857DB" w14:textId="644D6436" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5973015E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="2C0857DB" w14:textId="3B9A1ECA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Asiakkailta olemme saaneet hyvää palautetta yksilöllisestä kohtaamisesta, riittävästä ajasta ja tuesta arjen asioiden hoidossa sekä yhteisöllisestä toiminnasta</w:t>
       </w:r>
       <w:r w:rsidR="009939B8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Olemme onnistuneet luomaan turvallisen asumisen ja tuen ympäristön. Asiakkaiden läheisiltä olemme saaneet kiitosta siitä, että olemme olleet joustavia ja hoitaneet hyvin sovitut asiat. Tilaaja-asiakkailta saadun palautteen mukaan olemme olleet reiluja</w:t>
+        <w:t xml:space="preserve">Olemme onnistuneet luomaan turvallisen asumisen ja tuen ympäristön. Asiakkaiden läheisiltä olemme saaneet kiitosta siitä, että olemme olleet joustavia ja </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>meidät tavoittaa hyvin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94E22">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tilaaja-asiakkailta saadun palautteen mukaan olemme olleet </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osaavia, ammatillisia </w:t>
       </w:r>
       <w:r w:rsidR="00E425F5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja</w:t>
+        <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> joustavia</w:t>
       </w:r>
       <w:r w:rsidR="00E425F5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluiden kysyntään on pystytty vastaamaan nopeasti. Yhteistyö tilaajien kanssa on ollut säännöllistä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571F24D4" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="571F24D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D4C2AA" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="60D4C2AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3CD1F1" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="5D3CD1F1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5. Kehittämissuunnitelmat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014EF0C2" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="014EF0C2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0961F35B" w14:textId="50358A81" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="0961F35B" w14:textId="0037A348">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Tänä vuonna </w:t>
       </w:r>
       <w:r w:rsidR="00135331">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">kehitämme edelleen </w:t>
+        <w:t xml:space="preserve">kehitämme </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kantaan kirjaamista, </w:t>
       </w:r>
       <w:r w:rsidR="009939B8">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">kirjaamista, </w:t>
+        <w:t>kirjaamis</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en arviointia ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>omavalvon</w:t>
       </w:r>
       <w:r w:rsidR="00135331">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>taa, raportointia ja tietosuoja-asioita</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E425F5">
+        <w:t>taa</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4A8A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC18E7A" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
-[...13 lines deleted...]
-    <w:p w14:paraId="55839C6F" w14:textId="0A0C1D0A" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="0DC18E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E425F5" w:rsidP="00C94E22" w:rsidRDefault="00E425F5" w14:paraId="0DC2AF99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="55839C6F" w14:textId="0A0C1D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Helvi Turpeinen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35153E6B" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="35153E6B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94E22">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yksikön johtaja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B085E86" w14:textId="5EFA3924" w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="00C94E22">
+    <w:p w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidP="00C94E22" w:rsidRDefault="00C94E22" w14:paraId="0B085E86" w14:textId="5EFA3924">
       <w:pPr>
         <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C94E22" w:rsidRPr="00C94E22" w:rsidSect="002618EC">
+    <w:sectPr w:rsidRPr="00C94E22" w:rsidR="00C94E22" w:rsidSect="002618EC">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="690DC734" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
+    <w:p w14:paraId="23830487" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="238301AF" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
+    <w:p w14:paraId="72DB475D" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B49A03F" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D"/>
+    <w:p w14:paraId="7B4DED36" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -847,199 +1019,170 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40A00F90" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
+    <w:p w14:paraId="1B5389FE" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F" w:rsidP="007E2291">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CA486F8" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D" w:rsidP="007E2291">
+    <w:p w14:paraId="5EA98F83" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F" w:rsidP="007E2291">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6775C928" w14:textId="77777777" w:rsidR="006D138D" w:rsidRDefault="006D138D"/>
+    <w:p w14:paraId="7F585028" w14:textId="77777777" w:rsidR="00694B1F" w:rsidRDefault="00694B1F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D4F4480" w14:textId="77777777" w:rsidR="002C68DC" w:rsidRDefault="001408B7" w:rsidP="001408B7">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="002C68DC" w:rsidP="001408B7" w:rsidRDefault="001408B7" w14:paraId="5D4F4480" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7848"/>
       </w:tabs>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799BF093" wp14:editId="12950A38">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251658242" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:anchorId="799BF093" wp14:editId="12950A38">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4504055</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-297815</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1826260" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="472966159" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            <a:graphicFrameLocks noChangeAspect="true"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="809370598" name="Picture 2" descr="A purple and black logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a14:useLocalDpi val="false"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1826260" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C94E22">
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BB64345" w14:textId="77777777" w:rsidR="002C68DC" w:rsidRDefault="002C68DC" w:rsidP="001408B7">
+  <w:p w:rsidR="002C68DC" w:rsidP="001408B7" w:rsidRDefault="002C68DC" w14:paraId="3BB64345" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7848"/>
       </w:tabs>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="06D00D5D" w14:textId="4503BEA9" w:rsidR="00C94E22" w:rsidRDefault="00C94E22" w:rsidP="001408B7">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:p>
     <w:r>
-      <w:br/>
-[...1 lines deleted...]
-    <w:r w:rsidR="006D138D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="4057B3FC">
-        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+      <w:pict>
+        <v:shapetype o:spt="202.0" path="m,l,21600r21600,l21600,xe" coordsize="21600,21600">
           <v:stroke joinstyle="miter"/>
-          <v:path gradientshapeok="t" o:connecttype="rect"/>
+          <v:path/>
         </v:shapetype>
-        <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
-[...10 lines deleted...]
-        <v:shape id="ims_document_metadata_asdf_asdf_0" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:994pt;margin-top:0;width:250pt;height:50pt;z-index:251658241;mso-position-horizontal:right;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+        <v:shape type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:250pt;mso-position-horizontal:right;" id="ims_document_metadata_asdf_asdf_0">
+          <v:fill type="solid" opacity="1" o:opacity2="1" recolor="f" rotate="f"/>
           <v:textbox style="mso-fit-shape-to-text:t">
             <w:txbxContent>
-              <w:p w14:paraId="2FD6A555" w14:textId="77777777" w:rsidR="00C94E22" w:rsidRDefault="00C94E22">
+              <w:p>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="16"/>
                   </w:rPr>
-                  <w:t>Versio: 2</w:t>
-[...6 lines deleted...]
-                  <w:t>Hyväksyjä: Katariina Lahtinen, 11.5.2025 13:07</w:t>
+                  <w:t>Versio: 5</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="339A67EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="252089FE"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1369,202 +1512,207 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="399327169">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="73668455">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1553930187">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Helvi Turpeinen">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-4326079-653380917-4100141572-1262"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults spidmax="2050" v:ext="edit"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap data="1" v:ext="edit"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00766A47"/>
     <w:rsid w:val="00002480"/>
     <w:rsid w:val="000411A7"/>
     <w:rsid w:val="000A0ACB"/>
     <w:rsid w:val="000C4FFC"/>
     <w:rsid w:val="000D2FF7"/>
     <w:rsid w:val="000D67AA"/>
     <w:rsid w:val="00135331"/>
     <w:rsid w:val="00140571"/>
     <w:rsid w:val="001408B7"/>
+    <w:rsid w:val="00151C6E"/>
     <w:rsid w:val="00173065"/>
     <w:rsid w:val="00181101"/>
     <w:rsid w:val="001E3360"/>
     <w:rsid w:val="00202D6B"/>
     <w:rsid w:val="002618EC"/>
     <w:rsid w:val="00261FBE"/>
     <w:rsid w:val="002760B1"/>
     <w:rsid w:val="00291392"/>
     <w:rsid w:val="00292BDD"/>
     <w:rsid w:val="002C36D3"/>
     <w:rsid w:val="002C68DC"/>
     <w:rsid w:val="002F69C3"/>
     <w:rsid w:val="00301CBA"/>
     <w:rsid w:val="0031144A"/>
     <w:rsid w:val="003230AA"/>
     <w:rsid w:val="003912E6"/>
     <w:rsid w:val="00435E90"/>
     <w:rsid w:val="00444CFE"/>
     <w:rsid w:val="00453D26"/>
     <w:rsid w:val="00455B1D"/>
     <w:rsid w:val="004673B2"/>
     <w:rsid w:val="00514CAA"/>
     <w:rsid w:val="00520D0D"/>
     <w:rsid w:val="0055364F"/>
     <w:rsid w:val="00560D96"/>
     <w:rsid w:val="00580BC9"/>
     <w:rsid w:val="00596757"/>
     <w:rsid w:val="005C1519"/>
     <w:rsid w:val="0061495D"/>
     <w:rsid w:val="00633279"/>
     <w:rsid w:val="00640F9D"/>
     <w:rsid w:val="00654072"/>
     <w:rsid w:val="0065787B"/>
+    <w:rsid w:val="00694B1F"/>
     <w:rsid w:val="006D138D"/>
     <w:rsid w:val="006D79FF"/>
     <w:rsid w:val="006F2220"/>
     <w:rsid w:val="00722687"/>
     <w:rsid w:val="00740FA8"/>
     <w:rsid w:val="00766A47"/>
     <w:rsid w:val="00771911"/>
     <w:rsid w:val="007E2291"/>
+    <w:rsid w:val="007F4A8A"/>
     <w:rsid w:val="008644B8"/>
     <w:rsid w:val="00881C5D"/>
     <w:rsid w:val="008B5737"/>
     <w:rsid w:val="008D6690"/>
     <w:rsid w:val="008F364B"/>
     <w:rsid w:val="0097492A"/>
     <w:rsid w:val="009939B8"/>
     <w:rsid w:val="00A04F0F"/>
     <w:rsid w:val="00A309A7"/>
     <w:rsid w:val="00A36EFB"/>
     <w:rsid w:val="00A845A4"/>
     <w:rsid w:val="00AC6088"/>
+    <w:rsid w:val="00B175EF"/>
     <w:rsid w:val="00B736E9"/>
     <w:rsid w:val="00BB7768"/>
     <w:rsid w:val="00BB7851"/>
     <w:rsid w:val="00BE658C"/>
+    <w:rsid w:val="00C453FE"/>
     <w:rsid w:val="00C730F6"/>
     <w:rsid w:val="00C94E22"/>
     <w:rsid w:val="00C95882"/>
     <w:rsid w:val="00CC168F"/>
     <w:rsid w:val="00CC39BA"/>
     <w:rsid w:val="00CD6EC2"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00D42D90"/>
     <w:rsid w:val="00D758F4"/>
     <w:rsid w:val="00D839AE"/>
     <w:rsid w:val="00DE5C18"/>
     <w:rsid w:val="00E04A0F"/>
     <w:rsid w:val="00E40F42"/>
     <w:rsid w:val="00E425F5"/>
     <w:rsid w:val="00E612F9"/>
     <w:rsid w:val="00EE1B10"/>
     <w:rsid w:val="00F166B7"/>
     <w:rsid w:val="00F3523A"/>
     <w:rsid w:val="00F87496"/>
     <w:rsid w:val="00FE0761"/>
     <w:rsid w:val="00FE1B19"/>
     <w:rsid w:val="00FE46D2"/>
+    <w:rsid w:val="00FF17B8"/>
     <w:rsid w:val="00FF5F7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults spidmax="2050" v:ext="edit"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap data="2" v:ext="edit"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="32AE9A0C"/>
+  <w15:docId w15:val="{5DD396FF-7593-4274-993E-C82AB55E0233}"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{5DD396FF-7593-4274-993E-C82AB55E0233}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2370,59 +2518,82 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1567378416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="settings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId8"/>
+    <Relationship Target="fontTable.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId13"/>
+    <Relationship Target="../customXml/item3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId3"/>
+    <Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId7"/>
+    <Relationship Target="header1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId12"/>
+    <Relationship Target="../customXml/item2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId2"/>
+    <Relationship Target="../customXml/item1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId1"/>
+    <Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId6"/>
+    <Relationship Target="endnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Id="rId11"/>
+    <Relationship Target="../customXml/item5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId5"/>
+    <Relationship Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId15"/>
+    <Relationship Target="footnotes.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId10"/>
+    <Relationship Target="../customXml/item4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Id="rId4"/>
+    <Relationship Target="webSettings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId9"/>
+    <Relationship Target="people.xml" Type="http://schemas.microsoft.com/office/2011/relationships/people" Id="rId14"/>
+</Relationships>
+
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="media/image1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\helvi\Desktop\Aspa_Wordpohja_2024%20&#8211;%20kopio.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship TargetMode="External" Target="file:///C:\Users\helvi\Desktop\Aspa_Wordpohja_2024%20&#8211;%20kopio.dotx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2702,71 +2873,101 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="itemProps1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="itemProps2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="itemProps3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="itemProps4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Target="itemProps5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Id="rId1"/>
+</Relationships>
+
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6dc78189-d3ab-45c8-be12-14c5604dad1f">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="1903ac45-6035-4acf-9c51-f6087c0f5c96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeID="0x01010052BE680019D4614483744BE057CD97B7" ma:contentTypeName="Asiakirja" ma:contentTypeScope="" ma:contentTypeVersion="16" ma:versionID="622208360af23bc0517ff452bef8285b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:ns2="1903ac45-6035-4acf-9c51-f6087c0f5c96" xmlns:ns3="6dc78189-d3ab-45c8-be12-14c5604dad1f" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xs="http://www.w3.org/2001/XMLSchema" ma:fieldsID="fd6490cce1ebd8c3326abb8600963ce9" ma:root="true" ns2:_="" ns3:_="" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties">
     <xsd:import namespace="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
     <xsd:import namespace="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceFastMetadata"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceAutoTags"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceOCR"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceGenerationTime"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceEventHashCode"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceDateTaken"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithUsers"/>
                 <xsd:element minOccurs="0" ref="ns3:SharedWithDetails"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaServiceLocation"/>
                 <xsd:element minOccurs="0" ref="ns2:MediaLengthInSeconds"/>
                 <xsd:element minOccurs="0" ref="ns2:lcf76f155ced4ddcb4097134ff3c332f"/>
@@ -2967,82 +3168,97 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element maxOccurs="unbounded" minOccurs="0" ref="pc:TermInfo"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element minOccurs="0" ref="pc:TermName"/>
           <xs:element minOccurs="0" ref="pc:TermId"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...14 lines deleted...]
-</p:properties>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A544D6EE-14DA-46FE-BA52-B885C942BE91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0196C8B0-7F09-4A83-B219-453873A84EA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="1903ac45-6035-4acf-9c51-f6087c0f5c96"/>
+    <ds:schemaRef ds:uri="6dc78189-d3ab-45c8-be12-14c5604dad1f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA0A20A-6F39-43B0-AACC-0CE30FAA9C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -3073,89 +3289,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A47580FF-1B19-4607-BC46-5E22EBF73054}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/math"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/main"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/schemaLibrary/2006/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2006/wordml"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2007/8/2/chart"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2008/diagram"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:office"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:excel"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:office:word"/>
     <ds:schemaRef ds:uri="urn:schemas-microsoft-com:vml"/>
@@ -3186,80 +3364,88 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/thememl/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2015/wordml/symex"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2016/wordml/cid"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/webextensions/webextension/2010/11"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/compatibility"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2012/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2010/picture"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/chart/ac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2014/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/11/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/12/diagram"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2016/SVG/main"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2017/decorative"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C49107B-EEC5-4C80-A43A-F58F2159F0D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Aspa_Wordpohja_2024 – kopio</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>372</Words>
-  <Characters>3016</Characters>
+  <Words>374</Words>
+  <Characters>3031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Mainostoimisto Cake Oy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3382</CharactersWithSpaces>
+  <CharactersWithSpaces>3399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Helvi Turpeinen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010052BE680019D4614483744BE057CD97B7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>22900</vt:r8>